--- v0 (2025-10-19)
+++ v1 (2026-08-19)
@@ -783,95 +783,95 @@
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="D9E696"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" anchor="ctr">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:shape w14:anchorId="687BFB8C" id="Freeform: Shape 15" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-1.5pt;margin-top:70.35pt;width:487.55pt;height:487.05pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="7550841,7542959" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBzZGBNwoAALREAAAOAAAAZHJzL2Uyb0RvYy54bWysXE2P4zYSvQfY/yD4uMCORUmkpMb0BEEm&#10;2UuyGyAJkBzVttw21rYcSdPu+fcpfsguMm7rcbKXVqu7HossviqKrJLef/162CcvbT/suuPjQrxL&#10;F0l7XHXr3fH5cfHrL9//q1okw9gc182+O7aPi8/tsPj6wz++en8+PbRZt+3267ZPqJHj8HA+PS62&#10;43h6WC6H1bY9NMO77tQe6Z+brj80I932z8t135yp9cN+maWpWp67fn3qu1U7DPTXj/afiw+m/c2m&#10;XY3/3WyGdkz2jwvq22h+9ubnk/65/PC+eXjum9N2t3LdaL6gF4dmdySll6Y+NmOTfOp3f2nqsFv1&#10;3dBtxner7rDsNpvdqjVjoNGINBjNz9vm1JqxkHGG08VMw/+v2dV/Xn4+/dTrrg+nH7rV/4bk2H27&#10;bY7P7TfDicxHk7q4/qnvu/O2bdbUA6FttzyfhodLG/pmoNaSp/OP3Zpmu/k0dsYsr5v+oHXQgJNX&#10;Y/3PF+u3r2Oyoj8qUdOM0iSt6H9KVDLLzfwsm4cJvvo0jP9uO9NU8/LDMNrpW9Nvxvjr5NgcSO+q&#10;Ox6H3dj+Rq1tDnua0X8uE1mlUqk0OSellGlVmAHQjIWg3z2QqitVFMmWQEVWy9oxJgT9Rla6aCqL&#10;opZVNq+JgySqKeOa7EjmNXGQLKtKiXR+TPmXaPJARSGqXM1rKrgm1HoeyM7OvCbJNMGM4CDHg3lN&#10;imsq06JIxfw8cRDRCLNe+SWafBDICIrmF5bnVV2UVTE/Jg6CWV4zTVLKuq7kvCYPhPqT8P1dpioF&#10;BuWjUI8SvsejujgKZoXwfB41oYeCuS6418PE8FC4Lu73eZUWQql5agiOwm3IPR/XxVFwtBXc92kl&#10;pBUQoLyHgr1LcO/PVSHLsgRsyFG4Lu7/eVmUKa0Is4uw4CjchjwC4Lo4CuZGxuMGbEMPBXM+4xEA&#10;5oaHwnXxuCHqNJU1MF8ZR+E25HED18VRMDcyHgHgGOWjylpVop5f+zMvAgghRQ34sofKYV08bsBL&#10;ZcZRuC4vAqAP1BlH4bp4BFClrIUAYlTGUbiuIAJgj+8ZR8G6aFdzfYhyW5H5eOihcnpcKyvguTrn&#10;cQPXxVFSFrQWZfOcz4MIgNnQQ0lVCJEDu62cRwCYGx4K18XjBrxlyD0UPC4vbqDPbLmHgnXxCCDR&#10;GJV7KFiXFwHQjUPOUfh8eREAfT7MOYqiKNkD2SF7EQDW5aNqivRi3r8KHjdEXYsMiYceCo5RdDhy&#10;jVG50rYHYq+PQtevgscN+JnNR1WoDXncwHVxFMyNgkcA3IYcBXO+4BEA5wZH4bp4BLDPbPX8+lVw&#10;FG5DHgFwXRxFT3qgf/EIUKd1BRwVFhyDexf3f1FKOuxEdHEUrEt6UaMqVFkDs+Wh7NOGnI9QkkcN&#10;AeviKPu0AURDyaMGbEMPBTNecv8HmeFhcE3c+3NaFWb3yZIjcOtxz8f0eAjz/Ikwgns9bSVThHsc&#10;A6zB0vN2OstIkbXKQyFafE/PZZoBu2LJUXb8s5kEyjGwtbdENXGUyDKVVdW8xyoeHXJUl4cStNlP&#10;M8BjFfdzXBdH6ZUtVyUwLh4dcF0clVUUKXNgr694dMB1eSiV55VE5ot7uz5zgriuPJSZZUQX9/hM&#10;VbT/rubjkeIoaw1EF/d5O8uAdymOwnXxeGHZC6y+iqNwXdz/RZpLkQLP0YqjcF08AoCxVnEMrKnk&#10;UQOwnSefo1wvuecjWrg87L0l93lEC5eH41HJvR3RwuXhCFtyP0e0cHl4zSi5hyNauPyNNZDy+89T&#10;Br/ZTkn91evRZfXpt4TqEXS9gE7yn7pBlxDwFD/VC0y3lLzXZQnNA6G09AyYKMPBtqYBBRMTODiL&#10;0kwTzMF5FJjmjYOLKDBNBwfLKDBFXA5WUWAKoRxcRoEpJnJwFQWmMMfBpooDJwmFO46m1G8Ux0KS&#10;xbFMJ2Q97XE80zlWDx7HNJ029eBxXBMB2eg+ynQB3SjZGQUPCEdZzyh4QDlKSUbBA9KJONbpRCG3&#10;PN3HaNe5Pw8exzqdzvPgcazLAtbRfVTnA9ZREi4KHrCO8mpR8IB1lCqLggeso+xXFDxgHSW0ouAB&#10;6yhHFQPXaSY+75cSPGw91fkmDx7HOp0M8uBxrNP5HQ8exzqdsvHgcazTWRgPHsc6nVjx4HGs07kS&#10;Dx7HOp3+8OBxrMsD1tF9DOt0koJrp/soeMA6W9oJr+86leBpj2NdEbCO7qM6H7CO0gZR8IB1lAmI&#10;ggeso2P6KHjAuiKOdfr43LN8HOuKgHV0H9N5fcjNtdN9FDxgHZ1+R8ED1tHRdBQ8YB2dN0fBA9bR&#10;MXIUPGCdjGOdDFhH91HaA9bRWW4UPGAdHdJGwQPW2ZpwONrow1POOrqP0a5PUT14HOtUwDq6j9Ie&#10;sI7OPqPgAevoYDIKHrCOzhqj4AHr6PgwCh6wjk4Eo+AB6+iQLwoesI5O7mLg+giO04buo+AB6+hs&#10;LgoesI4O3aLgAevoNC0KHrCOjsmi4AHr6PyLwa3fu6Oqnl6Y0W8a7c2bRuMioTeN+kVCbxo9aQwd&#10;XjWjPuGafk3Oj4vpZZRkq3+375jo/x+6l/aXzkiO+sDLVR6ZaXS1t64fV8n9kSMoMaNrsG4gJrnp&#10;ejIaLj0horiqSqdhkpuuf5V3FZ/35Vl/ppFaS07tTlfbPh8xJG9fsjDjRfojmfzt8a723dCaibva&#10;2PbN1Y/esO1VMhiNrea6gZjkpqsbvTJvB1h5+37BXetKJg+NnvUHsS4fMSZvKvPh2XDV9XfG+/Zs&#10;uIroG7Z9azZcvfYNxDQL09XNt61bv9O7t+WR2eD9QazLR4zIu9pq03+kP1z+7/iGq1OZiVSu+tD0&#10;zkdMVp2uzjcYdyF5W6kMt+8qSmF5sugl0iL94ZHW1fLe9W0u7+px78uz/rjak7vyfLyIPI/MkDyb&#10;L0jeVqMa+yPyPDZh8tfY5GrR7tqHxyZXTxbIvx2bXDXeDS69HZv0GOzTJsImV8doNdhqt6B3vvdw&#10;eWj0tv4Tng0+YmQ2XF2fbd9W3t7tP5ePnQ1TvRUxF66y7AZisul0tZHJVb1ZeVsldX8stkrOjV1X&#10;2k9P1lO709W1b6sFrbytvr7b/nW8yExQJRjck0nWVQcGvXjbH0wG2GiZtiBv+4Gpb/FkJ2tM12l1&#10;NlVSRtK2f++50tY52M2gy3oHvX+7dZeLx+VtxRIs7+oWYHlXTXFf3tYJGeu4Go+78q7WB5Z39Tq4&#10;PC2XqUtvIf1xdTNw+1eGIa3bjTFiRyuJzJCVdNUhd23tJI1F7nu+k7SVfUCbt/xg8kratOqdqCmU&#10;uGxJ9U6WfV9h6Pa79fe7/V5vQYf++enbfZ+8NLS7/Vh/p+rp7MQT25uai2OnYZMHanhrvsRhSzvM&#10;JyP0VyL0NzqGh6du/Zm+GHGmT3A8LoY/PjV9u6Byj9W2o73zauxNzcex+4a+JLHZ6e89GLxFuRv6&#10;NIYZifuMh/72Br83UtePjXz4EwAA//8DAFBLAwQUAAYACAAAACEA3SL52+AAAAALAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FonIaJtGqdCSHBAQkCpxNWNt0kUex3FThv+nuUE&#10;x50dzbwpd7Oz4oxj6DwpSJcJCKTam44aBYfPp8UaRIiajLaeUME3BthV11elLoy/0Aee97ERHEKh&#10;0AraGIdCylC36HRY+gGJfyc/Oh35HBtpRn3hcGdlliT30umOuKHVAz62WPf7ySnofX+avuyrzN/k&#10;4cW9d8++STOlbm/mhy2IiHP8M8MvPqNDxUxHP5EJwipY3PGUyHqerECwYbPKUhBHVtI0X4OsSvl/&#10;Q/UDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQc2RgTcKAAC0RAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA3SL52+AAAAALAQAADwAAAAAAAAAA&#10;AAAAAACRDAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ4NAAAAAA==&#10;" path="m5805660,5698644r1643922,l7550841,5788610r,1653226l7449582,7542959r-1643922,l5704401,7441836r,-1653226l5805660,5698644xm3894784,5698644r1665201,l5650604,5788610r,1653226l5559985,7542959r-1665201,l3804166,7441836r,-1653226l3894784,5698644xm2001855,5698644r1643922,l3747036,5788610r,1653226l3645777,7542959r-1643922,l1900596,7441836r,-1653226l2001855,5698644xm3894784,3796819r1220411,l5559985,3796819r245675,l6759117,3796819r690465,l7550841,3886786r,1653226l7449582,5641134r-690465,l5805660,5641134r-245675,l5115195,5641134r-1220411,l3804166,5551150r,-1653189l3894784,3796819xm1991217,3796819r1665200,l3747036,3897961r,1653189l3656417,5641134r-1665200,l1900599,5551150r,-1653189l1991217,3796819xm90980,3796819r1665200,l1846799,3886785r,1653226l1756180,5641134r-1665200,l361,5540011r,-1653226l90980,3796819xm90009,l3645017,r90009,90009l3735026,1226288r,517733l3735026,1991367r,888572l3735026,3633858r-90009,101170l2689118,3735028r-697752,l1744020,3735028r-708913,l90009,3735028,,3633858,,2879939,,1991367,,1744021,,1226288,,90009,90009,xe" fillcolor="#d9e696" stroked="f">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="4760880,4672891;6108963,4672891;6192000,4746663;6192000,6102309;6108963,6185230;4760880,6185230;4677843,6102309;4677843,4746663;3193883,4672891;4559416,4672891;4633728,4746663;4633728,6102309;4559416,6185230;3193883,6185230;3119572,6102309;3119572,4746663;1641603,4672891;2989687,4672891;3072724,4746663;3072724,6102309;2989687,6185230;1641603,6185230;1558567,6102309;1558567,4746663;3193883,3113393;4194670,3113393;4559416,3113393;4760880,3113393;5542754,3113393;6108963,3113393;6192000,3187166;6192000,4542812;6108963,4625733;5542754,4625733;4760880,4625733;4559416,4625733;4194670,4625733;3193883,4625733;3119572,4551946;3119572,3196330;1632880,3113393;2998412,3113393;3072724,3196330;3072724,4551946;2998412,4625733;1632880,4625733;1558569,4551946;1558569,3196330;74607,3113393;1440140,3113393;1514451,3187166;1514451,4542812;1440140,4625733;74607,4625733;296,4542812;296,3187166;73811,0;2989064,0;3062875,73807;3062875,1005557;3062875,1430098;3062875,1632922;3062875,2361551;3062875,2979765;2989064,3062725;2205187,3062725;1633002,3062725;1430168,3062725;848830,3062725;73811,3062725;0,2979765;0,2361551;0,1632922;0,1430098;0,1005557;0,73807" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="000F2006" w:rsidRPr="74698ED5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="54"/>
           <w:szCs w:val="54"/>
         </w:rPr>
         <w:t>Estimating emissions and energy from fuel combustion guideline</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B543F96" w14:textId="33856AAD" w:rsidR="003A5739" w:rsidRPr="00531F3B" w:rsidRDefault="00455364" w:rsidP="001813DE">
+    <w:p w14:paraId="3B543F96" w14:textId="104C41D1" w:rsidR="003A5739" w:rsidRPr="00531F3B" w:rsidRDefault="00455364" w:rsidP="001813DE">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:ind w:left="5103" w:right="101"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">July </w:t>
       </w:r>
       <w:r w:rsidR="0068486A">
         <w:t>202</w:t>
       </w:r>
-      <w:r>
-        <w:t>5</w:t>
+      <w:r w:rsidR="003A009E">
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6519C78F" w14:textId="03C371E9" w:rsidR="00235142" w:rsidRPr="00874B8F" w:rsidRDefault="00346AEF" w:rsidP="005B2609">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc108022489"/>
       <w:bookmarkStart w:id="1" w:name="_Toc140507356"/>
       <w:bookmarkStart w:id="2" w:name="_Toc141864080"/>
-      <w:bookmarkStart w:id="3" w:name="_Toc204158977"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc235613545"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68F54FFC" wp14:editId="5A2FA83C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1619250</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>6944995</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1327785" cy="1306195"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="25" name="Picture 25">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1296,393 +1296,393 @@
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="003A5739" w:rsidRPr="00531F3B">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Toc447009035"/>
       <w:bookmarkStart w:id="5" w:name="_Toc413749884"/>
       <w:r w:rsidR="00235142" w:rsidRPr="00874B8F">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="60C155B3" w14:textId="7312E48D" w:rsidR="00E03F55" w:rsidRDefault="00235142">
+    <w:p w14:paraId="5CE31388" w14:textId="2DB6E4E8" w:rsidR="00BC7CA1" w:rsidRDefault="00235142">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00E03F55">
+      <w:r w:rsidR="00BC7CA1">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contents</w:t>
       </w:r>
-      <w:r w:rsidR="00E03F55">
+      <w:r w:rsidR="00BC7CA1">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00E03F55">
+      <w:r w:rsidR="00BC7CA1">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00E03F55">
-[...10 lines deleted...]
-      <w:r w:rsidR="00E03F55">
+      <w:r w:rsidR="00BC7CA1">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613545 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00BC7CA1">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00BC7CA1">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DB7B65">
+      <w:r w:rsidR="00BC7CA1">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00E03F55">
+      <w:r w:rsidR="00BC7CA1">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740195A8" w14:textId="70B47B34" w:rsidR="00E03F55" w:rsidRDefault="00E03F55">
+    <w:p w14:paraId="0E7120AD" w14:textId="12FE499A" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A709B2">
+      <w:r w:rsidRPr="0016180F">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Definitions and abbreviations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204158978 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613546 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DB7B65">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD741DE" w14:textId="0A0FD35D" w:rsidR="00E03F55" w:rsidRDefault="00E03F55">
+    <w:p w14:paraId="24FF3F47" w14:textId="6443B09E" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A709B2">
+      <w:r w:rsidRPr="0016180F">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Disclaimer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204158979 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613547 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DB7B65">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C06DAF6" w14:textId="6894703F" w:rsidR="00E03F55" w:rsidRDefault="00E03F55">
+    <w:p w14:paraId="6F2B43A2" w14:textId="69FADCF8" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>2024–25 updates</w:t>
+        <w:t>2025–26 updates</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204158980 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613548 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DB7B65">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E0AC5D6" w14:textId="053FDA53" w:rsidR="00E03F55" w:rsidRDefault="00E03F55">
+    <w:p w14:paraId="69CE8A92" w14:textId="7C6ED919" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A709B2">
+      <w:r w:rsidRPr="0016180F">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A709B2">
+      <w:r w:rsidRPr="0016180F">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Purpose of this information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204158981 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613549 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DB7B65">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E54A4F7" w14:textId="151D0F3A" w:rsidR="00E03F55" w:rsidRDefault="00E03F55">
+    <w:p w14:paraId="33A6F275" w14:textId="5BBEF1F5" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="880"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -1695,2260 +1695,3051 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Focus of this guideline</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204158982 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613550 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DB7B65">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10498C3F" w14:textId="595D939D" w:rsidR="00E03F55" w:rsidRDefault="00E03F55">
+    <w:p w14:paraId="26B0502B" w14:textId="2BCAA693" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A709B2">
+      <w:r w:rsidRPr="0016180F">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A709B2">
+      <w:r w:rsidRPr="0016180F">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Good practices in NGER reporting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204158983 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613551 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DB7B65">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="709611BE" w14:textId="4D34108F" w:rsidR="00E03F55" w:rsidRDefault="00E03F55">
+    <w:p w14:paraId="5500370B" w14:textId="7CBE1019" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
+          <w:tab w:val="left" w:pos="880"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>2.1. Temporary unavailability of method</w:t>
-[...45 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+        <w:t>2.1.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Temporary unavailability of method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613552 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044C8E65" w14:textId="1E13668B" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="660"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:tab/>
-[...54 lines deleted...]
-        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:t>Fuel combustion emissions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204158986 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613553 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DB7B65">
-[...3 lines deleted...]
-        <w:t>12</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F395433" w14:textId="4B753B10" w:rsidR="00E03F55" w:rsidRDefault="00E03F55">
+    <w:p w14:paraId="07FF73AA" w14:textId="7D9F38D6" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
+          <w:tab w:val="left" w:pos="880"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>3.2. Estimating emissions released from the combustion of solid fuels</w:t>
-[...45 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+        <w:t>3.1.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:t>Reporting context</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204158988 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613554 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DB7B65">
-[...3 lines deleted...]
-        <w:t>14</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF9E770" w14:textId="21005C05" w:rsidR="00E03F55" w:rsidRDefault="00E03F55">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="6E04F25C" w14:textId="20A523C5" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="880"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A709B2">
-[...50 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>3.2.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:t>Determining quantities of fuel consumed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204158990 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613555 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DB7B65">
-[...3 lines deleted...]
-        <w:t>16</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70EB6C1B" w14:textId="32BC1B04" w:rsidR="00E03F55" w:rsidRDefault="00E03F55">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC5"/>
+    <w:p w14:paraId="4ED296B4" w14:textId="6AE41EEE" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A709B2">
-[...54 lines deleted...]
-        </w:tabs>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>3.2.1.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:t>Measurement criteria</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204158992 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613556 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DB7B65">
-[...3 lines deleted...]
-        <w:t>19</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FC7F77" w14:textId="60810B8E" w:rsidR="00E03F55" w:rsidRDefault="00E03F55">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC4"/>
+    <w:p w14:paraId="7FEC44CA" w14:textId="697213A1" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>3.2.2.2. Sampling and analysis for Method 2</w:t>
-[...48 lines deleted...]
-        </w:tabs>
+        <w:t>3.2.2.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:t>Blended fuels</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204158994 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613557 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DB7B65">
-[...3 lines deleted...]
-        <w:t>20</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="355E485B" w14:textId="282DFA7D" w:rsidR="00E03F55" w:rsidRDefault="00E03F55">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="2617EB93" w14:textId="28C850D0" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="880"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>3.2.3. Method 3—Solid fuels</w:t>
-[...48 lines deleted...]
-        </w:tabs>
+        <w:t>3.3.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:t>Estimating emissions released from the combustion of solid fuels</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204158996 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613558 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DB7B65">
-[...3 lines deleted...]
-        <w:t>21</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194B80EC" w14:textId="3C95D334" w:rsidR="00E03F55" w:rsidRDefault="00E03F55">
+    <w:p w14:paraId="7EB53958" w14:textId="1835245D" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>3.3.1. Method 1—emissions of carbon dioxide, methane and nitrous oxide</w:t>
-[...45 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+        <w:t>3.3.1.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:t>Method 1—emissions of carbon dioxide, methane and nitrous oxide from solid fuels</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204158998 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613559 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DB7B65">
-[...3 lines deleted...]
-        <w:t>22</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B876BDF" w14:textId="5DE3B120" w:rsidR="00E03F55" w:rsidRDefault="00E03F55">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="0965E819" w14:textId="03E118E2" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>3.3.2.1. Sampling and analysis</w:t>
+      <w:r w:rsidRPr="0016180F">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Example 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204158999 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613560 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DB7B65">
-[...3 lines deleted...]
-        <w:t>22</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55421A69" w14:textId="74525908" w:rsidR="00E03F55" w:rsidRDefault="00E03F55">
+    <w:p w14:paraId="2585B5C4" w14:textId="06CB2728" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>3.3.3. Method 3—emissions of carbon dioxide released from the combustion of gaseous fuels</w:t>
-[...45 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+        <w:t>3.3.2.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:t>Method 2—estimating emissions of carbon dioxide using default oxidation factor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159001 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613561 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DB7B65">
-[...3 lines deleted...]
-        <w:t>23</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F05307" w14:textId="1B25B531" w:rsidR="00E03F55" w:rsidRDefault="00E03F55">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="159AD9E7" w14:textId="22FA971B" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
+      <w:pPr>
+        <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>3.4. Emissions released from the combustion of liquid fuels</w:t>
+      <w:r w:rsidRPr="0016180F">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Example 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159002 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613562 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DB7B65">
-[...3 lines deleted...]
-        <w:t>23</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39AE0E95" w14:textId="1ED2DF3B" w:rsidR="00E03F55" w:rsidRDefault="00E03F55">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="70A62125" w14:textId="105D9631" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
+      <w:pPr>
+        <w:pStyle w:val="TOC4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>3.4.1. Method 1—emissions of carbon dioxide, methane and nitrous oxide from liquid fuels other than petroleum-based oils or greases</w:t>
-[...45 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+        <w:t>3.3.2.1.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:t>Method 2—estimating carbon dioxide using an estimated oxidation factor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159004 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613563 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DB7B65">
-[...3 lines deleted...]
-        <w:t>25</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E30711" w14:textId="0B86108C" w:rsidR="00E03F55" w:rsidRDefault="00E03F55">
+    <w:p w14:paraId="30528B6B" w14:textId="469C0D12" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>3.4.2.1. Sampling and analysis</w:t>
-[...45 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+        <w:t>3.3.2.2.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:t>Sampling and analysis for Method 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159006 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613564 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DB7B65">
-[...3 lines deleted...]
-        <w:t>25</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361D1F9C" w14:textId="34DD050F" w:rsidR="00E03F55" w:rsidRDefault="00E03F55">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="69BB4ED3" w14:textId="183DE530" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
+      <w:pPr>
+        <w:pStyle w:val="TOC4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>3.4.4. Method 2—emissions of methane and nitrous oxide from liquid fuels other than petroleum-based oils or greases</w:t>
-[...48 lines deleted...]
-        </w:tabs>
+        <w:t>3.3.2.3.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:t>Requirements for analysis of furnace ash and fly ash</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159008 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613565 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DB7B65">
-[...3 lines deleted...]
-        <w:t>27</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E7F949" w14:textId="70CE1BC3" w:rsidR="00E03F55" w:rsidRDefault="00E03F55">
+    <w:p w14:paraId="51CBF561" w14:textId="7D4168C7" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>3.4.5.</w:t>
+        <w:t>3.3.3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Methods for estimating emissions from petroleum-based oils when used as fuel</w:t>
+        <w:t>Method 3—Solid fuels</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159009 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613566 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DB7B65">
-[...3 lines deleted...]
-        <w:t>28</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F535337" w14:textId="1C58B9DF" w:rsidR="00E03F55" w:rsidRDefault="00E03F55">
+    <w:p w14:paraId="18916654" w14:textId="0CF1A36D" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
+          <w:tab w:val="left" w:pos="880"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>3.5. Amount of energy consumed in a cogeneration process</w:t>
-[...48 lines deleted...]
-        </w:tabs>
+        <w:t>3.4.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:t>Emissions released from the combustion of gaseous fuels</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159011 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613567 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DB7B65">
-[...3 lines deleted...]
-        <w:t>29</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C7FD522" w14:textId="7CD18774" w:rsidR="00E03F55" w:rsidRDefault="00E03F55">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="1D0F610F" w14:textId="6E66DD11" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>4.</w:t>
+        <w:t>3.4.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Uncertainty</w:t>
+        <w:t>Method 1—emissions of carbon dioxide, methane and nitrous oxide</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159012 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613568 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DB7B65">
-[...3 lines deleted...]
-        <w:t>29</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F205E22" w14:textId="609E88FE" w:rsidR="00E03F55" w:rsidRDefault="00E03F55">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="720B4D4B" w14:textId="3DB88720" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>5.</w:t>
+        <w:t>3.4.2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>More information and references</w:t>
+        <w:t>Method 2—emissions of carbon dioxide from the combustion of gaseous fuels</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159013 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613569 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DB7B65">
-[...3 lines deleted...]
-        <w:t>30</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C7FD98" w14:textId="6F6B57CF" w:rsidR="00E03F55" w:rsidRDefault="00E03F55">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="36A13613" w14:textId="7A4A8E9F" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
+      <w:pPr>
+        <w:pStyle w:val="TOC4"/>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>More information</w:t>
-[...48 lines deleted...]
-        </w:tabs>
+        <w:t>3.4.2.1.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Sampling and analysis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613570 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A44C3E" w14:textId="70F072B7" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>3.4.3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Method 3—emissions of carbon dioxide released from the combustion of gaseous fuels</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613571 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="770DE274" w14:textId="363C7BA2" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>3.4.4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Method 2—emissions of methane from the combustion of gaseous fuels</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613572 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB5669D" w14:textId="78CCCC35" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="880"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>3.5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Emissions released from the combustion of liquid fuels</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613573 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2E7338" w14:textId="4A950DF2" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>3.5.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Method 1—emissions of carbon dioxide, methane and nitrous oxide from liquid fuels other than petroleum-based oils or greases</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613574 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D07118C" w14:textId="143A0CEA" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>3.5.2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Method 2—emissions of carbon dioxide from liquid fuels other than petroleum-based oils or greases</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613575 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0338F869" w14:textId="46A73CB0" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
+      <w:pPr>
+        <w:pStyle w:val="TOC4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>3.5.2.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Sampling and analysis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613576 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B9E91BC" w14:textId="7FEA8FEB" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>3.5.3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Method 3—emissions of carbon dioxide from liquid fuels other than petroleum-based oils or greases</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613577 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D49BEFA" w14:textId="6E660864" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>3.5.4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Method 2—emissions of methane and nitrous oxide from liquid fuels other than petroleum-based oils or greases</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613578 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213059F5" w14:textId="1605A3BD" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
+      <w:pPr>
+        <w:pStyle w:val="TOC5"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0016180F">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Example 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613579 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F7DD60" w14:textId="23393B84" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>3.5.5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Methods for estimating emissions from petroleum-based oils when used as fuel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613580 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF48FC0" w14:textId="36AD03FF" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="880"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>3.6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Amount of energy consumed in a cogeneration process</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613581 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3BBDD3" w14:textId="7331F1FF" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="880"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>3.7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Apportionment of energy consumed for electricity, transport and for stationary energy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613582 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50EE11E8" w14:textId="33514A7F" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Matters to be identified</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613583 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5831CB58" w14:textId="34408F66" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Uncertainty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613584 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0952D58D" w14:textId="03DED68C" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>More information and references</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613585 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D728E3" w14:textId="2DADD5F6" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>More information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613586 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E485BD0" w14:textId="7751515E" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc204159015 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc235613587 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DB7B65">
-[...3 lines deleted...]
-        <w:t>30</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE689B6" w14:textId="78EA6E4C" w:rsidR="001C3815" w:rsidRDefault="00235142" w:rsidP="00A924CA">
+    <w:p w14:paraId="6DE689B6" w14:textId="18F7221E" w:rsidR="001C3815" w:rsidRDefault="00235142" w:rsidP="00A924CA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_Toc76565684"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc204158978"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235613546"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="001C3815" w:rsidRPr="00CB5245">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Definitions and abbreviations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2227"/>
         <w:gridCol w:w="7513"/>
       </w:tblGrid>
       <w:tr w:rsidR="001C3815" w14:paraId="7FC9CC2F" w14:textId="77777777" w:rsidTr="001966CD">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -4092,59 +4883,61 @@
       <w:tr w:rsidR="001C3815" w14:paraId="0E029BDB" w14:textId="77777777" w:rsidTr="005E2132">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1143" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0FE941CA" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="002F613A" w:rsidRDefault="001C3815" w:rsidP="001C3815">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002F613A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BoP</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3857" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="028D9E68" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="002F613A" w:rsidRDefault="001C3815" w:rsidP="001C3815">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F613A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -4438,51 +5231,51 @@
             <w:r w:rsidRPr="002F613A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="002F613A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3857" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3D50DED3" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="002F613A" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+          <w:p w14:paraId="3D50DED3" w14:textId="0D654EED" w:rsidR="001C3815" w:rsidRPr="002F613A" w:rsidRDefault="001C3815" w:rsidP="001C3815">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F613A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Carbon dioxide equivalence</w:t>
             </w:r>
           </w:p>
@@ -4746,150 +5539,195 @@
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gross vehicle mass</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3857" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2709699A" w14:textId="3AC4C357" w:rsidR="00581534" w:rsidRDefault="008D5725" w:rsidP="001C3815">
+          <w:p w14:paraId="2709699A" w14:textId="167E764A" w:rsidR="00581534" w:rsidRDefault="009519D1" w:rsidP="001C3815">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gross vehicle </w:t>
+              <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00633B22">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>mass means the maximum loaded mass of a vehicle as specified by the manufacturer.</w:t>
+              <w:t>he</w:t>
+            </w:r>
+            <w:r w:rsidR="007D434B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tare weight of the </w:t>
+            </w:r>
+            <w:r w:rsidR="00633B22">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vehicle</w:t>
+            </w:r>
+            <w:r w:rsidR="007D434B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> plus its maximum carrying capacity</w:t>
+            </w:r>
+            <w:r w:rsidR="00317514">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, excluding trailers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00016F53" w14:paraId="3AB8B540" w14:textId="77777777" w:rsidTr="005E2132">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1143" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0F87EABF" w14:textId="5FAB3E8F" w:rsidR="00016F53" w:rsidRDefault="00016F53" w:rsidP="001C3815">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Heavy duty vehicle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3857" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C45541C" w14:textId="3766A91F" w:rsidR="00016F53" w:rsidRDefault="00016F53" w:rsidP="001C3815">
+          <w:p w14:paraId="6C45541C" w14:textId="53ACAA66" w:rsidR="00016F53" w:rsidRDefault="009519D1" w:rsidP="001C3815">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Heavy duty vehicle means a vehicle with a gross vehicle mass of more than 4.5 tonnes</w:t>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00016F53">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vehicle with a gross vehicle mass of more than 4.5 tonnes</w:t>
             </w:r>
             <w:r w:rsidR="00D36B1B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E561D9" w14:paraId="7D9CD2BB" w14:textId="77777777" w:rsidTr="005E2132">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1143" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5F845C0D" w14:textId="30E94D78" w:rsidR="00E561D9" w:rsidRDefault="0059657E" w:rsidP="001C3815">
             <w:pPr>
               <w:pStyle w:val="Body"/>
@@ -4898,83 +5736,103 @@
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Light duty vehicle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3857" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73CC3F14" w14:textId="50B539D9" w:rsidR="00E561D9" w:rsidRDefault="00812F34" w:rsidP="001C3815">
+          <w:p w14:paraId="73CC3F14" w14:textId="22B20CC2" w:rsidR="00E561D9" w:rsidRDefault="009519D1" w:rsidP="001C3815">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light duty vehicle means a vehicle other than a </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00016F53">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00812F34">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>heavy duty vehicle.</w:t>
+              <w:t xml:space="preserve"> vehicle other than a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00016F53">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>heavy duty</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00016F53">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vehicle.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C3815" w14:paraId="191C729F" w14:textId="77777777" w:rsidTr="005E2132">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1143" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0284F674" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="002F613A" w:rsidRDefault="001C3815" w:rsidP="001C3815">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
@@ -5613,51 +6471,50 @@
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1143" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2F567472" w14:textId="1CC0BB4C" w:rsidR="00493215" w:rsidRDefault="00493215" w:rsidP="00493215">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Safeguard Mechanism</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3857" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="22BE1833" w14:textId="2F5407F5" w:rsidR="00493215" w:rsidRDefault="00493215" w:rsidP="00493215">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5719,50 +6576,51 @@
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1143" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1F91C51A" w14:textId="2FC9C4C3" w:rsidR="00493215" w:rsidRDefault="00493215" w:rsidP="00493215">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Scope 1 emissions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3857" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="36432A39" w14:textId="52FC3C92" w:rsidR="00493215" w:rsidRDefault="00493215" w:rsidP="00493215">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5812,154 +6670,166 @@
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SNG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3857" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0504904B" w14:textId="6411226C" w:rsidR="004D13A2" w:rsidRDefault="004D13A2" w:rsidP="004D13A2">
+          <w:p w14:paraId="0504904B" w14:textId="05C3E332" w:rsidR="004D13A2" w:rsidRDefault="004D13A2" w:rsidP="004D13A2">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulated natural gas </w:t>
             </w:r>
             <w:r w:rsidR="00FD3B44">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(also known as</w:t>
             </w:r>
             <w:r w:rsidR="00DB11AE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ‘synthetic natural gas’), </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">means a mixture of vapourised ‘liquefied petroleum gas’ and compressed air. See </w:t>
-[...10 lines deleted...]
-              </w:r>
+              <w:t>means a mixture of vapourised ‘liquefied petroleum gas’ and compressed air. Se</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA4042">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB079C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB079C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:tooltip="A link to the Quick help topics page on the Clean Energy Regulator webpage" w:history="1">
               <w:r w:rsidR="00C155A1" w:rsidRPr="004871F7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="006C93"/>
                 </w:rPr>
-                <w:t>GER quic</w:t>
+                <w:t>R</w:t>
               </w:r>
-              <w:r w:rsidR="00C155A1" w:rsidRPr="004871F7">
+              <w:r w:rsidR="00BA4042">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="006C93"/>
                 </w:rPr>
-                <w:t>k</w:t>
+                <w:t xml:space="preserve">eporting blended </w:t>
               </w:r>
-              <w:r w:rsidR="00C155A1" w:rsidRPr="004871F7">
+              <w:r w:rsidR="00B74A49">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="006C93"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> help topic</w:t>
-[...19 lines deleted...]
-                <w:footnoteReference w:id="3"/>
+                <w:t>fuels, other fuel mixes, bitumen and explosives guideline</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00BB079C">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+              </w:rPr>
+              <w:footnoteReference w:id="3"/>
+            </w:r>
             <w:r w:rsidRPr="004871F7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>for more information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D13A2" w14:paraId="29570A8F" w14:textId="77777777" w:rsidTr="005E2132">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
@@ -6069,74 +6939,74 @@
     </w:p>
     <w:p w14:paraId="3BB7E73C" w14:textId="77777777" w:rsidR="00BB491A" w:rsidRDefault="00BB491A" w:rsidP="00BB491A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="005874"/>
           <w:kern w:val="32"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="08BCD638" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="002C556E" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc76565685"/>
-      <w:bookmarkStart w:id="15" w:name="_Toc204158979"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc235613547"/>
       <w:r w:rsidRPr="002C556E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Disclaime</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="002C556E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="4F72CCD4" w14:textId="018B8F42" w:rsidR="001C3815" w:rsidRPr="000B3301" w:rsidRDefault="001C3815" w:rsidP="00793B33">
+    <w:p w14:paraId="4F72CCD4" w14:textId="38FCD6A5" w:rsidR="001C3815" w:rsidRPr="000B3301" w:rsidRDefault="001C3815" w:rsidP="00793B33">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc509935568"/>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
@@ -6147,202 +7017,208 @@
       </w:r>
       <w:r w:rsidR="001E2090">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">) to assist entities to comply with their reporting obligations under the </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:tooltip="Link to the National Greenhouse and Energy Reporting Act 2007 on the Australian Government Federal Register of Legislation" w:history="1">
         <w:r w:rsidRPr="000B3301">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>National Greenhouse and Energy Reporting Act 2007</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkStart w:id="17" w:name="_Ref105748531"/>
-      <w:r w:rsidRPr="00A469D7">
+      <w:r w:rsidR="003B1144">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:color w:val="000000"/>
-          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>(NGER Act)</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>and associated legislation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0228BA7C" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="000B3301" w:rsidRDefault="001C3815" w:rsidP="00793B33">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F86D5E0" w14:textId="38C374E4" w:rsidR="001C3815" w:rsidRPr="000B3301" w:rsidRDefault="001C3815" w:rsidP="00793B33">
+    <w:p w14:paraId="6F86D5E0" w14:textId="428D8536" w:rsidR="001C3815" w:rsidRPr="000B3301" w:rsidRDefault="001C3815" w:rsidP="00793B33">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C131A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">This guideline only applies to the </w:t>
       </w:r>
       <w:r w:rsidR="00455364">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>2024</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12FD4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00A43FC2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00455364">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>25</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12FD4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="004C131A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> NGER reporting year and should be read in conjunction with the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004C131A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">NGER </w:t>
       </w:r>
       <w:r w:rsidRPr="00D41EB0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Act, </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:tooltip="Link to the National Greenhouse and Energy regulations on the Australian Government Federal Register of Legislation" w:history="1">
         <w:r w:rsidRPr="00D41EB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>National Greenhouse and Energy Regulations 2008</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D41EB0">
+      <w:r w:rsidR="00B9001D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:color w:val="000000"/>
-          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="00D41EB0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00D41EB0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">NGER Regulations), and </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:tooltip="Link to the National Greenhouse and Energy Reporting Measurement Determination on the Australian Government Federal Register of Legislation" w:history="1">
         <w:r w:rsidRPr="00D41EB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>National Greenhouse and Energy Reporting (Measurement) Determination 2008</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D41EB0">
+      <w:r w:rsidR="00B9001D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:color w:val="000000"/>
-          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="00D41EB0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (NGER Measurement Determination), as i</w:t>
       </w:r>
       <w:r w:rsidRPr="004C131A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>n force for this reporting period. These</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> laws and their interpretation are subject to change, which may affect the accuracy of the information contained in the guideline. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22C7E060" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="000B3301" w:rsidRDefault="001C3815" w:rsidP="00793B33">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
@@ -6526,454 +7402,467 @@
       </w:r>
       <w:r w:rsidR="007755FF" w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>incidentally,</w:t>
       </w:r>
       <w:r w:rsidR="001C3815" w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> or as consequential loss, out of or in connection with, any use of this guideline or reliance on it, for any purpose.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21CEF564" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="000B3301" w:rsidRDefault="001C3815" w:rsidP="00793B33">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29918BA1" w14:textId="3648FB8B" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+    <w:p w14:paraId="29918BA1" w14:textId="59AE4D50" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">If an entity chooses to meet their obligations under the NGER scheme in a manner that is inconsistent with the guidance provided in this document, </w:t>
+        <w:t xml:space="preserve">If an entity chooses to meet their obligations under the NGER </w:t>
+      </w:r>
+      <w:r w:rsidR="007D5D2F">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3301">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cheme in a manner that is inconsistent with the guidance provided in this document, </w:t>
       </w:r>
       <w:r w:rsidR="004966E7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="001E2090">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3301">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>, or an independent auditor, may require the entity to demonstrate that they are compliant with requirements of the NGER Act, NGER Regulations, and/or the NGER Measurement Determination. Entities are responsible for determining their obligations under the law and for applying the law to their individual circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FA67176" w14:textId="77777777" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="005874"/>
           <w:kern w:val="32"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5B8AC4" w14:textId="3E6B28BE" w:rsidR="001C3815" w:rsidRPr="00FA7635" w:rsidRDefault="00455364" w:rsidP="001C3815">
+    <w:p w14:paraId="3F5B8AC4" w14:textId="6CD5625C" w:rsidR="001C3815" w:rsidRPr="00FA7635" w:rsidRDefault="00455364" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc204158980"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc235613548"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>2024–25</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12FD4">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t>–2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12FD4">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="001C3815">
         <w:t xml:space="preserve"> updates</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="35E7654F" w14:textId="7D399AF2" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+    <w:p w14:paraId="35E7654F" w14:textId="59D46332" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:r>
         <w:t xml:space="preserve">Changes in this document for the </w:t>
       </w:r>
       <w:r w:rsidR="00455364">
-        <w:t>2024–25</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12FD4">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00455364">
+        <w:t>–2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12FD4">
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reporting year:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18186F10" w14:textId="68FB0674" w:rsidR="00411ECB" w:rsidRDefault="00EB6200" w:rsidP="002671C4">
-[...25 lines deleted...]
-    <w:p w14:paraId="42AF1F78" w14:textId="2D84B206" w:rsidR="00014C46" w:rsidRDefault="00027A9C" w:rsidP="002671C4">
+    <w:p w14:paraId="42AF1F78" w14:textId="653C4049" w:rsidR="00014C46" w:rsidRDefault="00027A9C" w:rsidP="002671C4">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="scxw121805585"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Definitions and abbreviations </w:t>
       </w:r>
       <w:r w:rsidR="001F035C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
+      <w:r w:rsidR="001053A7">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ame</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2182">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>nded</w:t>
+      </w:r>
+      <w:r w:rsidR="001053A7">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00A96DE2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">added definitions for </w:t>
+        <w:t xml:space="preserve">definitions for </w:t>
       </w:r>
       <w:r w:rsidR="000D5090">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>gross vehicle mass, heavy duty vehicle, and light duty vehicle.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001F035C">
+        <w:t>gross vehicle mass, heavy duty vehicle, and light duty vehicle</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3152A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F807D27" w14:textId="3DAA4427" w:rsidR="006E0542" w:rsidRDefault="00C06A90" w:rsidP="002671C4">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Chapter</w:t>
+      </w:r>
+      <w:r w:rsidR="003A3816">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC50D1">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="006E0542">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – add</w:t>
+      </w:r>
+      <w:r w:rsidR="00721F7A">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidR="005E0D29">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00E15719">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">requirements for determining quantities of fuel consumed, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00851564">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00E15719">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>blended fuels.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4F807D27" w14:textId="0AD45891" w:rsidR="006E0542" w:rsidRDefault="00EC50D1" w:rsidP="002671C4">
+    <w:p w14:paraId="66573D0B" w14:textId="1B44A44E" w:rsidR="00A410EC" w:rsidRDefault="005B70FA" w:rsidP="002671C4">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Section 2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006E0542">
+        <w:t xml:space="preserve">Chapter 4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A410EC">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – added </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F802FE">
+        <w:t xml:space="preserve">– added </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5C5F">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>furt</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003A7D4F">
+        <w:t xml:space="preserve">requirements of </w:t>
+      </w:r>
+      <w:r w:rsidR="00B46F80">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">her guidance on </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008D5437">
+        <w:t>MTBI</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1703">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>good pr</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CC5C35">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5C5F">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>actices in NGER reporting</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003954B7">
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7476">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:t>blended fuels</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5C5F">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66573D0B" w14:textId="7D584ED3" w:rsidR="00A410EC" w:rsidRDefault="00EC50D1" w:rsidP="002671C4">
+    <w:p w14:paraId="60B3E39A" w14:textId="179EEAA6" w:rsidR="00217660" w:rsidRDefault="00217660" w:rsidP="00217660">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00411ECB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Section 3.2.1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A410EC">
+        <w:t xml:space="preserve">Minor stylistic and formatting changes have </w:t>
+      </w:r>
+      <w:r w:rsidR="00C06A90">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – added </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F73127">
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411ECB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>‘</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FC7476">
+        <w:t>been made to this document</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>blended fuels</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F73127">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411ECB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">’ to the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A94D08">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9D4A17" w14:textId="2591D252" w:rsidR="006C7477" w:rsidRPr="00D23E5F" w:rsidRDefault="00EB6200" w:rsidP="00906484">
+      <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>list of reportable</w:t>
-[...103 lines deleted...]
-      <w:r w:rsidR="00EB6200" w:rsidRPr="00411ECB">
+      </w:pPr>
+      <w:r w:rsidRPr="00411ECB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Read about the </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:tooltip="A link to the 2024-25 NGER legislation changes section on the Clean Energy Regulator webpage" w:history="1">
         <w:r w:rsidR="004F4464" w:rsidRPr="00411ECB">
           <w:rPr>
             <w:color w:val="006C93"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">changes to the NGER Legislation for the </w:t>
         </w:r>
         <w:r w:rsidR="00455364">
           <w:rPr>
             <w:color w:val="006C93"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>2024–25</w:t>
+          <w:t>202</w:t>
+        </w:r>
+        <w:r w:rsidR="00244101">
+          <w:rPr>
+            <w:color w:val="006C93"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="00455364">
+          <w:rPr>
+            <w:color w:val="006C93"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>–2</w:t>
+        </w:r>
+        <w:r w:rsidR="00244101">
+          <w:rPr>
+            <w:color w:val="006C93"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="004F4464" w:rsidRPr="00411ECB">
           <w:rPr>
             <w:color w:val="006C93"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve"> reporting period</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004F4464">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidR="00EB6200" w:rsidRPr="00411ECB">
+      <w:r w:rsidRPr="00411ECB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="169B2060" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="002C556E" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="280" w:after="200"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc138939423"/>
       <w:bookmarkStart w:id="20" w:name="_Toc140507231"/>
       <w:bookmarkStart w:id="21" w:name="_Toc140507360"/>
       <w:bookmarkStart w:id="22" w:name="_Toc43983102"/>
       <w:bookmarkStart w:id="23" w:name="_Toc76565686"/>
-      <w:bookmarkStart w:id="24" w:name="_Toc204158981"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc235613549"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="002C556E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Purpose of this </w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="5835B17B" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="002C556E" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:r>
         <w:t>Corporations</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
@@ -7041,51 +7930,51 @@
         <w:t>CER</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> will apply legislation for some fuel combustion methods through worked examples and elaborations. I</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB244C">
         <w:t>t is intended to assist stakeholders to comply with NGER reporting requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31A5E0A9" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="002C556E" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:r>
         <w:t>Reporters are responsible for ensuring they meet the legislative requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43A8740F" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="00C54C7E" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc43983103"/>
       <w:bookmarkStart w:id="26" w:name="_Toc76565687"/>
-      <w:bookmarkStart w:id="27" w:name="_Toc204158982"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc235613550"/>
       <w:r w:rsidRPr="00C54C7E">
         <w:t xml:space="preserve">Focus of this </w:t>
       </w:r>
       <w:r>
         <w:t>guideline</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="307933EC" w14:textId="77777777" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:bookmarkStart w:id="28" w:name="_Hlk43987715"/>
       <w:bookmarkStart w:id="29" w:name="_Ref509934061"/>
       <w:bookmarkStart w:id="30" w:name="_Toc509935570"/>
       <w:r>
         <w:t xml:space="preserve">The NGER Measurement Determination and the NGER Regulations contain the requirements for estimation and reporting of emissions and energy from fuel combustion. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34C9C1B9" w14:textId="10CEC652" w:rsidR="001C3815" w:rsidRPr="002C556E" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:bookmarkStart w:id="31" w:name="_Hlk43987783"/>
       <w:bookmarkEnd w:id="28"/>
       <w:r>
         <w:t xml:space="preserve">This guideline focuses on providing guidance on the appropriate application of the methods defined in the NGER Measurement Determination, to reporting entities who report fuel combustion. See </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:tooltip="A link to the NGER reporting guides on the Clean Energy Regulator webpage" w:history="1">
@@ -7115,51 +8004,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF338C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidRPr="002C556E">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B1999A5" w14:textId="7858883C" w:rsidR="001C3815" w:rsidRPr="002C556E" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="280" w:after="200"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Toc43983104"/>
       <w:bookmarkStart w:id="34" w:name="_Toc76565688"/>
-      <w:bookmarkStart w:id="35" w:name="_Toc204158983"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc235613551"/>
       <w:r w:rsidRPr="002C556E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Good practice</w:t>
       </w:r>
       <w:r w:rsidR="00196966">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s in</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> NGER reporting</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidRPr="002C556E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
@@ -7199,150 +8088,129 @@
       <w:r>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00DA4A65">
         <w:t xml:space="preserve">ecords must be kept in a form that is easily and quickly accessible for inspection and audit. </w:t>
       </w:r>
       <w:r w:rsidR="00DC3881">
         <w:t>They also</w:t>
       </w:r>
       <w:r w:rsidR="00DA4A65">
         <w:t xml:space="preserve"> must </w:t>
       </w:r>
       <w:r w:rsidR="00DC3881">
         <w:t xml:space="preserve">be </w:t>
       </w:r>
       <w:r w:rsidR="00DA4A65">
         <w:t>kep</w:t>
       </w:r>
       <w:r w:rsidR="00DC3881">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00DA4A65">
         <w:t xml:space="preserve"> for 5 years from the end of the financial year in which the relevant activity took place.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CAEF4FC" w14:textId="23571312" w:rsidR="001C3815" w:rsidRPr="002C556E" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+    <w:p w14:paraId="7CAEF4FC" w14:textId="3A94B74E" w:rsidR="001C3815" w:rsidRPr="002C556E" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:r>
         <w:t>Records should</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00592E0A">
         <w:t>capture</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve"> source</w:t>
       </w:r>
       <w:r w:rsidR="00852E76">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and processing data using the general estimation principles in section 1.13 of the </w:t>
+        <w:t xml:space="preserve"> activity, and processing data using the general estimation principles in section 1.13 of the </w:t>
       </w:r>
       <w:r>
         <w:t>NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>see</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:instrText xml:space="preserve"> REF _Ref510507983 \h </w:instrText>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DB7B65" w:rsidRPr="002C556E">
+      <w:r w:rsidR="00185B26" w:rsidRPr="002C556E">
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00DB7B65">
+      <w:r w:rsidR="00185B26">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> below</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EF95F35" w14:textId="1ED2E326" w:rsidR="001C3815" w:rsidRPr="002C556E" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Ref510507983"/>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00343929">
-[...19 lines deleted...]
-      </w:r>
+      <w:fldSimple w:instr=" SEQ Table \* ARABIC ">
+        <w:r w:rsidR="00185B26">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+      </w:fldSimple>
       <w:bookmarkEnd w:id="36"/>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve"> General estimation principles in s1.13 </w:t>
       </w:r>
       <w:r>
         <w:t>of the NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidR="00E0301C">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3243"/>
@@ -7401,82 +8269,86 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00833CD6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Emission estimates must be documented and verifiable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3335" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1785046C" w14:textId="7C083E5E" w:rsidR="00621C74" w:rsidRDefault="004E5E6F" w:rsidP="00793B33">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The creation of a </w:t>
             </w:r>
             <w:r w:rsidR="00305CDA">
               <w:t>‘Basis of Preparation’ (</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>BoP</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00305CDA">
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> helps </w:t>
             </w:r>
             <w:r w:rsidR="00B20C6D">
               <w:t>reporters</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> to meet </w:t>
             </w:r>
             <w:r w:rsidR="005820E2">
               <w:t>their</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> NGER record-keeping requirements.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28CED9A5" w14:textId="3CB03933" w:rsidR="00621C74" w:rsidRDefault="0039440A" w:rsidP="00793B33">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00932E12">
               <w:t>BoP</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="009E6F5D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">is </w:t>
             </w:r>
             <w:r w:rsidR="007C4C49">
               <w:t xml:space="preserve">designed </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">to </w:t>
             </w:r>
             <w:r w:rsidR="009E6F5D">
               <w:t xml:space="preserve">capture all </w:t>
             </w:r>
             <w:r w:rsidR="009E6F5D" w:rsidRPr="00793B33">
               <w:t xml:space="preserve">key decisions and assumptions made </w:t>
             </w:r>
             <w:r w:rsidR="00015D28">
               <w:t>in prep</w:t>
             </w:r>
             <w:r w:rsidR="00012FE4">
               <w:t>aring</w:t>
             </w:r>
             <w:r w:rsidR="009E6F5D">
@@ -7487,51 +8359,59 @@
             </w:r>
             <w:r w:rsidR="009E6F5D" w:rsidRPr="00793B33">
               <w:t xml:space="preserve"> NGER report</w:t>
             </w:r>
             <w:r w:rsidR="001E1E08">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4983AF14" w14:textId="50DA8931" w:rsidR="001C3815" w:rsidRPr="00793B33" w:rsidRDefault="004E5E6F" w:rsidP="00793B33">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">We encourage </w:t>
             </w:r>
             <w:r w:rsidR="005820E2">
               <w:t>reporters</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> to submit </w:t>
             </w:r>
             <w:r w:rsidR="0047523D">
               <w:t>their</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> BoP (or summary) with each year’s NGER report to clarify key assumptions and decisions. </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>BoP</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (or summary) with each year’s NGER report to clarify key assumptions and decisions. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C3815" w:rsidRPr="003E5D50" w14:paraId="14E7C6A0" w14:textId="77777777" w:rsidTr="005E2132">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1665" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4B49DD5C" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="00833CD6" w:rsidRDefault="001C3815" w:rsidP="00793B33">
             <w:r w:rsidRPr="00833CD6">
               <w:t>Comparability</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BBDF45A" w14:textId="0FEA1ABE" w:rsidR="001C3815" w:rsidRPr="00833CD6" w:rsidRDefault="001C3815" w:rsidP="00793B33">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
@@ -7594,51 +8474,67 @@
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1665" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1ABBB5E7" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="00793B33" w:rsidRDefault="001C3815" w:rsidP="00793B33">
             <w:r w:rsidRPr="00793B33">
               <w:lastRenderedPageBreak/>
               <w:t>Accuracy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E3E273A" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="00833CD6" w:rsidRDefault="001C3815" w:rsidP="00793B33">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00833CD6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Having regard to the availability of reasonable resources by a registered corporation and the requirements of the NGER Measurement Determination, uncertainties in emission estimates must be minimised and any estimates must be neither over nor under estimates of the true values at a 95% confidence level</w:t>
+              <w:t xml:space="preserve">Having regard to the availability of reasonable resources by a registered corporation and the requirements of the NGER Measurement Determination, uncertainties in emission estimates must be minimised and any estimates must be neither over nor </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00833CD6">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>under estimates</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00833CD6">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the true values at a 95% confidence level</w:t>
             </w:r>
             <w:r w:rsidRPr="00873709">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="12"/>
             </w:r>
             <w:r w:rsidRPr="00833CD6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3335" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="21739A6A" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="00793B33" w:rsidRDefault="001C3815" w:rsidP="00793B33">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00793B33">
@@ -7858,51 +8754,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F149D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>allocating sufficient resources to execute the process, including ability to instruct appropriate people to perform duties defined under the NGER reporting process – either directly, or via reference to the signing EO.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:p w14:paraId="2471EB02" w14:textId="4CAC0BB8" w:rsidR="001C3815" w:rsidRPr="002C556E" w:rsidRDefault="001C3815" w:rsidP="005E2132">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="002C556E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Responsible NGER process owner</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
-        <w:t xml:space="preserve"> – responsible for designing, updating and implementing the annual reporting process, with reference to the accountable (senior) manager. It includes updating the annual basis of preparation (BoP) and collaborating with data owners to define data requirements that comply with the requirements of the NGER </w:t>
+        <w:t xml:space="preserve"> – responsible for designing, updating and implementing the annual reporting process, with reference to the accountable (senior) manager. It includes updating the annual basis of preparation (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002C556E">
+        <w:t>BoP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002C556E">
+        <w:t xml:space="preserve">) and collaborating with data owners to define data requirements that comply with the requirements of the NGER </w:t>
       </w:r>
       <w:r>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t>egislation. The responsible NGER process owner may comprise more than one individual in a small</w:t>
       </w:r>
       <w:r w:rsidR="00387C92">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve"> centralised team – it may also include facility level responsible NGER process owners.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41517D06" w14:textId="32EAE2D4" w:rsidR="001C3815" w:rsidRPr="002C556E" w:rsidRDefault="001C3815" w:rsidP="005E2132">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="002C556E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Responsible data owners</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
@@ -7996,219 +8900,279 @@
     </w:p>
     <w:p w14:paraId="7E35B6CC" w14:textId="080CF5A7" w:rsidR="001C3815" w:rsidRPr="002C556E" w:rsidRDefault="001C3815" w:rsidP="005E2132">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002C556E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Sense checks on total amounts to be reported</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve"> – where possible, it can be useful to perform ‘sense-checks’ on total amounts to be reported in the NGER report to underlying systems. For example, the $-value for diesel purchases during the year as recorded in the accounting system to the NGER amount in </w:t>
       </w:r>
       <w:r>
         <w:t>kilo</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve">litres </w:t>
       </w:r>
       <w:r w:rsidR="00C76077">
-        <w:t>(kL)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C76077">
+        <w:t>kL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C76077">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve"> to be reported, and sense-checking the implied $-value paid per litre. Such analysis can form part of the data-owner sign-off process. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB2A1FF" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="002C556E" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>In</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve"> larger corporate groups with </w:t>
       </w:r>
       <w:r>
         <w:t>a significant number of facilities</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t>, some of the data processes may be centralised, e.g. centralised purchasing and recording of diesel fuel data. Working through what the appropriate data process should be, and who should ultimately be accountable for the required NGER data</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve"> can be useful.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78FDB76F" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="002C556E" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve">Where existing </w:t>
       </w:r>
       <w:r>
         <w:t>facility</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve"> processes are insufficient at delivering suitable NGER data, additional data processes should be formalised. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38730AA5" w14:textId="715723F7" w:rsidR="001C3815" w:rsidRPr="002C556E" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="002C556E">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Creating a BoP document</w:t>
+        <w:t xml:space="preserve">Creating a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002C556E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>BoP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002C556E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> document</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00952F8C">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="001E2090">
         <w:t>CER</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> encourages reporters to </w:t>
       </w:r>
       <w:r w:rsidR="00A84B52">
         <w:t xml:space="preserve">maintain </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">a BoP </w:t>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>BoP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED1CE2">
         <w:t>as a means of</w:t>
       </w:r>
       <w:r w:rsidR="004C7A7A">
         <w:t xml:space="preserve"> demonstrating </w:t>
       </w:r>
       <w:r w:rsidR="00E46A76">
         <w:t>compliance with</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve"> NGER</w:t>
       </w:r>
       <w:r w:rsidR="00832922">
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve"> record-keeping requirements. </w:t>
       </w:r>
       <w:r w:rsidR="00832922">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
-        <w:t xml:space="preserve"> BoP illustrates the methodology by which a NGER report has been prepared, including details such as facility layout, data sources and calculation methods. Much of what is referenced earlier in this </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002C556E">
+        <w:t>BoP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002C556E">
+        <w:t xml:space="preserve"> illustrates the methodology by which a NGER report has been prepared, including details such as facility layout, data sources and calculation methods. Much of what is referenced earlier in this </w:t>
       </w:r>
       <w:r>
         <w:t>compilation</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
-        <w:t xml:space="preserve"> can be recorded in a BoP.</w:t>
+        <w:t xml:space="preserve"> can be recorded in a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002C556E">
+        <w:t>BoP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002C556E">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="306C3662" w14:textId="34EB163F" w:rsidR="001C3815" w:rsidRPr="002C556E" w:rsidRDefault="00952F8C" w:rsidP="001C3815">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="001E2090">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidR="001C3815">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> also</w:t>
       </w:r>
       <w:r w:rsidR="001C3815" w:rsidRPr="002C556E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> encourages reporters to submit their BoP (or a summary thereof) with each year’s NGER report to clarify key assumptions and decisions applied.</w:t>
+        <w:t xml:space="preserve"> encourages reporters to submit their </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C3815" w:rsidRPr="002C556E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>BoP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C3815" w:rsidRPr="002C556E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (or a summary thereof) with each year’s NGER report to clarify key assumptions and decisions applied.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="426F0A4B" w14:textId="7684EF08" w:rsidR="001C3815" w:rsidRPr="002C556E" w:rsidRDefault="00AF5955" w:rsidP="00AC14C3">
+    <w:p w14:paraId="426F0A4B" w14:textId="37573537" w:rsidR="001C3815" w:rsidRPr="002C556E" w:rsidRDefault="00096632" w:rsidP="00C06A90">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
         <w:spacing w:after="200"/>
-        <w:ind w:left="357"/>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc43977620"/>
       <w:bookmarkStart w:id="39" w:name="_Toc43978699"/>
       <w:bookmarkStart w:id="40" w:name="_Toc43983849"/>
       <w:bookmarkStart w:id="41" w:name="_Toc43977621"/>
       <w:bookmarkStart w:id="42" w:name="_Toc43978700"/>
       <w:bookmarkStart w:id="43" w:name="_Toc43983850"/>
       <w:bookmarkStart w:id="44" w:name="_Toc43977622"/>
       <w:bookmarkStart w:id="45" w:name="_Toc43978701"/>
       <w:bookmarkStart w:id="46" w:name="_Toc43983851"/>
       <w:bookmarkStart w:id="47" w:name="_Toc76565689"/>
-      <w:bookmarkStart w:id="48" w:name="_Toc204158984"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc235613552"/>
       <w:bookmarkStart w:id="49" w:name="_Hlk43819864"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">2.1. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00096632">
         <w:t>Temporary unavailability of method</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
     </w:p>
-    <w:p w14:paraId="2E02E5B0" w14:textId="08355653" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+    <w:p w14:paraId="2E02E5B0" w14:textId="77ECE787" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="005874"/>
           <w:kern w:val="32"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve">Reporters should observe the requirements in section 1.19 of the </w:t>
       </w:r>
       <w:r>
         <w:t>NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve"> for down time of equipment </w:t>
       </w:r>
       <w:r w:rsidR="0084447E">
         <w:t xml:space="preserve">or failure </w:t>
       </w:r>
       <w:r w:rsidR="00D63931">
         <w:t>of measurement systems</w:t>
@@ -8223,68 +9187,63 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:tooltip="A link to the Methods and measurement criteria guideline on the Department of Climate Change Energy the Environment and Water's website" w:history="1">
         <w:r w:rsidR="00661D8A" w:rsidRPr="00661D8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Methods and measurement criteria guideline</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002E20C7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r w:rsidR="00661D8A">
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidR="002E20C7">
         <w:t>more information.</w:t>
       </w:r>
       <w:bookmarkStart w:id="50" w:name="_Toc43983106"/>
       <w:bookmarkEnd w:id="49"/>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="40325978" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="002C556E" w:rsidRDefault="001C3815" w:rsidP="001C3815">
-[...2 lines deleted...]
-        <w:keepNext/>
+    <w:p w14:paraId="40325978" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="002C556E" w:rsidRDefault="001C3815" w:rsidP="00C06A90">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
-        <w:spacing w:before="280" w:after="200"/>
+        <w:spacing w:after="200"/>
       </w:pPr>
       <w:bookmarkStart w:id="51" w:name="_Toc76565690"/>
-      <w:bookmarkStart w:id="52" w:name="_Toc204158985"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc235613553"/>
       <w:r w:rsidRPr="00BE391C">
-        <w:lastRenderedPageBreak/>
         <w:t>Fuel combustion</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> emissions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="669F23D6" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="001E5D62" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:r w:rsidRPr="001E5D62">
         <w:t>The princip</w:t>
       </w:r>
       <w:r>
         <w:t>al</w:t>
       </w:r>
       <w:r w:rsidRPr="001E5D62">
         <w:t xml:space="preserve"> greenhouse gas generated by the combustion of fossil fuels for energy is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> carbon dioxide</w:t>
       </w:r>
       <w:r w:rsidRPr="001E5D62">
         <w:t>. The quantity of gas produced depends on the carbon content of the fuel and the degree to which the fuel is fully combusted. Small quantities of methane and nitrous oxide are also produced, depending on the actual combustion conditions. Methane may be generated when fuel is heated, but only partially burnt, and depends on combustion temperatures and the level of oxygen present. Nitrous oxide results from the reaction between nitrogen and oxygen in the combustion air.</w:t>
       </w:r>
@@ -8362,60 +9321,62 @@
       </w:pPr>
       <w:r w:rsidRPr="005E2132">
         <w:t>the combustion of liquid fuels</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08B7A688" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="005E2132" w:rsidRDefault="001C3815" w:rsidP="005E2132">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005E2132">
         <w:t>fuel use by certain industries.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="087C6462" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="00D171B1" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00D171B1">
         <w:t>the estimation of energy for certain purposes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2723C730" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="001E5D62" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+    <w:p w14:paraId="2723C730" w14:textId="0728C1FB" w:rsidR="001C3815" w:rsidRPr="001E5D62" w:rsidRDefault="001C3815" w:rsidP="00C06A90">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:after="200"/>
       </w:pPr>
       <w:bookmarkStart w:id="53" w:name="_Toc43983107"/>
       <w:bookmarkStart w:id="54" w:name="_Toc76565691"/>
-      <w:bookmarkStart w:id="55" w:name="_Toc204158986"/>
-[...2 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="55" w:name="_Toc235613554"/>
       <w:r w:rsidRPr="001E5D62">
         <w:t>Reporting context</w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="229D5022" w14:textId="682F2FDF" w:rsidR="001C3815" w:rsidRPr="001E5D62" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:r w:rsidRPr="001E5D62">
         <w:t xml:space="preserve">Under </w:t>
       </w:r>
       <w:r>
         <w:t>regulation 4.22</w:t>
       </w:r>
       <w:r w:rsidRPr="001E5D62">
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">NGER </w:t>
       </w:r>
       <w:r w:rsidRPr="00E839F0">
         <w:t>Regulations</w:t>
       </w:r>
       <w:r w:rsidRPr="001E5D62">
         <w:rPr>
@@ -8596,50 +9557,51 @@
           <w:numId w:val="53"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5D62">
         <w:t xml:space="preserve">the emissions of each greenhouse gas </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">from the consumption of the energy </w:t>
       </w:r>
       <w:r w:rsidRPr="001E5D62">
         <w:t>for each purpose (a) to (d)</w:t>
       </w:r>
       <w:r w:rsidRPr="001E5D62" w:rsidDel="009A54AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B578841" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="001E5D62" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5D62">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t>methods in the NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidRPr="001E5D62">
         <w:t xml:space="preserve"> used to estimate the emissions</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> from the consumption of the energy for each purpose</w:t>
       </w:r>
       <w:r w:rsidRPr="001E5D62">
         <w:t xml:space="preserve"> (a) to (d)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5812E0A8" w14:textId="77777777" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5D62">
         <w:t>the criter</w:t>
@@ -8647,270 +9609,477 @@
       <w:r>
         <w:t>ia</w:t>
       </w:r>
       <w:r w:rsidRPr="001E5D62">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>in the NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidRPr="001E5D62">
         <w:t xml:space="preserve"> used to estimate the amount</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and energy content</w:t>
       </w:r>
       <w:r w:rsidRPr="001E5D62">
         <w:t xml:space="preserve"> of fuel consumed</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for each purpose</w:t>
       </w:r>
       <w:r w:rsidRPr="001E5D62">
         <w:t xml:space="preserve"> (a) to (e).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26570B7D" w14:textId="3589C0CC" w:rsidR="0008125F" w:rsidRPr="00135578" w:rsidRDefault="005E4805" w:rsidP="001C3815">
+    <w:p w14:paraId="26570B7D" w14:textId="0170DDF7" w:rsidR="0008125F" w:rsidRPr="00135578" w:rsidRDefault="005E4805" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="007A6992">
         <w:t>hether the fuel is a blended fuel</w:t>
       </w:r>
       <w:r w:rsidR="00CD36D8">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="004442E9">
         <w:t xml:space="preserve">and if so, </w:t>
       </w:r>
       <w:r w:rsidR="0033636D">
         <w:t>report</w:t>
       </w:r>
       <w:r w:rsidR="00CD36D8">
         <w:t xml:space="preserve"> the s</w:t>
       </w:r>
       <w:r w:rsidR="005D7FC9">
         <w:t>ection</w:t>
       </w:r>
       <w:r w:rsidR="00C119AC">
         <w:t xml:space="preserve"> of the NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidR="004E082D">
         <w:t xml:space="preserve"> used to determine the proportions </w:t>
       </w:r>
       <w:r w:rsidR="00C31720">
         <w:t xml:space="preserve">and the amount </w:t>
       </w:r>
       <w:r w:rsidR="004E082D">
         <w:t>of each type of fuel in the blend</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2121A">
+        <w:t xml:space="preserve"> consumed for each purpose (a) to (e)</w:t>
       </w:r>
       <w:r w:rsidR="002318EF">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="006820ED">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:tooltip="A link to the 'Reporting blended fuels, other fuel mixes, bitument and explosives' guide on the Clean Energy Regulator webpage" w:history="1">
         <w:r w:rsidR="006820ED" w:rsidRPr="00095BA4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Reporting blended fuels, other fuel mixes, bitumen and explosives guideline</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006820ED">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r w:rsidR="006820ED">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t xml:space="preserve"> for more information on how to report emissions from </w:t>
       </w:r>
       <w:r w:rsidR="00D96E4C">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t>blended fuels</w:t>
       </w:r>
       <w:r w:rsidR="006820ED">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67416BF7" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="002C556E" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+    <w:p w14:paraId="7BA9E7D3" w14:textId="6F09AB94" w:rsidR="00A52966" w:rsidRDefault="00E622A5" w:rsidP="00C06A90">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...6 lines deleted...]
-      </w:r>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Toc235613555"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc509935575"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc43983108"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc76565692"/>
+      <w:r>
+        <w:t>Determining quantities of fuel consumed</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="7FA84B93" w14:textId="7B12267A" w:rsidR="00DA14E7" w:rsidRDefault="00DA14E7" w:rsidP="00C06A90">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="_Toc235613556"/>
+      <w:r>
+        <w:t>Measurement criteria</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:p w14:paraId="26A3CAE6" w14:textId="2B4AFC6B" w:rsidR="00E622A5" w:rsidRDefault="00D65BEF" w:rsidP="00E622A5">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>To</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4A8F" w:rsidRPr="00C06A90">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> determin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4A8F" w:rsidRPr="00C06A90">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC32C6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4A8F" w:rsidRPr="00C06A90">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>q</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC32C6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uantity of </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4A8F" w:rsidRPr="00C06A90">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fuel consumed, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC32C6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>the measurement criteria</w:t>
+      </w:r>
+      <w:r w:rsidR="007727D7">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> outlined in Chapter 2 of the NGER Measurement Determination must be applied for each fuel type</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9305B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. See </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidR="00E37BA6">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Methods and measurement criteria guideline</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00102CF4">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidR="007B51E0">
+        <w:t xml:space="preserve"> for more</w:t>
+      </w:r>
+      <w:r w:rsidR="00102CF4">
+        <w:t xml:space="preserve"> information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A9E2BE" w14:textId="66888588" w:rsidR="00DA14E7" w:rsidRPr="00C06A90" w:rsidRDefault="00DA14E7" w:rsidP="00C06A90">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="_Toc235613557"/>
+      <w:r>
+        <w:t>Blended fuels</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:p w14:paraId="7EA7C193" w14:textId="5A3A4006" w:rsidR="007023E0" w:rsidDel="00B6383B" w:rsidRDefault="00D65BEF" w:rsidP="00BC7CA1">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>To</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6ACD">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> determ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26383">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6ACD">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the quantity of a </w:t>
+      </w:r>
+      <w:r w:rsidR="00B50480">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fuel within a blended fuel, </w:t>
+      </w:r>
+      <w:r w:rsidR="00914E79">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Part 2.6 of the NGER Measurement Determination must be applied.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F44E63">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> See </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:tooltip="A link to the 'Reporting blended fuels, other fuel mixes, bitument and explosives' guide on the Clean Energy Regulator webpage" w:history="1">
+        <w:r w:rsidR="00F44E63" w:rsidRPr="00095BA4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Reporting blended fuels, other fuel mixes, bitumen and explosives guideline</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004E6B4C">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidR="004A5EC3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B6383B">
+        <w:t>for more information on how to determine the quantity of fuel in blended fuels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67416BF7" w14:textId="2DDE4E99" w:rsidR="001C3815" w:rsidRPr="002C556E" w:rsidRDefault="001C3815" w:rsidP="00C06A90">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_Toc235613558"/>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve">Estimating </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00731890">
         <w:t>missions released from the combustion of solid fuels</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p w14:paraId="53D7C1E3" w14:textId="3B64A3F5" w:rsidR="001C3815" w:rsidRPr="00291015" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:r w:rsidRPr="00291015">
         <w:t>Part</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2.2 of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">NGER </w:t>
       </w:r>
-      <w:bookmarkStart w:id="60" w:name="_Hlk43827366"/>
+      <w:bookmarkStart w:id="63" w:name="_Hlk43827366"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Measurement Determination</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="63"/>
       <w:r w:rsidRPr="00291015">
         <w:t>applies to emissions released from the combustion of solid fuel in relation to a separate instance of a source if the amount of solid fuel combusted in relation to the separate instance of the source is more than 1 tonne</w:t>
       </w:r>
       <w:r w:rsidR="00A2487D">
         <w:t xml:space="preserve"> (t)</w:t>
       </w:r>
       <w:r w:rsidRPr="00291015">
         <w:t>. The measurement and reporting of emissions and energy associated with the combustion of a solid fuel is optional if the quantity of solid fuel combusted in a separate instance of a source is 1</w:t>
       </w:r>
       <w:r w:rsidR="00A2487D">
         <w:t> t</w:t>
       </w:r>
       <w:r w:rsidRPr="00291015">
         <w:t xml:space="preserve"> or less. Separate instance of a source is defined in section 1.9A</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the NGER </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidRPr="00291015">
         <w:t>. Amounts below the reporting threshold may still be reported if doing so is more efficient for the reporter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17361588" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="00291015" w:rsidRDefault="001C3815" w:rsidP="001C3815">
-      <w:bookmarkStart w:id="61" w:name="_Hlk43301397"/>
+    <w:p w14:paraId="17361588" w14:textId="77777777" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+      <w:bookmarkStart w:id="64" w:name="_Hlk43301397"/>
       <w:r w:rsidRPr="00291015">
         <w:t xml:space="preserve">The methods available </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">for reporting the combustion of solid fuels under part 2.2 of the NGER </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidRPr="00291015">
         <w:t xml:space="preserve"> by gas are summarised in table 2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:p w14:paraId="25D768F7" w14:textId="77777777" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1" w:rsidP="001C3815"/>
+    <w:p w14:paraId="66E1BC7A" w14:textId="77777777" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1" w:rsidP="001C3815"/>
+    <w:p w14:paraId="3903F085" w14:textId="77777777" w:rsidR="00BC7CA1" w:rsidRDefault="00BC7CA1" w:rsidP="001C3815"/>
+    <w:p w14:paraId="3F379471" w14:textId="77777777" w:rsidR="00BC7CA1" w:rsidRPr="00291015" w:rsidRDefault="00BC7CA1" w:rsidP="001C3815"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p w14:paraId="10E4C3BF" w14:textId="431332E8" w:rsidR="001C3815" w:rsidRPr="001404CE" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r w:rsidRPr="00291015">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00343929">
-[...19 lines deleted...]
-      </w:r>
+      <w:fldSimple w:instr=" SEQ Table \* ARABIC ">
+        <w:r w:rsidR="00185B26">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+      </w:fldSimple>
       <w:r w:rsidRPr="00291015">
         <w:t xml:space="preserve">: Summary of available methods, for estimating emissions from the combustion of solid fuels, by emissions of gas </w:t>
       </w:r>
       <w:r w:rsidRPr="001404CE">
         <w:t>type (j)</w:t>
       </w:r>
       <w:r w:rsidR="00E0301C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="2385"/>
         <w:gridCol w:w="876"/>
         <w:gridCol w:w="5386"/>
       </w:tblGrid>
       <w:tr w:rsidR="0024546B" w:rsidRPr="005F583F" w14:paraId="4A2CA8EC" w14:textId="77777777" w:rsidTr="00A03A33">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -9156,187 +10325,184 @@
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7BFA">
               <w:t>NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A55B4F4" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="001E4F5F" w:rsidRDefault="001C3815" w:rsidP="00793B33">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7BFA">
               <w:t>NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0D70BF3A" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="00C67CDF" w:rsidRDefault="001C3815" w:rsidP="001C3815">
-[...9 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="2C40A9D3" w14:textId="14802C4E" w:rsidR="003D336D" w:rsidRDefault="001C3815" w:rsidP="00BC7CA1">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="62" w:name="_Toc43983109"/>
-[...3 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00291015">
+        <w:t>Note: NA = Not available.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291015" w:rsidDel="00FB0469">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="65" w:name="_Toc43983109"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc76565693"/>
     </w:p>
-    <w:p w14:paraId="3964C500" w14:textId="49D9312F" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+    <w:p w14:paraId="3964C500" w14:textId="5D074C96" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="00C06A90">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="64"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="_Toc235613559"/>
+      <w:r>
+        <w:t>Method 1—emissions of carbon dioxide, methane and nitrous oxide from solid fuels</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
     </w:p>
     <w:p w14:paraId="69E65BED" w14:textId="5CB294F9" w:rsidR="001C3815" w:rsidRPr="00AC6F8D" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:r>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00781CD7">
         <w:t>ethod 1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidRPr="00781CD7">
         <w:t>solid fuels is derived from</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the methodology in Australia's </w:t>
       </w:r>
       <w:r w:rsidRPr="009253C3">
         <w:t>National Greenhouse Accounts</w:t>
       </w:r>
       <w:r w:rsidRPr="00781CD7">
         <w:t xml:space="preserve"> as published</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC6F8D">
         <w:t xml:space="preserve"> in the</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC6F8D" w:rsidDel="00CD3048">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:tooltip="A link to the National Inventory Reports page on the Deepartment of Climate Change Energy the Environment and Water's webpage" w:history="1">
+      <w:hyperlink r:id="rId36" w:tooltip="A link to the National Inventory Reports page on the Deepartment of Climate Change Energy the Environment and Water's webpage" w:history="1">
         <w:r w:rsidR="005929C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>National Inventory Reports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005929C3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="15"/>
+        <w:footnoteReference w:id="17"/>
       </w:r>
       <w:r w:rsidRPr="00AC6F8D">
         <w:t xml:space="preserve">. Estimates of emissions from the combustion of individual solid fuel types are made by multiplying a (physical) quantity of fuel combusted by a fuel-specific energy content factor and a fuel-specific emission factor for each relevant greenhouse gas (in this case, </w:t>
       </w:r>
       <w:r w:rsidR="00801049">
         <w:t>carbon dioxide</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC6F8D">
         <w:t>, methane and nitrous oxide).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45618583" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="00AC6F8D" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:r w:rsidRPr="00AC6F8D">
         <w:t xml:space="preserve">The list of solid fuels for which emissions must be calculated </w:t>
       </w:r>
       <w:r>
         <w:t>appears</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC6F8D">
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Schedule </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC6F8D">
         <w:t xml:space="preserve">1 of the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">NGER </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC6F8D">
         <w:t>Regulations</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The energy content and emissions factors are given in schedule 1 of the NGER </w:t>
       </w:r>
       <w:r w:rsidRPr="000862E8">
         <w:t>Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC6F8D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="494BDA71" w14:textId="353C95B8" w:rsidR="001C3815" w:rsidRPr="00AC6F8D" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:r w:rsidRPr="00AC6F8D">
         <w:t xml:space="preserve">Energy content and emission factors required for the estimation of emissions from the combustion of solid fuels using this approach are given </w:t>
       </w:r>
-      <w:bookmarkStart w:id="65" w:name="_Hlk44660834"/>
+      <w:bookmarkStart w:id="68" w:name="_Hlk44660834"/>
       <w:r>
         <w:t xml:space="preserve">in Part 1 of Schedule 1 to the NGER </w:t>
       </w:r>
       <w:r w:rsidRPr="000862E8">
         <w:t>Measurement Determination</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="68"/>
       <w:r w:rsidRPr="00AC6F8D">
         <w:t>. These factors are intended to be default factors – to be used in the absence of better information about the qualities of the fuels combusted at a particular facility</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC6F8D">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC6F8D">
         <w:t xml:space="preserve">f better information on fuel qualities </w:t>
       </w:r>
       <w:r>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC6F8D">
         <w:t>or emissions</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of carbon dioxide</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC6F8D">
@@ -9395,67 +10561,67 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERCallout"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9710"/>
       </w:tblGrid>
       <w:tr w:rsidR="001C3815" w14:paraId="662F0D7F" w14:textId="77777777" w:rsidTr="2C4F8F6D">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9730" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11C69ECC" w14:textId="473F0025" w:rsidR="001C3815" w:rsidRPr="000168B7" w:rsidRDefault="001C3815" w:rsidP="00793B33">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="66" w:name="_Toc108022501"/>
-            <w:bookmarkStart w:id="67" w:name="_Toc204158989"/>
+            <w:bookmarkStart w:id="69" w:name="_Toc108022501"/>
+            <w:bookmarkStart w:id="70" w:name="_Toc235613560"/>
             <w:r w:rsidRPr="000168B7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Example</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="66"/>
+            <w:bookmarkEnd w:id="69"/>
             <w:r w:rsidR="00373F7C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="67"/>
+            <w:bookmarkEnd w:id="70"/>
           </w:p>
           <w:p w14:paraId="0BC6BFAB" w14:textId="0AAB1E35" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="001C3815">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>A facility consumes 20,000</w:t>
             </w:r>
             <w:r w:rsidR="00850095">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">t of washed bituminous coal for a purpose other than </w:t>
             </w:r>
@@ -9476,51 +10642,51 @@
             <w:r w:rsidR="68AD96DE">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">ethod 1 (Division 2.2.2) for each of the </w:t>
             </w:r>
             <w:r w:rsidR="007755FF" w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>greenhouse emission gases (j) (carbon dioxide, methane and nitrous oxide), for the fuel type bituminous coal. Emissions are estimated as follows:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62B3C881" w14:textId="260B772F" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="00C90786">
+          <w:p w14:paraId="62B3C881" w14:textId="260B772F" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="004430EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorHAnsi"/>
                         <w:b w:val="0"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSubPr>
                   <m:e>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="b"/>
@@ -9715,78 +10881,94 @@
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorHAnsi"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <m:t>1,000</m:t>
                     </m:r>
                   </m:den>
                 </m:f>
               </m:oMath>
             </m:oMathPara>
           </w:p>
           <w:p w14:paraId="261FDE59" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="001C3815">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>where:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FA1BBDF" w14:textId="67DEB285" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="001C3815">
+          <w:p w14:paraId="2FA1BBDF" w14:textId="5702129A" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="001C3815">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>ij</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve"> is the emissions of gas type (j) released from the combustion of fuel type (i) from the operation of the facility during the year measured in </w:t>
+              <w:t xml:space="preserve"> is the emissions of gas type (j) released from the combustion of fuel type (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00065B1A">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00065B1A">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) from the operation of the facility during the year measured in </w:t>
             </w:r>
             <w:r w:rsidR="009A7CCD">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>tonnes of carbon dioxide equivalence (t </w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>CO</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="009A7CCD">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>-</w:t>
@@ -9823,138 +11005,168 @@
                 <w:iCs/>
               </w:rPr>
               <w:t>Q</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>is the quantity of fuel type (i) estimated under Division 2.2.5 measured in t. In this case it is 20,000</w:t>
+              <w:t>is the quantity of fuel type (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00065B1A">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00065B1A">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>) estimated under Division 2.2.5 measured in t. In this case it is 20,000</w:t>
             </w:r>
             <w:r w:rsidR="009A7CCD">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>t of bituminous coal.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B4D01CD" w14:textId="1196FF13" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="001C3815">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>EC</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">is the energy content factor of fuel type (i) estimated under section 6.5. In this case it is assumed to be 27 GJ per tonne </w:t>
+              <w:t>is the energy content factor of fuel type (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00065B1A">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00065B1A">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) estimated under section 6.5. In this case it is assumed to be 27 GJ per tonne </w:t>
             </w:r>
             <w:r w:rsidR="00436059">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>(GJ/t)</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> of bituminous coal.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="444AD34A" w14:textId="4CCFBCF2" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="001C3815">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>EF</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>ijoxec</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> is the emission factor for each gas type (j) (which includes the effect of an oxidation factor) released from the combustion of fuel type (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>) measured in kilograms of CO</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
@@ -10342,64 +11554,68 @@
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>-e</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3625B4AD" w14:textId="77777777" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="00ED53AE">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F912E22" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="00F641D5" w:rsidRDefault="001C3815" w:rsidP="001C3815"/>
-    <w:p w14:paraId="254A0809" w14:textId="516CBF3B" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="00B469D3">
+    <w:p w14:paraId="254A0809" w14:textId="0D9A4E7E" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="00C06A90">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="70" w:name="_Toc204158990"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="_Toc43983111"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc76565694"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc235613561"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>3.2.2. Method 2—estimating emissions of carbon dioxide using default oxidation factor</w:t>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="70"/>
+        <w:t>Method 2—estimating emissions of carbon dioxide using default oxidation factor</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
     </w:p>
     <w:p w14:paraId="2422FA5E" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="00015FD1" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Method 2 (set out in Division 2.2.3) does not apply default emission factors to the estimation of emissions. Method 2 instead produces more</w:t>
       </w:r>
       <w:r w:rsidRPr="00015FD1">
         <w:t xml:space="preserve"> accurate estimates for each facility </w:t>
       </w:r>
       <w:r>
         <w:t>by calculating facility-specific emissions factors – effectively averaging out variations in emissions factors for the fuels that are applicable to a facility. These emissions factors</w:t>
       </w:r>
       <w:r w:rsidRPr="00015FD1">
         <w:t xml:space="preserve"> are expected to be neither over nor under-estimates </w:t>
       </w:r>
       <w:r>
         <w:t>and should comply with the general principles (including accuracy) in section 1.13 of the NGER Measurement Determination. Calculation inputs</w:t>
       </w:r>
       <w:r w:rsidRPr="00015FD1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10634,67 +11850,67 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERCallout"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9710"/>
       </w:tblGrid>
       <w:tr w:rsidR="001C3815" w14:paraId="3229386C" w14:textId="77777777" w:rsidTr="4AB9D180">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9730" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AF9C614" w14:textId="6959A111" w:rsidR="001C3815" w:rsidRPr="00793B33" w:rsidRDefault="001C3815" w:rsidP="006F6AB8">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="71" w:name="_Toc204158991"/>
+            <w:bookmarkStart w:id="74" w:name="_Toc235613562"/>
             <w:r w:rsidRPr="00793B33">
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Example</w:t>
             </w:r>
             <w:r w:rsidR="00373F7C">
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="71"/>
+            <w:bookmarkEnd w:id="74"/>
           </w:p>
           <w:p w14:paraId="0B30E81B" w14:textId="37032439" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="001C3815">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>A facility consumes 100,000</w:t>
             </w:r>
             <w:r w:rsidR="00944EEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
@@ -10857,83 +12073,95 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>1. Estimate the carbon dioxide emission factor (EF</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>ico2ox,kg</w:t>
-            </w:r>
+              <w:t>ico2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00065B1A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:vertAlign w:val="subscript"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>ox,kg</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>) for fuel type (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>) as follows:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="331E7BA8" w14:textId="3ACC6328" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="00C90786">
+          <w:p w14:paraId="331E7BA8" w14:textId="3ACC6328" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="004430EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMathParaPr>
                 <m:jc m:val="left"/>
               </m:oMathParaPr>
               <m:oMath>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math"/>
                         <w:b w:val="0"/>
                         <w:bCs/>
                         <w:iCs/>
                         <w:sz w:val="28"/>
@@ -11287,63 +12515,52 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>of CO</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">-e per kg of </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>-e per kg of fuel;</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="7D423E43" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="001C3815">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
@@ -11642,51 +12859,51 @@
                 <w:bCs/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00FB319A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>-e/GJ)</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> as follows: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7764954F" w14:textId="2BBE9770" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="00C90786">
+          <w:p w14:paraId="7764954F" w14:textId="2BBE9770" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="004430EE">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMathParaPr>
                 <m:jc m:val="left"/>
               </m:oMathParaPr>
               <m:oMath>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:b w:val="0"/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSubPr>
@@ -11942,52 +13159,66 @@
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>EF</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>ico2ox,kg</w:t>
-            </w:r>
+              <w:t>ico2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00065B1A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:vertAlign w:val="subscript"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>ox,kg</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>is the carbon dioxide emission factor for fuel type (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -12240,52 +13471,52 @@
           </w:p>
           <w:p w14:paraId="497333CF" w14:textId="77777777" w:rsidR="001C3815" w:rsidRDefault="001C3815"/>
           <w:p w14:paraId="3A3ACB2A" w14:textId="77777777" w:rsidR="00F21C1A" w:rsidRPr="00387C92" w:rsidRDefault="00F21C1A">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="63976C08" w14:textId="0422B0A9" w:rsidR="001C3815" w:rsidRPr="00387C92" w:rsidRDefault="001C3815" w:rsidP="00873709">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="64"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E60D4">
               <w:lastRenderedPageBreak/>
               <w:t>Estimate emissions as follows:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkStart w:id="72" w:name="_Hlk50025248"/>
-          <w:p w14:paraId="431854F5" w14:textId="41E00435" w:rsidR="001C3815" w:rsidRPr="00793B33" w:rsidRDefault="00C90786">
+          <w:bookmarkStart w:id="75" w:name="_Hlk50025248"/>
+          <w:p w14:paraId="431854F5" w14:textId="41E00435" w:rsidR="001C3815" w:rsidRPr="00793B33" w:rsidRDefault="004430EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMathParaPr>
                 <m:jc m:val="left"/>
               </m:oMathParaPr>
               <m:oMath>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math"/>
                         <w:b w:val="0"/>
                         <w:iCs/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
@@ -12650,51 +13881,51 @@
                             <w:szCs w:val="28"/>
                           </w:rPr>
                           <m:t>CO</m:t>
                         </m:r>
                       </m:e>
                       <m:sub>
                         <m:r>
                           <m:rPr>
                             <m:sty m:val="b"/>
                           </m:rPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                           <m:t>2</m:t>
                         </m:r>
                       </m:sub>
                     </m:sSub>
                   </m:sub>
                 </m:sSub>
               </m:oMath>
             </m:oMathPara>
           </w:p>
-          <w:bookmarkEnd w:id="72"/>
+          <w:bookmarkEnd w:id="75"/>
           <w:p w14:paraId="178023FB" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="00793B33" w:rsidRDefault="001C3815">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="29F11A05" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="001C3815">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>where:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="217FF062" w14:textId="169B5F5A" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="001C3815">
             <w:pPr>
               <w:rPr>
@@ -13203,52 +14434,52 @@
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Methane and nitrous oxide emissions are estimated according to </w:t>
             </w:r>
             <w:r w:rsidR="67B10B62">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ethod 1 as follows:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkStart w:id="73" w:name="_Hlk50025423"/>
-          <w:p w14:paraId="3A4108A9" w14:textId="300493DD" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="00C90786">
+          <w:bookmarkStart w:id="76" w:name="_Hlk50025423"/>
+          <w:p w14:paraId="3A4108A9" w14:textId="300493DD" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="004430EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMathParaPr>
                 <m:jc m:val="left"/>
               </m:oMathParaPr>
               <m:oMath>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math"/>
                         <w:b w:val="0"/>
                         <w:bCs/>
                         <w:color w:val="auto"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
@@ -13457,96 +14688,98 @@
                             <w:szCs w:val="28"/>
                           </w:rPr>
                           <m:t>ijoxec</m:t>
                         </m:r>
                       </m:sub>
                     </m:sSub>
                   </m:num>
                   <m:den>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="b"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math"/>
                         <w:color w:val="auto"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <m:t>1,000</m:t>
                     </m:r>
                   </m:den>
                 </m:f>
               </m:oMath>
             </m:oMathPara>
           </w:p>
-          <w:bookmarkEnd w:id="73"/>
+          <w:bookmarkEnd w:id="76"/>
           <w:p w14:paraId="6BF5FC81" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="001C3815">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56E4DB25" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="001C3815">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>where:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24B80511" w14:textId="5F5697BC" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="001C3815">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>ij</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> is the emissions of gas type (j) released from the combustion of fuel type (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">) from the operation of the facility during the year measured in </w:t>
             </w:r>
             <w:r w:rsidR="00230976">
               <w:rPr>
@@ -13670,69 +14903,71 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>) estimated under section 6.5.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EBB6E6D" w14:textId="5BD735BC" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="001C3815">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>EF</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>ijoxec</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> is the emission factor for each gas (which includes the effect of a default oxidation factor) released from the combustion of fuel type (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>) measured in kg</w:t>
             </w:r>
             <w:r w:rsidR="00230976">
               <w:rPr>
@@ -13914,145 +15149,135 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>CO</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>-e</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="72664665" w14:textId="16071B85" w:rsidR="001C3815" w:rsidRPr="00FA0550" w:rsidRDefault="001C3815" w:rsidP="006F6AB8">
+    <w:p w14:paraId="72664665" w14:textId="2EDCAD99" w:rsidR="001C3815" w:rsidRPr="00FA0550" w:rsidRDefault="001C3815" w:rsidP="00C06A90">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="77" w:name="_Toc423516744"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc495652658"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc43983112"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc76565695"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc235613563"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc509935582"/>
+      <w:r w:rsidRPr="00FA0550">
         <w:lastRenderedPageBreak/>
-        <w:t>3.2.2.</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00FA0550">
         <w:t>Method 2—estimating carbon dioxide using an estimated oxidation factor</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="74"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="81"/>
     </w:p>
     <w:p w14:paraId="58A7959D" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="00EC0362" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC0362">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sub-division 2.2.3.2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of the NGER Measurement Determination </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC0362">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sets out the second option for the estimation of emissions from solid fuel combustion using an estimated oxidation level by reference to additional information about the fuels combusted by the facility. An alternative approach, using an assumed oxidation factor, is set out in sub-division 2.2.3.1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30238ADE" w14:textId="692F5007" w:rsidR="001C3815" w:rsidRPr="00FA0550" w:rsidRDefault="001C3815" w:rsidP="006F6AB8">
+    <w:p w14:paraId="30238ADE" w14:textId="739D1C16" w:rsidR="001C3815" w:rsidRPr="00FA0550" w:rsidRDefault="001C3815" w:rsidP="00C06A90">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-      </w:pPr>
-[...13 lines deleted...]
-      </w:r>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="83" w:name="_Toc423516746"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc495652660"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc43983113"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc76565696"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc235613564"/>
       <w:r w:rsidRPr="00FA0550">
         <w:t xml:space="preserve">Sampling and analysis for </w:t>
       </w:r>
       <w:r w:rsidR="6D5796E2">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA0550">
         <w:t>ethod 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="80"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
     </w:p>
     <w:p w14:paraId="5E933087" w14:textId="1BF6A696" w:rsidR="001C3815" w:rsidRPr="00EC0362" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4AB9D180">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Under </w:t>
       </w:r>
       <w:r w:rsidR="48EB30FB" w:rsidRPr="4AB9D180">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="4AB9D180">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ethod 2, representative and unbiased samples of fuels consumed must be sampled and analysed in accordance with Subdivision 2.2.3.3 of the NGER Measurement Determination.  </w:t>
@@ -14093,91 +15318,77 @@
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">A mechanical sampling system designed and operated in accordance </w:t>
       </w:r>
       <w:r w:rsidRPr="00F149D6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Australian Standard</w:t>
       </w:r>
       <w:r w:rsidRPr="00F149D6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:tooltip="A link to the 1996 Coal and coke sampling determination on the Standards Australia webpage" w:history="1">
+      <w:hyperlink r:id="rId37" w:tooltip="A link to the 1996 Coal and coke sampling determination on the Standards Australia webpage" w:history="1">
         <w:r w:rsidRPr="004A2E5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">AS 4264.4 – </w:t>
         </w:r>
         <w:r w:rsidRPr="00F149D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>1996 Coal and coke – Sampling – Determin</w:t>
-[...13 lines deleted...]
-          <w:t>tion of precision and bias</w:t>
+          <w:t>1996 Coal and coke – Sampling – Determination of precision and bias</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004A2E5A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:footnoteReference w:id="16"/>
+        <w:footnoteReference w:id="18"/>
       </w:r>
       <w:r w:rsidRPr="004A2E5A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC0362">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">should be used to sample the coal or solid fuel. Ideally, this type of sampling system would be set up to obtain coal as it is either being loaded at the coal source or unloaded at the facility. One lot of coal will normally represent one day or one </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC0362">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -14805,70 +16016,65 @@
       <w:r w:rsidRPr="00EC0362">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC0362">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> be used to conduct the analysis.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED0AC14" w14:textId="50273E9C" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="006F6AB8">
+    <w:p w14:paraId="5ED0AC14" w14:textId="4538ACE7" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="00C06A90">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-      </w:pPr>
-[...10 lines deleted...]
-      </w:r>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="88" w:name="_Toc76565697"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc235613565"/>
       <w:r w:rsidRPr="00FA0550">
         <w:t>Requirements for analysis of furnace ash and fly ash</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="85"/>
-      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="89"/>
     </w:p>
     <w:p w14:paraId="06666452" w14:textId="69E4C9A2" w:rsidR="001C3815" w:rsidRPr="00EC0362" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4AB9D180">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Sampling of furnace and fly ash is needed if Method 2 in sub-division 2.2.3.2 of the NGER Measurement Determination is used (using an estimated oxidation factor) rather than </w:t>
       </w:r>
       <w:r w:rsidR="25D180A2" w:rsidRPr="4AB9D180">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="4AB9D180">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ethod 2 in sub-division 2.2.3.1 (using oxidation factor). </w:t>
@@ -15158,251 +16364,253 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="3961F64E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> it is recommended that ash is sampled as a function of load.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="457866FB" w14:textId="7AC095B7" w:rsidR="001C3815" w:rsidRPr="00EC0362" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC0362">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">For furnace ash and fly ash, analysis of the carbon content must be undertaken in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:tooltip="A link to the 1991 moisture content determination on the Standards Australia webpage" w:history="1">
+      <w:hyperlink r:id="rId38" w:tooltip="A link to the 1991 moisture content determination on the Standards Australia webpage" w:history="1">
         <w:r w:rsidRPr="008C3D58">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">AS 3583.2 – 1991 </w:t>
         </w:r>
         <w:r w:rsidRPr="00F149D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:iCs/>
           </w:rPr>
           <w:t>Determination of moisture content</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:footnoteReference w:id="17"/>
+        <w:footnoteReference w:id="19"/>
       </w:r>
       <w:r w:rsidRPr="00EC0362">
         <w:rPr>
           <w:i/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC0362">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:tooltip="A link to the 1991 determination of loss on ignition on the Standards Australia webpage" w:history="1">
+      <w:hyperlink r:id="rId39" w:tooltip="A link to the 1991 determination of loss on ignition on the Standards Australia webpage" w:history="1">
         <w:r w:rsidRPr="008C3D58">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">AS 3583.3 – 1991 </w:t>
         </w:r>
         <w:r w:rsidRPr="00F149D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:iCs/>
           </w:rPr>
           <w:t>Determination of loss on ignition</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:footnoteReference w:id="18"/>
+        <w:footnoteReference w:id="20"/>
       </w:r>
       <w:r w:rsidRPr="00EC0362">
         <w:rPr>
           <w:i/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC0362">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>or a standard that is equivalent to those standards.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37137C4B" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="00EC0362" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+    <w:p w14:paraId="37137C4B" w14:textId="05A2A04B" w:rsidR="001C3815" w:rsidRPr="00EC0362" w:rsidRDefault="001C3815" w:rsidP="00C06A90">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...5 lines deleted...]
-      </w:r>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="90" w:name="_Toc43983114"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc76565698"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc235613566"/>
       <w:r w:rsidRPr="00EC0362">
         <w:t>Method 3—Solid fuels</w:t>
-      </w:r>
-[...92 lines deleted...]
-        <w:t>Emissions released from the combustion of gaseous fuels</w:t>
       </w:r>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
     </w:p>
+    <w:p w14:paraId="019427F6" w14:textId="17D27173" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40531069">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Method 3 is a variation on </w:t>
+      </w:r>
+      <w:r w:rsidR="63EA1D5F" w:rsidRPr="40531069">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="40531069">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ethod 2. Method 3 is the same as </w:t>
+      </w:r>
+      <w:r w:rsidR="36BE000C" w:rsidRPr="40531069">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="40531069">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ethod 2 (including whether using the oxidation factor under section 2.5 or an estimated oxidation factor under section 2.6), except that sampling of fuels must be conducted in accordance with the Australian or international standards listed in section 2.12 of the NGER Measurement Determination or by an equivalent standard.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BCDAC42" w14:textId="28DA5922" w:rsidR="001C3815" w:rsidRPr="00865BEC" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40531069">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once sampling of the fuel has been conducted in accordance with the standard, the analysis of the fuel for carbon, ash and moisture should be conducted as for </w:t>
+      </w:r>
+      <w:r w:rsidR="2D92F8BA" w:rsidRPr="40531069">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="40531069">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ethod 2. Emissions may then be estimated in accordance with the same equations as set out in </w:t>
+      </w:r>
+      <w:r w:rsidR="009F1865">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>sub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="40531069">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sections 2.5(1) or 2.6(1) (depending on whether an oxidation factor under section 2.5 or an estimated oxidation factor under section 2.6 is used) of the NGER Measurement Determination.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C563A0C" w14:textId="1047F07E" w:rsidR="001C3815" w:rsidRPr="007C053B" w:rsidRDefault="001C3815" w:rsidP="00C06A90">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="93" w:name="_Toc43983115"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc76565699"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc235613567"/>
+      <w:bookmarkStart w:id="96" w:name="_Hlk43115866"/>
+      <w:r w:rsidRPr="007C053B">
+        <w:t>Emissions released from the combustion of gaseous fuels</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="95"/>
+    </w:p>
     <w:p w14:paraId="62FD83B6" w14:textId="47267AA3" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="94" w:name="_Hlk43115913"/>
-      <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkStart w:id="97" w:name="_Hlk43115913"/>
+      <w:bookmarkEnd w:id="96"/>
       <w:r w:rsidRPr="006D729A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Part 2.3 of the NGER Measurement Determination </w:t>
       </w:r>
       <w:r w:rsidRPr="007C053B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>applies to emissions released from the combustion of gaseous fuels in relation to a separate instance of a source if the amount of gaseous fuel combusted in relation to the separate instance of the source is more than 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007C053B">
@@ -15526,143 +16734,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidRPr="007C053B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Amounts below the reporting threshold may still be reported if doing so is more efficient for the reporter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70A499E0" w14:textId="31C90C4C" w:rsidR="00DF3ABE" w:rsidRDefault="00DF3ABE" w:rsidP="00873709">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="95" w:name="_Hlk43472586"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkStart w:id="98" w:name="_Hlk43472586"/>
+      <w:bookmarkStart w:id="99" w:name="_Hlk43115899"/>
+      <w:bookmarkEnd w:id="97"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The list of gaseous fuels for which emissions must be calculated is given in Schedule 1 of the NGER Regulations. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:tooltip="A link to the 'Reporting blended fuels, other fuel mixes, bitument and explosives' guide on the Clean Energy Regulator webpage" w:history="1">
+      <w:hyperlink r:id="rId40" w:tooltip="A link to the 'Reporting blended fuels, other fuel mixes, bitument and explosives' guide on the Clean Energy Regulator webpage" w:history="1">
         <w:r w:rsidRPr="00095BA4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Reporting blended fuels, other fuel mixes, bitumen and explosives guideline</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="19"/>
+        <w:footnoteReference w:id="21"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t xml:space="preserve"> for more information on how to report emissions from the combustion of biomethane. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBFC69F" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="00F149D6" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:r w:rsidRPr="006D729A">
         <w:t xml:space="preserve">The methods available for reporting the combustion of </w:t>
       </w:r>
       <w:r>
         <w:t>gaseous</w:t>
       </w:r>
       <w:r w:rsidRPr="006D729A">
         <w:t xml:space="preserve"> fuels under </w:t>
       </w:r>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="006D729A">
         <w:t>art 2.</w:t>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="006D729A">
         <w:t xml:space="preserve"> of the NGER Measurement Determination by gas are summarised in table </w:t>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="006D729A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p w14:paraId="1433AE69" w14:textId="22F70D97" w:rsidR="001C3815" w:rsidRPr="00A05815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r w:rsidRPr="00A05815">
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00343929">
-[...19 lines deleted...]
-      </w:r>
+      <w:fldSimple w:instr=" SEQ Table \* ARABIC ">
+        <w:r w:rsidR="00185B26">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+      </w:fldSimple>
       <w:r w:rsidRPr="00A05815">
         <w:t>: Summary of available methods, for estimating emissions from the combustion of gaseous fuel, by emissions of gas type (j)</w:t>
       </w:r>
       <w:r w:rsidR="003F4E6A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2490"/>
         <w:gridCol w:w="2417"/>
         <w:gridCol w:w="2417"/>
         <w:gridCol w:w="2416"/>
       </w:tblGrid>
       <w:tr w:rsidR="001C3815" w:rsidRPr="00A05815" w14:paraId="5D9962D4" w14:textId="77777777" w:rsidTr="0002292A">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
@@ -15900,426 +17095,456 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2F606DD8" w14:textId="202BD0D2" w:rsidR="001C3815" w:rsidRPr="007812C7" w:rsidRDefault="001C3815" w:rsidP="00793B33">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7BFA">
               <w:t>NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="64109762" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="00C67CDF" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:r w:rsidRPr="00A05815">
         <w:t>Note: NA = Not available.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A05815" w:rsidDel="00B56706">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B8C6DA8" w14:textId="77777777" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+    <w:p w14:paraId="6B8C6DA8" w14:textId="447BF1E2" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="00C06A90">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="97" w:name="_Toc43983116"/>
-[...5 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="100" w:name="_Toc43983116"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc76565700"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc235613568"/>
+      <w:bookmarkEnd w:id="99"/>
       <w:r w:rsidRPr="007C053B">
         <w:t>Method 1—emissions of carbon dioxide, methane and nitrous oxide</w:t>
-      </w:r>
-[...60 lines deleted...]
-        <w:t>3.3.2. Method 2—emissions of carbon dioxide from the combustion of gaseous fuels</w:t>
       </w:r>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
     </w:p>
-    <w:p w14:paraId="2272D1A6" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="003E2C95" w:rsidRDefault="001C3815" w:rsidP="001C3815">
-[...1 lines deleted...]
-        <w:t>Method 2 is designed to enable more accurate estimates of emissions at a particular facility. At a facility level, more accurate estimates of emissions are obtained by sampling and analysing fuels for qualities that affect emission levels when the fuel is combusted. These qualities include the composition of the constituent gases of the fuel combusted – for example, the share of methane in the combusted gas.</w:t>
+    <w:p w14:paraId="0557A4D2" w14:textId="77777777" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+      <w:r>
+        <w:t xml:space="preserve">Method 1 for gaseous fuels is derived from the methodology in Australia’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685F29">
+        <w:t>National Greenhouse Account</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s as published in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685F29">
+        <w:t>National Inventory Report</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.  Emissions for each gas type (carbon dioxide, methane or nitrous oxide) are estimated for individual fuel types by multiplying a (physical) quantity of fuel combusted by a fuel-specific energy content factor and a fuel-specific emission factor for each relevant greenhouse gas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29E1A220" w14:textId="77777777" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="006F6AB8">
-[...7 lines deleted...]
-        <w:t>3.3.2.1. Sampling and analysis</w:t>
+    <w:p w14:paraId="4933E29E" w14:textId="77777777" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+      <w:r>
+        <w:t xml:space="preserve">Energy content and emission factors required for the estimation of emissions using this approach are set out </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE113F">
+        <w:t xml:space="preserve">in Part </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE113F">
+        <w:t xml:space="preserve"> of Schedule 1 of the NGER Measurement Determination</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. These factors are intended as default factors that can be used in the absence of better information.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6689AA3A" w14:textId="77777777" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+      <w:r>
+        <w:t xml:space="preserve">Once selected, the energy content factor (ECi) for a particular fuel must be applied to all calculations of energy emissions from that fuel for a facility in the reporting year. The emission factors listed have been estimated using the Australian Greenhouse Emissions Information System (AGEIS) operated by the Department. Consequently, they are determined simultaneously with the production of Australia’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F149D6">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>National Greenhouse Accounts</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ensuring that reporter inventories are consistent with those national accounts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A546350" w14:textId="4D4A978F" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="00C06A90">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="103" w:name="_Toc43983117"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc76565701"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc235613569"/>
+      <w:r>
+        <w:t>Method 2—emissions of carbon dioxide from the combustion of gaseous fuels</w:t>
       </w:r>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
     </w:p>
-    <w:p w14:paraId="501570C7" w14:textId="4E0661C1" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
-[...20 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+    <w:p w14:paraId="2272D1A6" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="003E2C95" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+      <w:r w:rsidRPr="003E2C95">
+        <w:t>Method 2 is designed to enable more accurate estimates of emissions at a particular facility. At a facility level, more accurate estimates of emissions are obtained by sampling and analysing fuels for qualities that affect emission levels when the fuel is combusted. These qualities include the composition of the constituent gases of the fuel combusted – for example, the share of methane in the combusted gas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61946340" w14:textId="77777777" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
-[...34 lines deleted...]
-        <w:t>3.3.3. Method 3—emissions of carbon dioxide released from the combustion of gaseous fuels</w:t>
+    <w:p w14:paraId="29E1A220" w14:textId="1025D367" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="00C06A90">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="106" w:name="_Toc43983119"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc76565702"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc235613570"/>
+      <w:r>
+        <w:t>Sampling and analysis</w:t>
       </w:r>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
     </w:p>
-    <w:p w14:paraId="36752083" w14:textId="101412BD" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
-[...3 lines deleted...]
-      <w:r w:rsidR="7248F1C9">
+    <w:p w14:paraId="501570C7" w14:textId="4E0661C1" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+      <w:r>
+        <w:t xml:space="preserve">Under </w:t>
+      </w:r>
+      <w:r w:rsidR="6F54C1B9">
         <w:t>M</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">ethod 3 is a variation on </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">ethod 2 except that sampling of fuels should be conducted in accordance with the standards prescribed in section 2.26 of the NGER Measurement Determination or an equivalent standard.  </w:t>
+        <w:t xml:space="preserve">ethod 2, representative and unbiased samples of fuels consumed must be obtained for analysis.  Analysis of the fuels for composition of constituent gases must be done in accordance with listed Australian or international standards. A listing of applicable standards is given in section 2.24 of the NGER </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Measurement Determination. Equivalent standards may also be used. Examples of equivalent standards include those produced by AS, NZ, ASTM, ISO and CEN standards organisations. The standards must be on the date stated in subsection 1.9(4)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4BC3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of the NGER Measurement Determination in force for the reporting period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D32BD">
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="466D0C98" w14:textId="7234D6E1" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
-[...19 lines deleted...]
-        <w:t>ethod 2 of the NGER Measurement Determination.</w:t>
+    <w:p w14:paraId="61946340" w14:textId="77777777" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+      <w:r>
+        <w:t xml:space="preserve">An </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D32BD">
+        <w:t xml:space="preserve">accredited laboratory </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(as defined in section 1.8 of the NGER Measurement Determination)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00DE087C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or a laboratory complying with the requirements in AS ISO/IEC 17025:2005 (or equivalent requirements) must be used to conduct the analysis. An online analyser may be used if calibrated in accordance with an appropriate standard, and if the online analysis is undertaken in accordance with section 2.24 of the NGER Measurement Determination.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6088F63D" w14:textId="15A89834" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+    <w:p w14:paraId="14B069BE" w14:textId="77777777" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+      <w:r>
+        <w:t xml:space="preserve">The minimum frequencies of analysis of the gaseous fuels are set out in section 2.25 of the NGER Measurement Determination. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED5492E" w14:textId="77777777" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+      <w:r>
+        <w:t>Emissions may then be estimated in accordance with Subdivision 2.3.3.1 of the NGER Measurement Determination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67655B86" w14:textId="18D0A1FC" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="00C06A90">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t>3.3.4. Method 2—emissions of methane from the combustion of gaseous fuels</w:t>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="109" w:name="_Toc43983120"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc76565703"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc235613571"/>
+      <w:r>
+        <w:t>Method 3—emissions of carbon dioxide released from the combustion of gaseous fuels</w:t>
       </w:r>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
     </w:p>
-    <w:p w14:paraId="015B65E5" w14:textId="0043C3CB" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
-[...3 lines deleted...]
-      <w:r w:rsidR="5FE5E67B">
+    <w:p w14:paraId="36752083" w14:textId="101412BD" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+      <w:r>
+        <w:t xml:space="preserve">As for solid fuels, </w:t>
+      </w:r>
+      <w:r w:rsidR="7248F1C9">
         <w:t>M</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">ethod 2 for estimating methane emissions from the combustion of gaseous fuels. The quantity of methane emissions from the combustion of fuels depends on the equipment used. In the case of gaseous fuels, small variations in emissions are possible. </w:t>
+        <w:t xml:space="preserve">ethod 3 is a variation on </w:t>
+      </w:r>
+      <w:r w:rsidR="714746C0">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ethod 2. Method 3 is the same as </w:t>
+      </w:r>
+      <w:r w:rsidR="6A949BE3">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ethod 2 except that sampling of fuels should be conducted in accordance with the standards prescribed in section 2.26 of the NGER Measurement Determination or an equivalent standard.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E235ABD" w14:textId="12B2AE49" w:rsidR="00184C96" w:rsidRDefault="001C3815" w:rsidP="001C3815">
-[...3 lines deleted...]
-      <w:r w:rsidR="728B7EF4">
+    <w:p w14:paraId="466D0C98" w14:textId="7234D6E1" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+      <w:r>
+        <w:t xml:space="preserve">Once sampling of the fuel has been conducted in accordance with the relevant standard, the analysis of the fuel should be conducted as for </w:t>
+      </w:r>
+      <w:r w:rsidR="641B0BDB">
         <w:t>M</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">ethod 1 under section 2.20 of the NGER Measurement Determination, save that the factor </w:t>
-[...49 lines deleted...]
-        <w:t>is instead obtained using the equipment type emission factors listed in Volume 2, section 2.3.2.3 of the 2006 IPCC Guidelines, corrected to gross calorific values.</w:t>
+        <w:t xml:space="preserve">ethod 2. Emissions may then be estimated in accordance with the equations specified in </w:t>
+      </w:r>
+      <w:r w:rsidR="00114E7B">
+        <w:t>sub</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">section 2.21(1) in </w:t>
+      </w:r>
+      <w:r w:rsidR="004C794C">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ethod 2 of the NGER Measurement Determination.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CA6271" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="007C053B" w:rsidRDefault="001C3815" w:rsidP="001C3815">
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> fuels</w:t>
+    <w:p w14:paraId="6088F63D" w14:textId="7D892A65" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="00C06A90">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="112" w:name="_Toc43983121"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc76565704"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc235613572"/>
+      <w:r>
+        <w:t>Method 2—emissions of methane from the combustion of gaseous fuels</w:t>
       </w:r>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:p w14:paraId="015B65E5" w14:textId="0043C3CB" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+      <w:r>
+        <w:t xml:space="preserve">Section 2.27 of the NGER Measurement Determination sets out </w:t>
+      </w:r>
+      <w:r w:rsidR="5FE5E67B">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ethod 2 for estimating methane emissions from the combustion of gaseous fuels. The quantity of methane emissions from the combustion of fuels depends on the equipment used. In the case of gaseous fuels, small variations in emissions are possible. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E235ABD" w14:textId="12B2AE49" w:rsidR="00184C96" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+      <w:r>
+        <w:t xml:space="preserve">Method 2 for estimating emissions of methane is the same as </w:t>
+      </w:r>
+      <w:r w:rsidR="728B7EF4">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ethod 1 under section 2.20 of the NGER Measurement Determination, save that the factor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610810">
+        <w:t>EF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E2C95">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ijoxec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (being the emission factor for methane released during the year measured in kg</w:t>
+      </w:r>
+      <w:r w:rsidR="000164C7">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E2C95">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-e</w:t>
+      </w:r>
+      <w:r w:rsidR="000164C7">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:t>GJ of fuel type (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">)) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is instead obtained using the equipment type emission factors listed in Volume 2, section 2.3.2.3 of the 2006 IPCC Guidelines, corrected to gross calorific values.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CA6271" w14:textId="1BABF789" w:rsidR="001C3815" w:rsidRPr="007C053B" w:rsidRDefault="001C3815" w:rsidP="00C06A90">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="115" w:name="_Toc43983122"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc76565705"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc235613573"/>
+      <w:r w:rsidRPr="007C053B">
+        <w:t xml:space="preserve">Emissions released from the combustion of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>liquid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C053B">
+        <w:t xml:space="preserve"> fuels</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="115"/>
+      <w:bookmarkEnd w:id="116"/>
+      <w:bookmarkEnd w:id="117"/>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
     <w:p w14:paraId="442F6DDE" w14:textId="77777777" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:r w:rsidRPr="006D729A">
         <w:t xml:space="preserve">Part 2.4 of the NGER Measurement Determination </w:t>
       </w:r>
       <w:r w:rsidRPr="007C053B">
         <w:t xml:space="preserve">applies to emissions released from the combustion of </w:t>
       </w:r>
       <w:r>
         <w:t>liquid</w:t>
       </w:r>
       <w:r w:rsidRPr="007C053B">
         <w:t xml:space="preserve"> in relation to a separate instance of a source if the amount of </w:t>
       </w:r>
       <w:r>
         <w:t>liquid</w:t>
       </w:r>
       <w:r w:rsidRPr="007C053B">
         <w:t xml:space="preserve"> fuel combusted in relation to the separate instance of the source is</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A96B384" w14:textId="1B9351E0" w:rsidR="001C3815" w:rsidRPr="00F149D6" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F149D6">
         <w:t xml:space="preserve">the combustion of petroleum-based oil (other than petroleum-based oil used as fuel) or petroleum-based grease, in relation to a separate instance of a source, if the total amount of oil and grease combusted in relation to the separate instance of the source is more than 5 </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C76077">
-        <w:t>kL.</w:t>
+        <w:t>kL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C76077">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3271AEF0" w14:textId="7DB8CEE7" w:rsidR="001C3815" w:rsidRPr="00F149D6" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F149D6">
-        <w:t>for a liquid fuel not of the kind mentioned in paragraph (a)—the combustion of liquid fuel in relation to a separate instance of a source, if the total amount of liquid fuel combusted in relation to the separate instance of the source is more than 1 k</w:t>
+        <w:t xml:space="preserve">for a liquid fuel not of the kind mentioned in paragraph (a)—the combustion of liquid fuel in relation to a separate instance of a source, if the total amount of liquid fuel combusted in relation to the separate instance of the source is more than 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F149D6">
+        <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="00C76077">
         <w:t>L</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F149D6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="477BEEBC" w14:textId="3386C711" w:rsidR="00D85475" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
@@ -16465,102 +17690,89 @@
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidRPr="007C053B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Amounts below the reporting threshold may still be reported.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13B2DE4C" w14:textId="43980A1D" w:rsidR="001C3815" w:rsidRPr="00F149D6" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:r w:rsidRPr="006D729A">
         <w:t xml:space="preserve">The methods available for reporting the combustion of </w:t>
       </w:r>
       <w:r w:rsidR="00FF0007">
         <w:t>liquid fuels</w:t>
       </w:r>
       <w:r w:rsidRPr="006D729A">
         <w:t xml:space="preserve"> under </w:t>
       </w:r>
-      <w:bookmarkStart w:id="115" w:name="_Hlk43472609"/>
+      <w:bookmarkStart w:id="118" w:name="_Hlk43472609"/>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="006D729A">
         <w:t>art 2.</w:t>
       </w:r>
       <w:r>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="006D729A">
         <w:t xml:space="preserve"> of the NGER Measurement Determination</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="115"/>
+      <w:bookmarkEnd w:id="118"/>
       <w:r w:rsidRPr="006D729A">
         <w:t xml:space="preserve"> by gas are summarised in table </w:t>
       </w:r>
       <w:r>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="006D729A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5006D031" w14:textId="3A491E88" w:rsidR="001C3815" w:rsidRPr="00AD67EF" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD67EF">
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00343929">
-[...19 lines deleted...]
-      </w:r>
+      <w:fldSimple w:instr=" SEQ Table \* ARABIC ">
+        <w:r w:rsidR="00185B26">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+      </w:fldSimple>
       <w:r w:rsidRPr="00AD67EF">
         <w:t>: Summary of available methods, for estimating emissions from the combustion of liquid fuels, by emissions of gas type (j)</w:t>
       </w:r>
       <w:r w:rsidR="003F4E6A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2503"/>
         <w:gridCol w:w="2310"/>
         <w:gridCol w:w="2310"/>
         <w:gridCol w:w="2310"/>
       </w:tblGrid>
       <w:tr w:rsidR="001C3815" w:rsidRPr="00AD67EF" w14:paraId="1F48AF63" w14:textId="77777777" w:rsidTr="0002292A">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="603"/>
           <w:tblHeader/>
         </w:trPr>
@@ -16808,76 +18020,77 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CCD3CED" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="006D6DA1" w:rsidRDefault="001C3815" w:rsidP="00793B33">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7BFA">
               <w:t>NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7B29C598" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="00C67CDF" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:r w:rsidRPr="00AD67EF">
         <w:t>Note: NA = Not available.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD67EF" w:rsidDel="00C44BE7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C8E6370" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="00EB47F7" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+    <w:p w14:paraId="0C8E6370" w14:textId="41A20B14" w:rsidR="001C3815" w:rsidRPr="00EB47F7" w:rsidRDefault="001C3815" w:rsidP="00C06A90">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...7 lines deleted...]
-      </w:r>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="119" w:name="_Toc423516798"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc495652714"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc43983123"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc76565706"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc235613574"/>
       <w:r w:rsidRPr="00EB47F7">
         <w:t xml:space="preserve">Method 1—emissions of carbon dioxide, methane and nitrous oxide from liquid fuels other than </w:t>
       </w:r>
       <w:r>
         <w:t>petroleum-based</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB47F7">
         <w:t xml:space="preserve"> oils or greases</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="116"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
+      <w:bookmarkEnd w:id="121"/>
+      <w:bookmarkEnd w:id="122"/>
+      <w:bookmarkEnd w:id="123"/>
     </w:p>
     <w:p w14:paraId="4D89860B" w14:textId="35E65FBE" w:rsidR="001C3815" w:rsidRPr="00EB47F7" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:r w:rsidRPr="00EB47F7">
         <w:t xml:space="preserve">As for solid and gaseous fuels, </w:t>
       </w:r>
       <w:r w:rsidR="2C1703A5">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB47F7">
         <w:t xml:space="preserve">ethod 1 is derived from the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F149D6">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>National Greenhouse Accounts</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB47F7">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB47F7">
         <w:t xml:space="preserve">national methodology as published in the </w:t>
@@ -17049,175 +18262,150 @@
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00BA2006">
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidR="00544FE4">
         <w:t xml:space="preserve"> considered to be</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00544FE4">
         <w:t xml:space="preserve"> stationary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F5D6C36" w14:textId="3E5620E9" w:rsidR="00051810" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:r w:rsidRPr="00EB47F7">
         <w:t xml:space="preserve">Equipment specific factors for methane and nitrous oxide are provided for transport fleets.  It is intended that the methane and nitrous oxide factors applicable to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EB47F7">
         <w:t>particular transport</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EB47F7">
         <w:t xml:space="preserve"> fleet should be utilised in the estimation of emissions for the fuel combusted for those fleets. No transport factors are provided for vehicles not registered for road use.  Stationary energy factors for individual fuel types should be used in these cases.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B64474F" w14:textId="4BEAE183" w:rsidR="001C3815" w:rsidRPr="00EB47F7" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+    <w:p w14:paraId="4B64474F" w14:textId="1F563DCB" w:rsidR="001C3815" w:rsidRPr="00EB47F7" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:r w:rsidRPr="00EB47F7">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The emission factors listed have been estimated using the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:tooltip="A link to the Australian Greenhouse Emissions Information System on the Climate Change Authority webpage" w:history="1">
-[...30 lines deleted...]
-        <w:footnoteReference w:id="20"/>
+      <w:r w:rsidR="0028578F" w:rsidRPr="00C06A90">
+        <w:t>Australian Greenhouse Emissions Information System</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB47F7">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB47F7">
         <w:t xml:space="preserve">Consequently, they are determined simultaneously with the production of </w:t>
       </w:r>
       <w:r w:rsidRPr="00F149D6">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Australia’s National Greenhouse Accounts</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB47F7">
         <w:t xml:space="preserve"> ensuring that </w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB47F7">
         <w:t xml:space="preserve">eporter inventories are consistent with those </w:t>
       </w:r>
       <w:r w:rsidRPr="003E2C95">
         <w:t>national accounts</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB47F7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61108E45" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="008C7251" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+    <w:p w14:paraId="61108E45" w14:textId="73921DD6" w:rsidR="001C3815" w:rsidRPr="008C7251" w:rsidRDefault="001C3815" w:rsidP="00C06A90">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="124" w:name="_Toc204159004"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="124" w:name="_Toc495652718"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc43983124"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc76565707"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc235613575"/>
       <w:r w:rsidRPr="00626852">
-        <w:t>3.4.2. Metho</w:t>
+        <w:t>Metho</w:t>
       </w:r>
       <w:r w:rsidRPr="005618E8">
         <w:t xml:space="preserve">d 2—emissions of carbon dioxide from liquid fuels </w:t>
       </w:r>
       <w:r w:rsidRPr="00626852">
         <w:t>other than petroleum-based oils or greases</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="121"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="123"/>
       <w:bookmarkEnd w:id="124"/>
+      <w:bookmarkEnd w:id="125"/>
+      <w:bookmarkEnd w:id="126"/>
+      <w:bookmarkEnd w:id="127"/>
     </w:p>
     <w:p w14:paraId="532ECE79" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="006A02E5" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:r w:rsidRPr="008C7251">
         <w:t xml:space="preserve">Method 2 is designed to enable more accurate estimates of emissions at a particular facility. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637698">
         <w:t xml:space="preserve">At a facility level more accurate estimates of emissions </w:t>
       </w:r>
       <w:r>
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidRPr="00637698">
         <w:t xml:space="preserve"> obtained by sampling and analysing fuels for qualities that affect emission levels when the fuel is combusted. These qualities include the fuel’s carbon content which may vary from fuel to fuel, albeit marginally for standard commercial fuels.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B3D6E4" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="006D32BD" w:rsidRDefault="001C3815" w:rsidP="006F6AB8">
+    <w:p w14:paraId="45B3D6E4" w14:textId="39F17B79" w:rsidR="001C3815" w:rsidRPr="006D32BD" w:rsidRDefault="001C3815" w:rsidP="00C06A90">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-      </w:pPr>
-[...7 lines deleted...]
-      </w:r>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="128" w:name="_Toc423516804"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc495652722"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc43983125"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc76565708"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc235613576"/>
       <w:r w:rsidRPr="006D32BD">
         <w:t>Sampling and analysis</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="125"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="127"/>
       <w:bookmarkEnd w:id="128"/>
       <w:bookmarkEnd w:id="129"/>
+      <w:bookmarkEnd w:id="130"/>
+      <w:bookmarkEnd w:id="131"/>
+      <w:bookmarkEnd w:id="132"/>
     </w:p>
     <w:p w14:paraId="1F47C7FD" w14:textId="61F3BE2F" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:r>
         <w:t>If using</w:t>
       </w:r>
       <w:r w:rsidRPr="006D32BD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="283922F5">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="006D32BD">
         <w:t xml:space="preserve">ethod 2, representative and unbiased samples of fuels consumed must be obtained </w:t>
       </w:r>
       <w:r>
         <w:t>and analysed</w:t>
       </w:r>
       <w:r w:rsidRPr="006D32BD">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The general requirements for sampling are set out in section 2.44 of the NGER Measurement Determination. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD0029D" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="006D32BD" w:rsidRDefault="001C3815" w:rsidP="001C3815">
@@ -17319,112 +18507,114 @@
       </w:r>
       <w:r w:rsidRPr="006D32BD">
         <w:t xml:space="preserve"> be used to conduct the analysis.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12B8C481" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="006D32BD" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="006D32BD">
         <w:t xml:space="preserve">nalysis </w:t>
       </w:r>
       <w:r>
         <w:t>must be performed at least as frequently as</w:t>
       </w:r>
       <w:r w:rsidRPr="006D32BD">
         <w:t xml:space="preserve"> provided for in section 2.46</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the NGER Measurement Determination (currently, quarterly, or by delivery of the fuel)</w:t>
       </w:r>
       <w:r w:rsidRPr="006D32BD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55574FAB" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="006D32BD" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+    <w:p w14:paraId="55574FAB" w14:textId="5FA83725" w:rsidR="001C3815" w:rsidRPr="006D32BD" w:rsidRDefault="001C3815" w:rsidP="00C06A90">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...5 lines deleted...]
-      </w:r>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="133" w:name="_Toc43983126"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc76565709"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc235613577"/>
       <w:r w:rsidRPr="006D32BD">
         <w:t xml:space="preserve">Method 3—emissions of carbon dioxide from liquid fuels other than </w:t>
-      </w:r>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">Method 2—emissions of methane and nitrous oxide from liquid fuels other than </w:t>
       </w:r>
       <w:r>
         <w:t>petroleum-based</w:t>
       </w:r>
       <w:r w:rsidRPr="006D32BD">
         <w:t xml:space="preserve"> oils or greases</w:t>
       </w:r>
       <w:bookmarkEnd w:id="133"/>
       <w:bookmarkEnd w:id="134"/>
       <w:bookmarkEnd w:id="135"/>
+    </w:p>
+    <w:p w14:paraId="119845EA" w14:textId="77777777" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+      <w:r>
+        <w:t xml:space="preserve">Method 3 is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>similar to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Method 2. The main difference is that, in Method 3, the sampling of fuels should be conducted in accordance with the standard prescribed in section 2.47 of the Determination or its equivalent. Once the sampling is completed, the analysis processes of Method 2 should be employed, including the estimate of emissions specified in section 2.42 of the Determination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19BEDFFA" w14:textId="2F1B874F" w:rsidR="001C3815" w:rsidRPr="006D32BD" w:rsidRDefault="001C3815" w:rsidP="00C06A90">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="136" w:name="_Toc423516810"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc495652728"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc43983127"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc76565710"/>
+      <w:bookmarkStart w:id="140" w:name="_Toc235613578"/>
+      <w:r w:rsidRPr="006D32BD">
+        <w:t xml:space="preserve">Method 2—emissions of methane and nitrous oxide from liquid fuels other than </w:t>
+      </w:r>
+      <w:r>
+        <w:t>petroleum-based</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D32BD">
+        <w:t xml:space="preserve"> oils or greases</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="136"/>
       <w:bookmarkEnd w:id="137"/>
+      <w:bookmarkEnd w:id="138"/>
+      <w:bookmarkEnd w:id="139"/>
+      <w:bookmarkEnd w:id="140"/>
     </w:p>
     <w:p w14:paraId="4AA3359D" w14:textId="4A40CF6A" w:rsidR="001C3815" w:rsidRPr="006D32BD" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:r w:rsidRPr="006D32BD">
         <w:t xml:space="preserve">Method 2 for the estimation of methane and nitrous oxide emissions from the combustion of liquid fuels is </w:t>
       </w:r>
       <w:r>
         <w:t>the same as</w:t>
       </w:r>
       <w:r w:rsidRPr="006D32BD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="3B5F883B">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="006D32BD">
         <w:t xml:space="preserve">ethod 1 </w:t>
       </w:r>
       <w:r>
         <w:t>under section 2.41, save that</w:t>
       </w:r>
       <w:r w:rsidRPr="006D32BD">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
@@ -17452,55 +18642,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">NGER </w:t>
       </w:r>
       <w:r w:rsidRPr="7B9D8C82">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidRPr="006D32BD">
         <w:t xml:space="preserve">. This approach is only available for vehicles </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">manufactured </w:t>
       </w:r>
       <w:r w:rsidRPr="006D32BD">
         <w:t>post-2004</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (see paragraph 2.48(2)(a) of the NGER Measurement Determination)</w:t>
       </w:r>
       <w:r w:rsidRPr="006D32BD">
-        <w:t xml:space="preserve"> and </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">certain trucks </w:t>
+        <w:t xml:space="preserve"> and certain trucks </w:t>
       </w:r>
       <w:r>
         <w:t>that meet</w:t>
       </w:r>
       <w:r w:rsidRPr="006D32BD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>specified</w:t>
       </w:r>
       <w:r w:rsidRPr="006D32BD">
         <w:t xml:space="preserve"> design</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> standards (see paragraph 2.48(2)(b) of the NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidR="00B01081">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="006D32BD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="724C9FEC" w14:textId="2CD127CA" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:r w:rsidRPr="006D32BD">
@@ -17516,115 +18702,139 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERCallout"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9710"/>
       </w:tblGrid>
       <w:tr w:rsidR="001C3815" w14:paraId="0606C62E" w14:textId="77777777" w:rsidTr="5CBB9E4E">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9730" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00A0236A" w14:textId="31902364" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="001C3815" w:rsidP="006F6AB8">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="138" w:name="_Toc108022519"/>
-            <w:bookmarkStart w:id="139" w:name="_Toc204159008"/>
+            <w:bookmarkStart w:id="141" w:name="_Toc108022519"/>
+            <w:bookmarkStart w:id="142" w:name="_Toc235613579"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Example</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="138"/>
+            <w:bookmarkEnd w:id="141"/>
             <w:r w:rsidR="00B505F3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="139"/>
+            <w:bookmarkEnd w:id="142"/>
           </w:p>
           <w:p w14:paraId="1A7B4498" w14:textId="3133DAD7" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="001C3815">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>A company consumes 35,000</w:t>
             </w:r>
             <w:r w:rsidR="009B17DA">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>kL (kilolitres) of diesel oil: 25,000</w:t>
+              <w:t>kL</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00065B1A">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (kilolitres) of diesel oil: 25,000</w:t>
             </w:r>
             <w:r w:rsidR="009B17DA">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>kL for transport purposes (with a post-2004 vehicle fleet) and 10,000</w:t>
+              <w:t>kL</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00065B1A">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for transport purposes (with a post-2004 vehicle fleet) and 10,000</w:t>
             </w:r>
             <w:r w:rsidR="009B17DA">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">kL for stationary energy purposes. The reporter elects to use </w:t>
+              <w:t>kL</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00065B1A">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for stationary energy purposes. The reporter elects to use </w:t>
             </w:r>
             <w:r w:rsidR="686823B5">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">ethod 1 (Division 2.4.2 of the NGER Measurement Determination) for each of the </w:t>
             </w:r>
             <w:r w:rsidR="007755FF" w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">greenhouse emission gases (j) (carbon dioxide, methane and nitrous oxide) for the diesel consumed for stationary energy purposes and </w:t>
             </w:r>
@@ -17632,51 +18842,51 @@
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>ethod 2 (Division 2.4.5 of the NGER Measurement Determination) for methane and nitrous oxide emissions from diesel consumed for transport by post 2004 vehicles.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06033FB5" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="001C3815">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>Emissions for the diesel consumed for stationary energy purposes are estimated as follows:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45AFC27B" w14:textId="044FB32E" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="00C90786">
+          <w:p w14:paraId="45AFC27B" w14:textId="044FB32E" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="004430EE">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMathParaPr>
                 <m:jc m:val="left"/>
               </m:oMathParaPr>
               <m:oMath>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:b w:val="0"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSubPr>
                   <m:e>
                     <m:r>
@@ -17892,67 +19102,69 @@
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5151D149" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="001C3815">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>where:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AD6ABF9" w14:textId="3909803F" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="001C3815">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>ij</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>is emissions of gas type (j) released from the combustion of fuel type (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
@@ -18014,67 +19226,97 @@
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> is the quantity of the fuel type (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>) combusted from the operation of the facility during the year measured in tonnes and estimated under Division 2.4.6. In this case 25,000</w:t>
             </w:r>
             <w:r w:rsidR="009F4036">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>kL of diesel is used for transport purposes and 10,000</w:t>
+              <w:t>kL</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00065B1A">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of diesel is used for transport </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00065B1A">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>purposes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00065B1A">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and 10,000</w:t>
             </w:r>
             <w:r w:rsidR="009F4036">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>kL of diesel is for stationary energy purposes.</w:t>
+              <w:t>kL</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00065B1A">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of diesel is for stationary energy purposes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41110906" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="001C3815">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>EC</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
@@ -18117,115 +19359,139 @@
               </w:rPr>
               <w:t xml:space="preserve">for stationary energy purposes — column 3 of part 3 of schedule 1 of the NGER Measurement Determination. In this case being 38.6 </w:t>
             </w:r>
             <w:r w:rsidR="00762DC0">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>gigajoules per kilolitre</w:t>
             </w:r>
             <w:r w:rsidR="009F4036">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00762DC0">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>GJ/kL</w:t>
-            </w:r>
+              <w:t>GJ/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00065B1A">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>kL</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00762DC0">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BEA52F8" w14:textId="622ED058" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="001C3815" w:rsidP="001C3815">
             <w:pPr>
               <w:pStyle w:val="CERbullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="56"/>
               </w:numPr>
               <w:spacing w:beforeAutospacing="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>for post 2004 vehicles — column 3 of Division 4.2 of part 4 of schedule 1 of the NGER Measurement Determination. In this case being 38.6</w:t>
             </w:r>
             <w:r w:rsidR="00762DC0">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>GJ/kL.</w:t>
+              <w:t>GJ/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00065B1A">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>kL</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00065B1A">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="477DD1AE" w14:textId="4E451E38" w:rsidR="001C3815" w:rsidRPr="00065B1A" w:rsidRDefault="001C3815">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>EF</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>ijoxec</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> is the emission factor for each gas type (j) released from the operation of the facility during the year (which includes the effect of a default oxidation factor) measured in </w:t>
             </w:r>
             <w:r w:rsidR="003228C5">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>kg </w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>CO</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
@@ -18713,81 +19979,81 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>CO</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00065B1A">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>-e</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4CED8224" w14:textId="7E06D8DC" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="003C2B22">
+    <w:p w14:paraId="4CED8224" w14:textId="190E4C7F" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="00C06A90">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="64"/>
+          <w:numId w:val="49"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="140" w:name="_Toc423516812"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="144" w:name="_Toc204159009"/>
+      <w:bookmarkStart w:id="143" w:name="_Toc423516812"/>
+      <w:bookmarkStart w:id="144" w:name="_Toc495652732"/>
+      <w:bookmarkStart w:id="145" w:name="_Toc43983128"/>
+      <w:bookmarkStart w:id="146" w:name="_Toc76565711"/>
+      <w:bookmarkStart w:id="147" w:name="_Toc235613580"/>
       <w:r w:rsidRPr="006D32BD">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Methods for estimating emissions from </w:t>
       </w:r>
       <w:r>
         <w:t>petroleum-based</w:t>
       </w:r>
       <w:r w:rsidRPr="006D32BD">
         <w:t xml:space="preserve"> oils </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="140"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="142"/>
       <w:bookmarkEnd w:id="143"/>
+      <w:bookmarkEnd w:id="144"/>
+      <w:bookmarkEnd w:id="145"/>
+      <w:bookmarkEnd w:id="146"/>
       <w:r w:rsidR="00C508F4">
         <w:t>when used as fuel</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="144"/>
+      <w:bookmarkEnd w:id="147"/>
     </w:p>
     <w:p w14:paraId="5D7A70E5" w14:textId="2082CFAD" w:rsidR="00517B3B" w:rsidRDefault="00AF65B2" w:rsidP="00C7293A">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="001E0ABF">
         <w:t>etroleum-based oils (</w:t>
       </w:r>
       <w:r w:rsidR="005843BD">
         <w:t>PBOs</w:t>
       </w:r>
       <w:r w:rsidR="001E0ABF">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="005843BD">
         <w:t xml:space="preserve"> are </w:t>
       </w:r>
       <w:r w:rsidR="00517B3B">
         <w:t xml:space="preserve">considered to have been ‘used as a fuel’ when they are combusted: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3596E05C" w14:textId="57CA5FFC" w:rsidR="00517B3B" w:rsidRDefault="00C610CA" w:rsidP="005E2132">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
@@ -18795,51 +20061,59 @@
         <w:t>to produce heat or electricity</w:t>
       </w:r>
       <w:r w:rsidR="00517B3B">
         <w:t>, or</w:t>
       </w:r>
       <w:r w:rsidR="00C84A76" w:rsidRPr="00C84A76">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4792C2F1" w14:textId="223C9DA4" w:rsidR="00517B3B" w:rsidRDefault="00C84A76" w:rsidP="005E2132">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:t>for stationary energy purposes</w:t>
       </w:r>
       <w:r w:rsidR="7CE22645">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005843BD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A2EF7DB" w14:textId="61D2FC3E" w:rsidR="00C7293A" w:rsidRDefault="00C7293A" w:rsidP="00C7293A">
       <w:r>
-        <w:t xml:space="preserve">Emissions from the combustion of PBOs used as a fuel should be reported when the amount exceeds 1 kL (as described in section 2.39(b) of the NGER Measurement Determination). </w:t>
+        <w:t xml:space="preserve">Emissions from the combustion of PBOs used as a fuel should be reported when the amount exceeds 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>kL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (as described in section 2.39(b) of the NGER Measurement Determination). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>When a PBO is used as a fuel, the methods described in subdivision 2.4.1.1 of the NGER Measurement Determination</w:t>
       </w:r>
       <w:r w:rsidR="009216C9">
         <w:t xml:space="preserve"> apply</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The most suitable fuel type is likely to be </w:t>
       </w:r>
       <w:r w:rsidRPr="00B07177">
         <w:t>item ‘</w:t>
       </w:r>
       <w:r w:rsidR="00F21BA0" w:rsidRPr="00906484">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>49</w:t>
       </w:r>
       <w:r w:rsidRPr="00906484">
@@ -18962,262 +20236,256 @@
             <w:r w:rsidRPr="00C50759">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00301A3E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>chapter</w:t>
             </w:r>
             <w:r w:rsidRPr="00906484">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> 5 </w:t>
             </w:r>
             <w:r w:rsidR="00083E33" w:rsidRPr="00906484">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:tooltip="A link to the Petroleum-based oils and greases guideline on the Clean Energy Regulator webpage" w:history="1">
+            <w:hyperlink r:id="rId41" w:tooltip="A link to the Petroleum-based oils and greases guideline on the Clean Energy Regulator webpage" w:history="1">
               <w:r w:rsidR="00C50759" w:rsidRPr="00C50759">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Petroleum-based oils and greases guidelin</w:t>
               </w:r>
               <w:r w:rsidR="00F863FC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>e</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F90106" w:rsidRPr="00C50759">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:bCs/>
               </w:rPr>
-              <w:footnoteReference w:id="21"/>
+              <w:footnoteReference w:id="22"/>
             </w:r>
             <w:r w:rsidRPr="00C50759">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> for information on reporting emissions of carbon dioxide released from the use of PBOs and PBGs as lubricants. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C4B9DBB" w14:textId="457F54C2" w:rsidR="00C7293A" w:rsidRDefault="00C7293A">
+          <w:p w14:paraId="3C4B9DBB" w14:textId="095E2C8D" w:rsidR="00C7293A" w:rsidRDefault="00C7293A">
             <w:r w:rsidRPr="00C50759">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">PBOs and PBGs can also be consumed without combustion. </w:t>
             </w:r>
             <w:r w:rsidR="00A6462B" w:rsidRPr="00C50759">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Read</w:t>
             </w:r>
             <w:r w:rsidRPr="00C50759">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00301A3E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>chapter</w:t>
             </w:r>
             <w:r w:rsidRPr="00906484">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> 6 </w:t>
             </w:r>
             <w:r w:rsidR="004C5E68" w:rsidRPr="00906484">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r w:rsidR="00C50759" w:rsidRPr="00906484">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:tooltip="A link to the Petroleum-based oils and greases guideline on the Clean Energy Regulator webpage" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidR="00EB56B2" w:rsidRPr="00C06A90">
+              <w:t>Petroleum-based oils and greases guideline</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C50759">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> for information on how to report energy from the</w:t>
             </w:r>
             <w:r w:rsidRPr="00D76143">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> consumption of PBOs and PBGs without combustion. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="08D5CFD4" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="00871510" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+    <w:p w14:paraId="08D5CFD4" w14:textId="7D1DE57A" w:rsidR="001C3815" w:rsidRPr="00871510" w:rsidRDefault="001C3815" w:rsidP="00C06A90">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:r>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="148" w:name="_Toc423516844"/>
+      <w:bookmarkStart w:id="149" w:name="_Toc495652762"/>
+      <w:bookmarkStart w:id="150" w:name="_Toc43983129"/>
+      <w:bookmarkStart w:id="151" w:name="_Toc76565712"/>
+      <w:bookmarkStart w:id="152" w:name="_Toc235613581"/>
+      <w:r w:rsidRPr="00871510">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">3.5. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00871510">
         <w:t>Amount of energy consumed in a cogeneration process</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="145"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="147"/>
       <w:bookmarkEnd w:id="148"/>
       <w:bookmarkEnd w:id="149"/>
+      <w:bookmarkEnd w:id="150"/>
+      <w:bookmarkEnd w:id="151"/>
+      <w:bookmarkEnd w:id="152"/>
     </w:p>
-    <w:p w14:paraId="0D92B8C2" w14:textId="2EF4F72A" w:rsidR="001C3815" w:rsidRPr="00AD67EF" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+    <w:p w14:paraId="0D92B8C2" w14:textId="42637FE5" w:rsidR="001C3815" w:rsidRPr="00AD67EF" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:r w:rsidRPr="00871510">
         <w:t>Cogeneration processes are situations where electricity and another product are produced from the consumption of a single quantity of fuel.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> For the reporting requirements of a co-generation process please see the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="150" w:name="_Hlk43962958"/>
+      <w:bookmarkStart w:id="153" w:name="_Hlk43962958"/>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="006B57FC">
+      <w:r w:rsidR="00CA5C57">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://cer.gov.au/document_page/estimating-emissions-and-energy-electricity-generation-transmission-and-distribution-sectors" \o "A link to the Estimating emissions and energy from electricty production and conumption guideline on the Clean Energy Regulator webpage"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkEnd w:id="150"/>
-      <w:r w:rsidR="00E05B86">
+      <w:bookmarkEnd w:id="153"/>
+      <w:r w:rsidR="00CA5C57">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Estimating emissions  and energy from electricity production and consumption guideline</w:t>
+        <w:t>Estimating emissions and energy from electricity production and consumption guideline</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F149D6">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:iCs/>
         </w:rPr>
-        <w:footnoteReference w:id="22"/>
+        <w:footnoteReference w:id="23"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> for more information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C69B8E" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="006D32BD" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+    <w:p w14:paraId="50C69B8E" w14:textId="2158DF23" w:rsidR="001C3815" w:rsidRPr="006D32BD" w:rsidRDefault="001C3815" w:rsidP="00C06A90">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...7 lines deleted...]
-      </w:r>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="154" w:name="_Toc423516845"/>
+      <w:bookmarkStart w:id="155" w:name="_Toc495652763"/>
+      <w:bookmarkStart w:id="156" w:name="_Toc43983130"/>
+      <w:bookmarkStart w:id="157" w:name="_Toc76565713"/>
+      <w:bookmarkStart w:id="158" w:name="_Toc235613582"/>
       <w:r w:rsidRPr="006D32BD">
         <w:t>Apportionment of energy consumed for electricity, transport and for stationary energy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="151"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="153"/>
       <w:bookmarkEnd w:id="154"/>
       <w:bookmarkEnd w:id="155"/>
+      <w:bookmarkEnd w:id="156"/>
+      <w:bookmarkEnd w:id="157"/>
+      <w:bookmarkEnd w:id="158"/>
     </w:p>
     <w:p w14:paraId="3E218025" w14:textId="37770063" w:rsidR="00F80C7F" w:rsidRDefault="00930651" w:rsidP="001C3815">
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="005A08E4">
         <w:t>ubject to section 2.70 of the NGER Measurement Determination</w:t>
       </w:r>
       <w:r>
         <w:t>, w</w:t>
       </w:r>
       <w:r w:rsidR="00695766">
         <w:t xml:space="preserve">hen a single </w:t>
       </w:r>
       <w:r w:rsidR="00242E0B">
         <w:t xml:space="preserve">fuel type is consumed </w:t>
       </w:r>
       <w:r w:rsidR="00F6379C">
         <w:t>in multiple activities, a</w:t>
       </w:r>
       <w:r w:rsidR="001C3815" w:rsidRPr="006D32BD">
         <w:t xml:space="preserve">llocations of </w:t>
       </w:r>
       <w:r w:rsidR="00F6379C">
         <w:t>the</w:t>
@@ -19252,69 +20520,135 @@
       <w:r w:rsidR="00520079">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62FFD5DE" w14:textId="6BAD1655" w:rsidR="00C26E52" w:rsidRDefault="00BA27B8" w:rsidP="00BA27B8">
       <w:r>
         <w:t xml:space="preserve">As noted above, ‘Transport energy purposes’ include transport </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>by:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> rail, water, and air, and vehicles registered for road use. Other purposes, including transport by vehicles that are not road-registered or equipment that does not move, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>are considered to be</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> stationary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="407062F7" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="00F149D6" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+    <w:p w14:paraId="74D411F7" w14:textId="5023E2E2" w:rsidR="006B0EA9" w:rsidRDefault="006B0EA9" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="280" w:after="200"/>
       </w:pPr>
-      <w:bookmarkStart w:id="156" w:name="_Toc43983131"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="158" w:name="_Toc204159012"/>
+      <w:bookmarkStart w:id="159" w:name="_Toc235613583"/>
+      <w:bookmarkStart w:id="160" w:name="_Toc43983131"/>
+      <w:bookmarkStart w:id="161" w:name="_Toc76565714"/>
+      <w:r>
+        <w:t>Matters to be identified</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="159"/>
+    </w:p>
+    <w:p w14:paraId="23C1A813" w14:textId="1D336E8D" w:rsidR="006B0EA9" w:rsidRPr="006B0EA9" w:rsidRDefault="009A3215" w:rsidP="00C06A90">
+      <w:r>
+        <w:t>If th</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2D8C">
+        <w:t xml:space="preserve">e fuel combustion activity involves a blended fuel, </w:t>
+      </w:r>
+      <w:r w:rsidR="00380E0B">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2192C">
+        <w:t>ee</w:t>
+      </w:r>
+      <w:r w:rsidR="000A66A2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:tooltip="A link to the 'Reporting blended fuels, other fuel mixes, bitument and explosives' guide on the Clean Energy Regulator webpage" w:history="1">
+        <w:r w:rsidR="000A66A2" w:rsidRPr="00095BA4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Reporting blended fuels, other fuel mixes, bitumen and explosives guideline</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000A66A2">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="24"/>
+      </w:r>
+      <w:r w:rsidR="000A66A2">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for more information on how to report </w:t>
+      </w:r>
+      <w:r w:rsidR="00094B50">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+        </w:rPr>
+        <w:t>‘matters to be identified’</w:t>
+      </w:r>
+      <w:r w:rsidR="000A66A2">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from blended fuels. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407062F7" w14:textId="24D0AEF1" w:rsidR="001C3815" w:rsidRPr="00F149D6" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:before="280" w:after="200"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="162" w:name="_Toc235613584"/>
       <w:r w:rsidRPr="002C556E">
         <w:t>Uncertainty</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="156"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="158"/>
+      <w:bookmarkEnd w:id="160"/>
+      <w:bookmarkEnd w:id="161"/>
+      <w:bookmarkEnd w:id="162"/>
     </w:p>
     <w:p w14:paraId="32916CC8" w14:textId="039CC384" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C556E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Uncertainty must be reported for a facility if the direct (Scope 1) emissions from the combustion of an energy type or for a source are 25,000</w:t>
       </w:r>
       <w:r w:rsidR="005F27BD">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
@@ -19462,198 +20796,198 @@
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> sets out the requirements for assessing uncertainty where </w:t>
       </w:r>
       <w:r w:rsidR="345F3D8A" w:rsidRPr="002C556E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">ethod 2, 3 or 4 is used to estimate Scope 1 emissions. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">See the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:tooltip="A link to the Reporting uncertainty guideline on the Clean Energy Regulator webpage" w:history="1">
+      <w:hyperlink r:id="rId43" w:tooltip="A link to the Reporting uncertainty guideline on the Clean Energy Regulator webpage" w:history="1">
         <w:r w:rsidRPr="00F149D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:iCs/>
           </w:rPr>
           <w:t>Reporting uncertainty guideline</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:footnoteReference w:id="23"/>
+        <w:footnoteReference w:id="25"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> for more information</w:t>
       </w:r>
       <w:r w:rsidRPr="00F149D6">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02D78442" w14:textId="77777777" w:rsidR="001C3815" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="005874"/>
           <w:kern w:val="32"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="159" w:name="_Toc510679826"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="161" w:name="_Toc509935606"/>
+      <w:bookmarkStart w:id="163" w:name="_Toc510679826"/>
+      <w:bookmarkStart w:id="164" w:name="_Toc43983132"/>
+      <w:bookmarkStart w:id="165" w:name="_Toc509935606"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="20F985C3" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="00F149D6" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="280" w:after="200"/>
       </w:pPr>
-      <w:bookmarkStart w:id="162" w:name="_Toc76565715"/>
-      <w:bookmarkStart w:id="163" w:name="_Toc204159013"/>
+      <w:bookmarkStart w:id="166" w:name="_Toc76565715"/>
+      <w:bookmarkStart w:id="167" w:name="_Toc235613585"/>
       <w:r w:rsidRPr="00F149D6">
         <w:lastRenderedPageBreak/>
         <w:t>More information and references</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="159"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="162"/>
       <w:bookmarkEnd w:id="163"/>
+      <w:bookmarkEnd w:id="164"/>
+      <w:bookmarkEnd w:id="166"/>
+      <w:bookmarkEnd w:id="167"/>
     </w:p>
     <w:p w14:paraId="1F8D3CA5" w14:textId="7DD9DAED" w:rsidR="001C3815" w:rsidRPr="002C556E" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r>
         <w:t>information</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve"> has been provided by</w:t>
       </w:r>
       <w:r w:rsidR="00952F8C">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E2090">
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve"> for use by entities to assist in the consistent accounting and reporting of greenhouse gas emissions, energy consumption and energy production using the NGER </w:t>
       </w:r>
       <w:r>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t>egislation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="085C5645" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="002B2985" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="164" w:name="_Toc510679827"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="168" w:name="_Toc204159014"/>
+      <w:bookmarkStart w:id="168" w:name="_Toc510679827"/>
+      <w:bookmarkStart w:id="169" w:name="_Toc50111264"/>
+      <w:bookmarkStart w:id="170" w:name="_Toc76565716"/>
+      <w:bookmarkStart w:id="171" w:name="_Toc108022525"/>
+      <w:bookmarkStart w:id="172" w:name="_Toc235613586"/>
       <w:r>
         <w:t>More</w:t>
       </w:r>
       <w:r w:rsidRPr="002B2985">
         <w:t xml:space="preserve"> information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="164"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="167"/>
       <w:bookmarkEnd w:id="168"/>
+      <w:bookmarkEnd w:id="169"/>
+      <w:bookmarkEnd w:id="170"/>
+      <w:bookmarkEnd w:id="171"/>
+      <w:bookmarkEnd w:id="172"/>
     </w:p>
     <w:p w14:paraId="59663DC0" w14:textId="047CEA6F" w:rsidR="001C3815" w:rsidRPr="002C556E" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:r w:rsidRPr="002C556E">
         <w:t>For more information</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve"> please contact </w:t>
       </w:r>
       <w:r w:rsidR="001E2090">
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="425BE0CB" w14:textId="1A348370" w:rsidR="001C3815" w:rsidRPr="002C556E" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:r w:rsidRPr="002C556E">
         <w:t>Email:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidR="004D7F4B">
           <w:rPr>
             <w:color w:val="005874"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>cer-nger-reporting@</w:t>
         </w:r>
         <w:r w:rsidR="00F23A14">
           <w:rPr>
             <w:color w:val="005874"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>cer.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="59CB90C1" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="002C556E" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:r w:rsidRPr="002C556E">
         <w:t>Phone:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -19664,110 +20998,110 @@
         <w:t>1300 553 542</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve">within Australia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="717D211D" w14:textId="0A560D37" w:rsidR="001C3815" w:rsidRPr="002C556E" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:r w:rsidRPr="002C556E">
         <w:t>Web</w:t>
       </w:r>
       <w:r>
         <w:t>site</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:tooltip="A link to the Clean Energy Regulator webpage" w:history="1">
+      <w:hyperlink r:id="rId45" w:tooltip="A link to the Clean Energy Regulator webpage" w:history="1">
         <w:r w:rsidR="00D0092E">
           <w:rPr>
             <w:color w:val="005874"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.cer.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="686C500A" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="002B2985" w:rsidRDefault="001C3815" w:rsidP="00277423">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="169" w:name="_Toc510679828"/>
-      <w:bookmarkStart w:id="170" w:name="_Toc204159015"/>
+      <w:bookmarkStart w:id="173" w:name="_Toc510679828"/>
+      <w:bookmarkStart w:id="174" w:name="_Toc235613587"/>
       <w:r w:rsidRPr="002B2985">
         <w:t>References</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="169"/>
-      <w:bookmarkEnd w:id="170"/>
+      <w:bookmarkEnd w:id="173"/>
+      <w:bookmarkEnd w:id="174"/>
     </w:p>
     <w:p w14:paraId="50F1B928" w14:textId="44D101ED" w:rsidR="001C3815" w:rsidRPr="002C556E" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:t>See</w:t>
       </w:r>
       <w:r w:rsidR="008E6D09">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:tooltip="A link to the NGER reporting guides on the Clean Energy Regulator webpage" w:history="1">
+      <w:hyperlink r:id="rId46" w:tooltip="A link to the NGER reporting guides on the Clean Energy Regulator webpage" w:history="1">
         <w:r w:rsidR="00040B0E" w:rsidRPr="00F52822">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>NGER reporting g</w:t>
         </w:r>
         <w:r w:rsidR="006339FA" w:rsidRPr="00F52822">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>uide</w:t>
         </w:r>
         <w:r w:rsidR="00040B0E" w:rsidRPr="00F52822">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F52822">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="24"/>
+        <w:footnoteReference w:id="26"/>
       </w:r>
       <w:r w:rsidRPr="00F52822">
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> additional guidance</w:t>
       </w:r>
       <w:r w:rsidRPr="002C556E">
         <w:t xml:space="preserve"> on:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64591B74" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="005E2132" w:rsidRDefault="001C3815" w:rsidP="005E2132">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005E2132">
         <w:t>methods and measurement criteria</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="497F2EDF" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="005E2132" w:rsidRDefault="001C3815" w:rsidP="005E2132">
       <w:pPr>
@@ -19812,98 +21146,98 @@
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005E2132">
         <w:t>petroleum-</w:t>
       </w:r>
       <w:r w:rsidR="00003AC6" w:rsidRPr="005E2132">
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="005E2132">
         <w:t>ased oils and greases measuring and reporting consumption</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A4A3C5E" w14:textId="77777777" w:rsidR="001C3815" w:rsidRPr="005E2132" w:rsidRDefault="001C3815" w:rsidP="005E2132">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005E2132">
         <w:t>reporting uncertainty.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="161"/>
+      <w:bookmarkEnd w:id="165"/>
     </w:p>
     <w:p w14:paraId="40B874F5" w14:textId="759EC84B" w:rsidR="00235142" w:rsidRPr="005E2132" w:rsidRDefault="00235142" w:rsidP="009A4DB9">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00235142" w:rsidRPr="005E2132" w:rsidSect="00873613">
-      <w:headerReference w:type="default" r:id="rId46"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId50"/>
+      <w:headerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="even" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:headerReference w:type="first" r:id="rId50"/>
+      <w:footerReference w:type="first" r:id="rId51"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1447" w:right="1080" w:bottom="993" w:left="1080" w:header="227" w:footer="232" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7205FA5D" w14:textId="77777777" w:rsidR="00833A01" w:rsidRDefault="00833A01" w:rsidP="00176C28">
+    <w:p w14:paraId="39E0DFA9" w14:textId="77777777" w:rsidR="004430EE" w:rsidRDefault="004430EE" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A62AB95" w14:textId="77777777" w:rsidR="00833A01" w:rsidRDefault="00833A01"/>
+    <w:p w14:paraId="02F11BDB" w14:textId="77777777" w:rsidR="004430EE" w:rsidRDefault="004430EE"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="271BF836" w14:textId="77777777" w:rsidR="00833A01" w:rsidRDefault="00833A01" w:rsidP="00176C28">
+    <w:p w14:paraId="33C335BA" w14:textId="77777777" w:rsidR="004430EE" w:rsidRDefault="004430EE" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="770E00E9" w14:textId="77777777" w:rsidR="00833A01" w:rsidRDefault="00833A01"/>
+    <w:p w14:paraId="62F0EC9F" w14:textId="77777777" w:rsidR="004430EE" w:rsidRDefault="004430EE"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="68C53333" w14:textId="77777777" w:rsidR="00833A01" w:rsidRDefault="00833A01">
+    <w:p w14:paraId="0CA39270" w14:textId="77777777" w:rsidR="004430EE" w:rsidRDefault="004430EE">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -19920,50 +21254,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
+    <w:altName w:val="맑은 고딕"/>
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri (Body)">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -20283,213 +21618,204 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2148425" cy="653571"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="720E7E68" w14:textId="77777777" w:rsidR="00833A01" w:rsidRDefault="00833A01" w:rsidP="00176C28">
+    <w:p w14:paraId="64D2A249" w14:textId="77777777" w:rsidR="004430EE" w:rsidRDefault="004430EE" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311454B7" w14:textId="77777777" w:rsidR="00833A01" w:rsidRDefault="00833A01"/>
+    <w:p w14:paraId="7FA8BD4E" w14:textId="77777777" w:rsidR="004430EE" w:rsidRDefault="004430EE"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B157215" w14:textId="77777777" w:rsidR="00833A01" w:rsidRDefault="00833A01" w:rsidP="00176C28">
+    <w:p w14:paraId="70D142C5" w14:textId="77777777" w:rsidR="004430EE" w:rsidRDefault="004430EE" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C657C8" w14:textId="77777777" w:rsidR="00833A01" w:rsidRDefault="00833A01"/>
+    <w:p w14:paraId="26FB84CA" w14:textId="77777777" w:rsidR="004430EE" w:rsidRDefault="004430EE"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3D19560C" w14:textId="77777777" w:rsidR="00833A01" w:rsidRDefault="00833A01">
+    <w:p w14:paraId="280EC5F8" w14:textId="77777777" w:rsidR="004430EE" w:rsidRDefault="004430EE">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="6B794AAF" w14:textId="4A322F5B" w:rsidR="00493215" w:rsidRPr="00D0347F" w:rsidRDefault="00493215">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C5F99" w:rsidRPr="00946BD1">
         <w:t>https://cer.gov.au/schemes/safeguard-mechanism</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="54F65E15" w14:textId="617E4500" w:rsidR="004D13A2" w:rsidRPr="00D0347F" w:rsidRDefault="004D13A2">
+    <w:p w14:paraId="294BFE6C" w14:textId="4564A227" w:rsidR="00BB079C" w:rsidRPr="00C06A90" w:rsidRDefault="00BB079C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B71FB4" w:rsidRPr="00B71FB4">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00BB079C">
+        <w:t>https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="74E321B5" w14:textId="4552A3F3" w:rsidR="00016DDD" w:rsidRPr="008F212C" w:rsidRDefault="00016DDD" w:rsidP="00016DDD">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C5F99" w:rsidRPr="00946BD1">
         <w:t>https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="306072CD" w14:textId="2C01EC31" w:rsidR="001C3815" w:rsidRPr="002B7D58" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+    <w:p w14:paraId="482780BE" w14:textId="0F8D58B4" w:rsidR="003B1144" w:rsidRPr="00C06A90" w:rsidRDefault="003B1144">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B7D58">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002B7D58">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C2A8F" w:rsidRPr="00946BD1">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00B9001D" w:rsidRPr="00B9001D">
+        <w:t>https://www.legislation.gov.au/C2007A00175/latest/versions</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="7F20F950" w14:textId="59F6BFE0" w:rsidR="001C3815" w:rsidRPr="002B7D58" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+    <w:p w14:paraId="0BCB8620" w14:textId="583E893C" w:rsidR="00B9001D" w:rsidRPr="00C06A90" w:rsidRDefault="00B9001D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B7D58">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002B7D58">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C2A8F" w:rsidRPr="00946BD1">
-        <w:t>https://www.legislation.gov.au/Series/F2008L0223</w:t>
+      <w:r w:rsidRPr="00B9001D">
+        <w:t>https://www.legislation.gov.au/F2008L02230/latest/versions</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="2F095FE9" w14:textId="2018A018" w:rsidR="001C3815" w:rsidRPr="002B7D58" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+    <w:p w14:paraId="7C198BE2" w14:textId="6D7BDDD6" w:rsidR="00B9001D" w:rsidRPr="00C06A90" w:rsidRDefault="00B9001D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B7D58">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002B7D58">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C2A8F" w:rsidRPr="00946BD1">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00DD4309" w:rsidRPr="00DD4309">
+        <w:t>https://www.legislation.gov.au/F2008L02309/latest/versions</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="15B12C36" w14:textId="52A4CD6F" w:rsidR="001C3815" w:rsidRPr="00740092" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B7D58">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002B7D58">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB4AE3" w:rsidRPr="00BB4AE3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C2A8F" w:rsidRPr="00946BD1">
         <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme</w:t>
@@ -20611,381 +21937,424 @@
       </w:r>
       <w:r w:rsidRPr="00CB09E2">
         <w:t xml:space="preserve"> confidence interval’. In natural science and technical experiments, it is often standard practice to estimate uncertainty at the 95</w:t>
       </w:r>
       <w:r>
         <w:t>%</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB09E2">
         <w:t xml:space="preserve"> confidence interval. The ‘confidence interval’ is defined by a probability value (in this case a probability of 95</w:t>
       </w:r>
       <w:r>
         <w:t>%</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB09E2">
         <w:t>) and confidence limits on either side of the mean value. This means that the uncertainty level (the +/- percentages – otherwise known as the confidence limits) is to be calculated so that there is a 95</w:t>
       </w:r>
       <w:r>
         <w:t>%</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB09E2">
         <w:t xml:space="preserve"> probability that the true value of the estimate is encompassed by the estimated uncertainty levels (the confidence limits). For example, an emission estimate of 100</w:t>
       </w:r>
       <w:r w:rsidR="0041438C">
         <w:t> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00793B33">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>kilotonne</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0041438C">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB09E2">
         <w:t>kt</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB09E2">
         <w:t xml:space="preserve"> +/- 10</w:t>
       </w:r>
       <w:r>
         <w:t>%</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB09E2">
         <w:t xml:space="preserve"> at the 95</w:t>
       </w:r>
       <w:r>
         <w:t>%</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB09E2">
         <w:t xml:space="preserve"> confidence interval means that the true value lies between 90</w:t>
       </w:r>
       <w:r w:rsidR="0041438C">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB09E2">
         <w:t>kt and 110</w:t>
       </w:r>
       <w:r w:rsidR="0041438C">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB09E2">
         <w:t>kt with a probability of 95</w:t>
       </w:r>
       <w:r>
         <w:t>%</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB09E2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="20054111" w14:textId="102D365D" w:rsidR="002E20C7" w:rsidRPr="00E03892" w:rsidRDefault="002E20C7">
+    <w:p w14:paraId="20054111" w14:textId="74F15FD0" w:rsidR="002E20C7" w:rsidRPr="00E03892" w:rsidRDefault="002E20C7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004F486F" w:rsidRPr="00946BD1">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="0010268F" w:rsidRPr="0010268F">
+        <w:t>https://cer.gov.au/document_page/methods-and-measurement-criteria-guideline</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
     <w:p w14:paraId="7508C35C" w14:textId="08CBF93A" w:rsidR="006820ED" w:rsidRPr="006C7E99" w:rsidRDefault="006820ED" w:rsidP="006820ED">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E52258" w:rsidRPr="00946BD1">
         <w:t>https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="36406E92" w14:textId="2D11B0E6" w:rsidR="001C3815" w:rsidRPr="00F149D6" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+    <w:p w14:paraId="34724E6D" w14:textId="0C4D2F5E" w:rsidR="00102CF4" w:rsidRPr="00C06A90" w:rsidRDefault="00102CF4">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F43D7E" w:rsidRPr="00946BD1">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00E37BA6" w:rsidRPr="00E37BA6">
+        <w:t>https://cer.gov.au/document_page/methods-and-measurement-criteria-guideline</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="393FBA93" w14:textId="04BA6B82" w:rsidR="006C0201" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+    <w:p w14:paraId="6F7FC8D0" w14:textId="28D3A1FF" w:rsidR="004E6B4C" w:rsidRPr="00C06A90" w:rsidRDefault="004E6B4C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007812C7" w:rsidRPr="00946BD1">
-[...12 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="004E6B4C">
+        <w:t>https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="56ED1F2C" w14:textId="5263D402" w:rsidR="001C3815" w:rsidRPr="00F149D6" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+    <w:p w14:paraId="36406E92" w14:textId="2D11B0E6" w:rsidR="001C3815" w:rsidRPr="00F149D6" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007812C7" w:rsidRPr="00946BD1">
-[...2 lines deleted...]
-      <w:r w:rsidR="00F85E67">
+      <w:r w:rsidR="00F43D7E" w:rsidRPr="00946BD1">
+        <w:t>https://www.dcceew.gov.au/climate-change/publications/national-inventory-reports</w:t>
+      </w:r>
+      <w:r w:rsidR="00362034">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="61D1C275" w14:textId="75A1A27A" w:rsidR="001C3815" w:rsidRPr="00F149D6" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+    <w:p w14:paraId="393FBA93" w14:textId="04BA6B82" w:rsidR="006C0201" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007812C7" w:rsidRPr="00946BD1">
+        <w:t>https://store.standards.org.au/product/as-4264-4-1996</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0201" w:rsidDel="006C0201">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60DE9AFF" w14:textId="797EA773" w:rsidR="001C3815" w:rsidRPr="00556C93" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
-    <w:p w14:paraId="3D6FC7E3" w14:textId="47B081D5" w:rsidR="00DF3ABE" w:rsidRPr="006C7E99" w:rsidRDefault="00DF3ABE" w:rsidP="00DF3ABE">
+    <w:p w14:paraId="56ED1F2C" w14:textId="5263D402" w:rsidR="001C3815" w:rsidRPr="00F149D6" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006D6DA1" w:rsidRPr="00946BD1">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="007812C7" w:rsidRPr="00946BD1">
+        <w:t>https://store.standards.org.au/product/as-3583-2-1991</w:t>
+      </w:r>
+      <w:r w:rsidR="00F85E67">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
-    <w:p w14:paraId="471DFCC9" w14:textId="30FA2DD6" w:rsidR="001C3815" w:rsidRPr="00F149D6" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+    <w:p w14:paraId="61D1C275" w14:textId="75A1A27A" w:rsidR="001C3815" w:rsidRPr="00F149D6" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00402E09" w:rsidRPr="00946BD1">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="007812C7" w:rsidRPr="00946BD1">
+        <w:t>https://store.standards.org.au/product/as-3583-3-1991</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
-    <w:p w14:paraId="760E1B4F" w14:textId="2FD8786E" w:rsidR="00F90106" w:rsidRPr="00906484" w:rsidRDefault="00F90106">
+    <w:p w14:paraId="3D6FC7E3" w14:textId="47B081D5" w:rsidR="00DF3ABE" w:rsidRPr="006C7E99" w:rsidRDefault="00DF3ABE" w:rsidP="00DF3ABE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001E1F14" w:rsidRPr="00946BD1">
-[...2 lines deleted...]
-      <w:r w:rsidR="006F10DA">
+      <w:r w:rsidR="006D6DA1" w:rsidRPr="00946BD1">
+        <w:t>https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
-    <w:p w14:paraId="647795A4" w14:textId="5C649092" w:rsidR="001C3815" w:rsidRPr="001A051D" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+    <w:p w14:paraId="760E1B4F" w14:textId="2FD8786E" w:rsidR="00F90106" w:rsidRPr="00906484" w:rsidRDefault="00F90106">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0036009F" w:rsidRPr="00946BD1">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="001E1F14" w:rsidRPr="00946BD1">
+        <w:t>https://cer.gov.au/document_page/petroleum-based-oils-and-greases-guideline</w:t>
+      </w:r>
+      <w:r w:rsidR="006F10DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="23">
-    <w:p w14:paraId="5AB4A0A0" w14:textId="46384CF8" w:rsidR="001C3815" w:rsidRPr="00F149D6" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+    <w:p w14:paraId="647795A4" w14:textId="5C649092" w:rsidR="001C3815" w:rsidRPr="001A051D" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0036009F" w:rsidRPr="00946BD1">
-        <w:t>https://cer.gov.au/document_page/reporting-uncertainty-guideline</w:t>
+        <w:t>https://cer.gov.au/document_page/estimating-emissions-and-energy-electricity-generation-transmission-and-distribution-sectors</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="24">
+    <w:p w14:paraId="764317C6" w14:textId="77777777" w:rsidR="000A66A2" w:rsidRPr="006C7E99" w:rsidRDefault="000A66A2" w:rsidP="000A66A2">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946BD1">
+        <w:t>https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="25">
+    <w:p w14:paraId="5AB4A0A0" w14:textId="46384CF8" w:rsidR="001C3815" w:rsidRPr="00F149D6" w:rsidRDefault="001C3815" w:rsidP="001C3815">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0036009F" w:rsidRPr="00946BD1">
+        <w:t>https://cer.gov.au/document_page/reporting-uncertainty-guideline</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="26">
     <w:p w14:paraId="5E82F11D" w14:textId="1D94565F" w:rsidR="001C3815" w:rsidRPr="00F149D6" w:rsidRDefault="001C3815" w:rsidP="001C3815">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE6FFF" w:rsidRPr="00DE6FFF">
         <w:t>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-reporting-guides</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -21405,50 +22774,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="011A7C7A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01F11FF7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1BAAA8A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -21518,51 +22973,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03297344"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7EF4B3D6"/>
     <w:lvl w:ilvl="0" w:tplc="36248844">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -21607,51 +23062,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03AD2D48"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05AA77D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="440E48DC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21720,51 +23261,137 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05B51505"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07254ADB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71EE4F1E"/>
     <w:lvl w:ilvl="0" w:tplc="BDF6037A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
@@ -21833,51 +23460,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07531DA3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="78C82B2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -21948,51 +23575,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07A452B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E988AB44"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE5874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -22062,51 +23689,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="087407FD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE5272D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="005874"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -22179,51 +23806,260 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0876533D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F84E7964"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08F677F3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09D159CC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2092E474"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="005874"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -22296,51 +24132,344 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A837201"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1D7A4C38"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1010591C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11841FF9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11D547F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA8E241C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -22382,51 +24511,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13AC726D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011498D6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22495,51 +24624,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="174A3816"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE5272D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="005874"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -22612,51 +24741,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19FF7401"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C09001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -22698,51 +24827,172 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B6E0ED1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1D7A4C38"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CF51F86"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3C22774A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="005874"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -22815,51 +25065,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D061B89"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="573AB46E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -22938,51 +25188,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21A44741"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F16EB5E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -23053,51 +25303,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21B67920"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22B11637"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="53A4127A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="005874"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -23170,51 +25506,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22E43B8D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9D124DBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="396" w:hanging="396"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -23283,51 +25619,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23244624"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9252EA40"/>
     <w:lvl w:ilvl="0" w:tplc="10968BB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -23372,51 +25708,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23CB60FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B06227D4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="169E0710">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -23485,51 +25821,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="247C5188"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9F8646FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -23600,51 +25936,172 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="254216A8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1D7A4C38"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="258066C7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA7A5ED6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23741,51 +26198,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26B0558B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0409001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -23827,51 +26284,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29706B91"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F3BAC700"/>
     <w:name w:val="CERBullets22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -23944,51 +26401,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A181FBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6868ECF0"/>
     <w:lvl w:ilvl="0" w:tplc="3EACCD2A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -24056,51 +26513,137 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A9C5D19"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B836AD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3618AD24"/>
     <w:lvl w:ilvl="0" w:tplc="19924852">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24196,51 +26739,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D1700C5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="050AA180"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1050" w:hanging="690"/>
@@ -24319,51 +26862,172 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F0753E9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1D7A4C38"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31315F8D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2092E474"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="005874"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -24436,51 +27100,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34350465"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3635402F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AD24E5AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -24553,51 +27303,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36A63A3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7CB6B112"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24666,51 +27416,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37515457"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2092E474"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="005874"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -24783,51 +27533,172 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37E46724"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1D7A4C38"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A675ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD582AC6"/>
     <w:lvl w:ilvl="0" w:tplc="504A93CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="558" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -24897,51 +27768,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A120414"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3348C702"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25010,51 +27881,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A203031"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E38272E2"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -25096,51 +27967,344 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B5D2236"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1D7A4C38"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B9C1A85"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C6F29F4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F5A1BD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB304E1A"/>
     <w:name w:val="CERBullets2"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -25183,51 +28347,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42284927"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2092E474"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="005874"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -25300,51 +28464,258 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="435B418D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1D7A4C38"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="498A6EB3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2088" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2592" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3096" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4104" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A0267F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6F61410"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25413,51 +28784,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A6430D4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A8927880"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="005874"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -25530,51 +28901,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B2E7901"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F752A6D6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25643,51 +29014,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DE34D8E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EBE0AFD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -25759,51 +29130,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F5B111B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA7A5ED6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25900,51 +29271,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50B31E17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="21D2DBA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -26049,51 +29420,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="524E4040"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2092E474"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="005874"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -26166,51 +29537,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54946933"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54BD1A07"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="73088B4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -26281,51 +29738,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56FF48AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3544BCD0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26394,51 +29851,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58C955ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D3064CB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -26509,51 +29966,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A7C1930"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AFF30DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3C0C4A8"/>
     <w:lvl w:ilvl="0" w:tplc="7242BB74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="›"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="757" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -26623,51 +30166,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CFD18CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D5A239B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -26739,51 +30282,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D3B6431"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10167BD6"/>
     <w:lvl w:ilvl="0" w:tplc="454E1C40">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="4FC2CC" w:themeColor="accent4"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -26829,90 +30372,92 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="610D0399"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="1D7A4C38"/>
+    <w:tmpl w:val="F84E7964"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
@@ -26950,51 +30495,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64601250"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C84200B4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="50761E9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
@@ -27063,51 +30608,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="646139DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4372CA36"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -27152,51 +30697,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65011E0A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="050AA180"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1050" w:hanging="690"/>
@@ -27275,51 +30820,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="650B16ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5A421D8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -27391,51 +30936,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="86" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69121D50"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B449B44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -27506,51 +31051,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="87" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A33651B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE8AD5AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -27621,51 +31166,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="88" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A4E06A7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE5272D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="005874"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -27738,51 +31283,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="89" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AB321E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F520E5C"/>
     <w:lvl w:ilvl="0" w:tplc="4442E63C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -27827,51 +31372,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="90" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CB9524E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D06ADC0"/>
     <w:lvl w:ilvl="0" w:tplc="4A8C70A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="768" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1488" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27940,51 +31485,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5808" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6528" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="91" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DE529C2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BAE44DB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -28055,51 +31600,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="92" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73B95DFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22F8C76A"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28141,51 +31686,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="93" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="768E7DD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C4E4F480"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28254,51 +31799,172 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="94" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76FF5577"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1D7A4C38"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="95" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78761F77"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3CE0E580"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -28369,51 +32035,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="96" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="790F16CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46405A2C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28509,51 +32175,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="97" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79DB23C0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="11A43BFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="CERbullets"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -28626,51 +32292,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="98" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A5151B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73641CB6"/>
     <w:lvl w:ilvl="0" w:tplc="CC4E4586">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -28715,51 +32381,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="99" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D6E3F1C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32AA175E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006EA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -28830,51 +32496,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="100" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E096033"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C09001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -28919,2657 +32585,3635 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="101" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E30570E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1D7A4C38"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="658047229">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="70"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="828205622">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2046782690">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="500656000">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1850438783">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="28115375">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="56"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="591937058">
-    <w:abstractNumId w:val="56"/>
+    <w:abstractNumId w:val="78"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2003848107">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1579293262">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="991326670">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="566653349">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1834104528">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1778720202">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="104036730">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1529946704">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1434788813">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="825704475">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2088376687">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1845974421">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1738629698">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="67240323">
+    <w:abstractNumId w:val="97"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1558198137">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="953752410">
+    <w:abstractNumId w:val="99"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="86780496">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="160509488">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="589432220">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="187069191">
+    <w:abstractNumId w:val="89"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="547566974">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1487894493">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1445686536">
+    <w:abstractNumId w:val="79"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1290281742">
+    <w:abstractNumId w:val="85"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1918828699">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1738629698">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="33" w16cid:durableId="367224362">
+    <w:abstractNumId w:val="80"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="67240323">
-    <w:abstractNumId w:val="74"/>
+  <w:num w:numId="34" w16cid:durableId="20788816">
+    <w:abstractNumId w:val="57"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1558198137">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="35" w16cid:durableId="1931043019">
+    <w:abstractNumId w:val="92"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="953752410">
-[...5 lines deleted...]
-  <w:num w:numId="25" w16cid:durableId="160509488">
+  <w:num w:numId="36" w16cid:durableId="466434210">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="589432220">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="37" w16cid:durableId="900361203">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="187069191">
-    <w:abstractNumId w:val="67"/>
+  <w:num w:numId="38" w16cid:durableId="1999456951">
+    <w:abstractNumId w:val="90"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="547566974">
+  <w:num w:numId="39" w16cid:durableId="253756519">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="620301028">
+    <w:abstractNumId w:val="96"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1513226783">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="874347521">
+    <w:abstractNumId w:val="98"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="726490765">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1124151438">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="794100436">
+    <w:abstractNumId w:val="83"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="215629882">
+    <w:abstractNumId w:val="100"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="799343707">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1036585910">
+    <w:abstractNumId w:val="93"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="1206405453">
+    <w:abstractNumId w:val="81"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="495001055">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="1715737653">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="784272469">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="1279876492">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="1347176178">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="1358391222">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="901712907">
+    <w:abstractNumId w:val="88"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="210269202">
     <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1487894493">
-[...85 lines deleted...]
-  </w:num>
   <w:num w:numId="58" w16cid:durableId="1212494395">
-    <w:abstractNumId w:val="57"/>
+    <w:abstractNumId w:val="79"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="59" w16cid:durableId="2106880107">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="67"/>
   </w:num>
   <w:num w:numId="60" w16cid:durableId="1809978899">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="61" w16cid:durableId="1511526200">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="62" w16cid:durableId="438182827">
-    <w:abstractNumId w:val="60"/>
+    <w:abstractNumId w:val="82"/>
   </w:num>
   <w:num w:numId="63" w16cid:durableId="1822769699">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="64" w16cid:durableId="26298279">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="65" w16cid:durableId="516575346">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="66" w16cid:durableId="1648509913">
+    <w:abstractNumId w:val="91"/>
+  </w:num>
+  <w:num w:numId="67" w16cid:durableId="796727219">
+    <w:abstractNumId w:val="87"/>
+  </w:num>
+  <w:num w:numId="68" w16cid:durableId="1392995740">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="69" w16cid:durableId="979841079">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="70" w16cid:durableId="1482118879">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="71" w16cid:durableId="1748729021">
+    <w:abstractNumId w:val="74"/>
+  </w:num>
+  <w:num w:numId="72" w16cid:durableId="870269532">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="65" w16cid:durableId="516575346">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="73" w16cid:durableId="400374947">
+    <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="66" w16cid:durableId="1648509913">
-    <w:abstractNumId w:val="69"/>
+  <w:num w:numId="74" w16cid:durableId="1800763734">
+    <w:abstractNumId w:val="95"/>
   </w:num>
-  <w:num w:numId="67" w16cid:durableId="796727219">
+  <w:num w:numId="75" w16cid:durableId="750664339">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="76" w16cid:durableId="1515726440">
+    <w:abstractNumId w:val="86"/>
+  </w:num>
+  <w:num w:numId="77" w16cid:durableId="154928869">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="78" w16cid:durableId="1299457871">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="79" w16cid:durableId="226190376">
+    <w:abstractNumId w:val="84"/>
+  </w:num>
+  <w:num w:numId="80" w16cid:durableId="1483812373">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="81" w16cid:durableId="1737388405">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="82" w16cid:durableId="625358804">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="83" w16cid:durableId="57947424">
     <w:abstractNumId w:val="65"/>
   </w:num>
-  <w:num w:numId="68" w16cid:durableId="1392995740">
+  <w:num w:numId="84" w16cid:durableId="8148414">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="85" w16cid:durableId="878977547">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="86" w16cid:durableId="606470792">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="87" w16cid:durableId="267666556">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="88" w16cid:durableId="522861146">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="89" w16cid:durableId="1468430183">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="90" w16cid:durableId="536621536">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="91" w16cid:durableId="625041135">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="92" w16cid:durableId="1043602270">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="93" w16cid:durableId="1502888201">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="94" w16cid:durableId="401757977">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="95" w16cid:durableId="239104183">
+    <w:abstractNumId w:val="94"/>
+  </w:num>
+  <w:num w:numId="96" w16cid:durableId="735400282">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="97" w16cid:durableId="1754937932">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="98" w16cid:durableId="1485127711">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="69" w16cid:durableId="979841079">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="99" w16cid:durableId="559706423">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="70" w16cid:durableId="1482118879">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="100" w16cid:durableId="2077630696">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="71" w16cid:durableId="1748729021">
-    <w:abstractNumId w:val="53"/>
+  <w:num w:numId="101" w16cid:durableId="1651136470">
+    <w:abstractNumId w:val="101"/>
   </w:num>
-  <w:num w:numId="72" w16cid:durableId="870269532">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="102" w16cid:durableId="1670476583">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="73" w16cid:durableId="400374947">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="103" w16cid:durableId="1166242202">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="74" w16cid:durableId="1800763734">
-    <w:abstractNumId w:val="72"/>
+  <w:num w:numId="104" w16cid:durableId="97989181">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="75" w16cid:durableId="750664339">
-[...17 lines deleted...]
-  <w:numIdMacAtCleanup w:val="76"/>
+  <w:numIdMacAtCleanup w:val="102"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:hideSpellingErrors/>
-  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:revisionView w:inkAnnotations="0"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:spinCount="100000" w:hashValue="tiFDNm4A170ExF+TYH+lFoQ2BMftgPYpAY/X1KBChr4=" w:saltValue="t94R8F8DY5Uy5gwG7iHflQ==" w:algorithmName="SHA-256"/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002D30B2"/>
+    <w:rsid w:val="000000EB"/>
     <w:rsid w:val="0000192B"/>
     <w:rsid w:val="000034DD"/>
     <w:rsid w:val="00003AC6"/>
     <w:rsid w:val="000046FB"/>
+    <w:rsid w:val="000050F3"/>
+    <w:rsid w:val="000060B1"/>
+    <w:rsid w:val="00007DC6"/>
+    <w:rsid w:val="000112D1"/>
     <w:rsid w:val="00012FE4"/>
+    <w:rsid w:val="00013F7A"/>
     <w:rsid w:val="00014C46"/>
     <w:rsid w:val="00015D28"/>
     <w:rsid w:val="0001601D"/>
     <w:rsid w:val="000164C7"/>
     <w:rsid w:val="000168B7"/>
     <w:rsid w:val="00016DDD"/>
     <w:rsid w:val="00016F53"/>
     <w:rsid w:val="000227B0"/>
     <w:rsid w:val="0002292A"/>
+    <w:rsid w:val="000241B5"/>
     <w:rsid w:val="0002468B"/>
     <w:rsid w:val="00026522"/>
     <w:rsid w:val="000265DE"/>
+    <w:rsid w:val="000278DA"/>
     <w:rsid w:val="00027A9C"/>
     <w:rsid w:val="00031090"/>
     <w:rsid w:val="00031099"/>
     <w:rsid w:val="00031682"/>
+    <w:rsid w:val="00031731"/>
+    <w:rsid w:val="0003198A"/>
+    <w:rsid w:val="000321BC"/>
+    <w:rsid w:val="00032BB6"/>
     <w:rsid w:val="00032ED8"/>
     <w:rsid w:val="0003441A"/>
+    <w:rsid w:val="00034CC4"/>
     <w:rsid w:val="00035321"/>
     <w:rsid w:val="0003582F"/>
+    <w:rsid w:val="00035D9D"/>
     <w:rsid w:val="000369FF"/>
     <w:rsid w:val="000378B6"/>
     <w:rsid w:val="00040B0E"/>
+    <w:rsid w:val="000420EC"/>
     <w:rsid w:val="00042519"/>
+    <w:rsid w:val="00042B2B"/>
     <w:rsid w:val="00043B52"/>
     <w:rsid w:val="0004400D"/>
     <w:rsid w:val="000442F7"/>
+    <w:rsid w:val="00045162"/>
+    <w:rsid w:val="000468A1"/>
+    <w:rsid w:val="00046A0E"/>
     <w:rsid w:val="00047AE7"/>
+    <w:rsid w:val="00050479"/>
     <w:rsid w:val="000510E1"/>
     <w:rsid w:val="00051810"/>
     <w:rsid w:val="000533AE"/>
     <w:rsid w:val="00053895"/>
+    <w:rsid w:val="00054CF1"/>
     <w:rsid w:val="00056650"/>
     <w:rsid w:val="00056FF0"/>
     <w:rsid w:val="0005769F"/>
     <w:rsid w:val="00057ABC"/>
+    <w:rsid w:val="00060DAB"/>
     <w:rsid w:val="0006120E"/>
     <w:rsid w:val="000615EF"/>
+    <w:rsid w:val="00061604"/>
     <w:rsid w:val="00061800"/>
     <w:rsid w:val="00062182"/>
     <w:rsid w:val="0006349F"/>
     <w:rsid w:val="00064BDA"/>
+    <w:rsid w:val="00065ABC"/>
     <w:rsid w:val="00065B1A"/>
+    <w:rsid w:val="00066361"/>
     <w:rsid w:val="00066ED7"/>
     <w:rsid w:val="00066EFB"/>
     <w:rsid w:val="000678AA"/>
+    <w:rsid w:val="00067E8B"/>
     <w:rsid w:val="0007081F"/>
+    <w:rsid w:val="00070F8A"/>
     <w:rsid w:val="00071443"/>
     <w:rsid w:val="00072139"/>
     <w:rsid w:val="000725AF"/>
     <w:rsid w:val="00072EDB"/>
+    <w:rsid w:val="0007360F"/>
+    <w:rsid w:val="00074516"/>
     <w:rsid w:val="000749BD"/>
     <w:rsid w:val="000749D7"/>
     <w:rsid w:val="00074C62"/>
     <w:rsid w:val="00074D48"/>
     <w:rsid w:val="00075587"/>
     <w:rsid w:val="00075EA6"/>
     <w:rsid w:val="00076112"/>
+    <w:rsid w:val="000763A2"/>
     <w:rsid w:val="0008045B"/>
     <w:rsid w:val="00080964"/>
     <w:rsid w:val="0008125F"/>
     <w:rsid w:val="00082001"/>
+    <w:rsid w:val="00082EB3"/>
     <w:rsid w:val="00083E33"/>
     <w:rsid w:val="00083FFC"/>
+    <w:rsid w:val="0008407A"/>
+    <w:rsid w:val="00085337"/>
     <w:rsid w:val="00085C0E"/>
     <w:rsid w:val="000873E6"/>
+    <w:rsid w:val="0009020E"/>
     <w:rsid w:val="000906DE"/>
     <w:rsid w:val="0009091D"/>
     <w:rsid w:val="00091145"/>
     <w:rsid w:val="00091282"/>
     <w:rsid w:val="00092AE1"/>
+    <w:rsid w:val="000941F1"/>
     <w:rsid w:val="000948C0"/>
     <w:rsid w:val="000948D5"/>
+    <w:rsid w:val="00094B50"/>
     <w:rsid w:val="0009519C"/>
     <w:rsid w:val="000956FF"/>
     <w:rsid w:val="000960DD"/>
+    <w:rsid w:val="00096102"/>
     <w:rsid w:val="00096632"/>
     <w:rsid w:val="00096878"/>
     <w:rsid w:val="000974DC"/>
     <w:rsid w:val="000A00DD"/>
+    <w:rsid w:val="000A0CC9"/>
     <w:rsid w:val="000A0DD5"/>
+    <w:rsid w:val="000A22DE"/>
     <w:rsid w:val="000A2AD5"/>
     <w:rsid w:val="000A2CDA"/>
     <w:rsid w:val="000A3011"/>
     <w:rsid w:val="000A322A"/>
     <w:rsid w:val="000A385F"/>
     <w:rsid w:val="000A41F2"/>
     <w:rsid w:val="000A4848"/>
     <w:rsid w:val="000A4D88"/>
     <w:rsid w:val="000A62BB"/>
+    <w:rsid w:val="000A66A2"/>
     <w:rsid w:val="000A68D9"/>
     <w:rsid w:val="000A6BEF"/>
     <w:rsid w:val="000A737F"/>
     <w:rsid w:val="000A7819"/>
+    <w:rsid w:val="000B030A"/>
     <w:rsid w:val="000B2225"/>
     <w:rsid w:val="000B5826"/>
     <w:rsid w:val="000B5835"/>
+    <w:rsid w:val="000B5C5F"/>
     <w:rsid w:val="000B6323"/>
+    <w:rsid w:val="000B7BAF"/>
+    <w:rsid w:val="000C1FAA"/>
     <w:rsid w:val="000C255F"/>
+    <w:rsid w:val="000C3BC3"/>
     <w:rsid w:val="000C3C41"/>
     <w:rsid w:val="000C45E3"/>
+    <w:rsid w:val="000C49BE"/>
     <w:rsid w:val="000C4E68"/>
     <w:rsid w:val="000C5CE4"/>
     <w:rsid w:val="000C5EDC"/>
+    <w:rsid w:val="000C6ACD"/>
+    <w:rsid w:val="000C74A3"/>
     <w:rsid w:val="000C7DB2"/>
+    <w:rsid w:val="000D0A5A"/>
     <w:rsid w:val="000D0AC8"/>
     <w:rsid w:val="000D0DA7"/>
+    <w:rsid w:val="000D1BFA"/>
+    <w:rsid w:val="000D1FE7"/>
     <w:rsid w:val="000D29C2"/>
     <w:rsid w:val="000D5090"/>
     <w:rsid w:val="000D55C1"/>
     <w:rsid w:val="000D66EF"/>
     <w:rsid w:val="000E034C"/>
     <w:rsid w:val="000E0691"/>
+    <w:rsid w:val="000E08CB"/>
     <w:rsid w:val="000E2397"/>
     <w:rsid w:val="000E35EC"/>
     <w:rsid w:val="000E37F9"/>
+    <w:rsid w:val="000E3BC1"/>
     <w:rsid w:val="000E4247"/>
     <w:rsid w:val="000E4E24"/>
     <w:rsid w:val="000E4E8F"/>
     <w:rsid w:val="000E5A13"/>
     <w:rsid w:val="000E7826"/>
     <w:rsid w:val="000F075F"/>
     <w:rsid w:val="000F0A13"/>
     <w:rsid w:val="000F2006"/>
     <w:rsid w:val="000F203C"/>
     <w:rsid w:val="000F20E1"/>
+    <w:rsid w:val="000F2E54"/>
+    <w:rsid w:val="000F30B7"/>
     <w:rsid w:val="000F5860"/>
     <w:rsid w:val="000F61F0"/>
     <w:rsid w:val="000F6B44"/>
+    <w:rsid w:val="0010268F"/>
+    <w:rsid w:val="00102911"/>
+    <w:rsid w:val="00102CF4"/>
+    <w:rsid w:val="00103A62"/>
     <w:rsid w:val="00103EC4"/>
     <w:rsid w:val="0010442E"/>
     <w:rsid w:val="00104784"/>
     <w:rsid w:val="001052FE"/>
+    <w:rsid w:val="001053A7"/>
     <w:rsid w:val="00105423"/>
     <w:rsid w:val="00105682"/>
     <w:rsid w:val="001079EC"/>
     <w:rsid w:val="001100C1"/>
     <w:rsid w:val="00110196"/>
     <w:rsid w:val="00110663"/>
+    <w:rsid w:val="001107DF"/>
     <w:rsid w:val="001112E0"/>
     <w:rsid w:val="00111395"/>
     <w:rsid w:val="0011159B"/>
     <w:rsid w:val="001115C2"/>
+    <w:rsid w:val="00111C62"/>
     <w:rsid w:val="00111D8D"/>
     <w:rsid w:val="00111FE5"/>
     <w:rsid w:val="00112BD8"/>
     <w:rsid w:val="00112E29"/>
+    <w:rsid w:val="001130D4"/>
+    <w:rsid w:val="00113369"/>
     <w:rsid w:val="001144DD"/>
     <w:rsid w:val="00114A41"/>
     <w:rsid w:val="00114E7B"/>
     <w:rsid w:val="00114EFA"/>
     <w:rsid w:val="00115A1C"/>
     <w:rsid w:val="00117043"/>
     <w:rsid w:val="001206AE"/>
+    <w:rsid w:val="00120FA4"/>
+    <w:rsid w:val="00121287"/>
     <w:rsid w:val="00121AFA"/>
     <w:rsid w:val="00121DF8"/>
     <w:rsid w:val="00124BC7"/>
     <w:rsid w:val="00125E12"/>
     <w:rsid w:val="00125FC3"/>
     <w:rsid w:val="00126048"/>
+    <w:rsid w:val="00126F2A"/>
     <w:rsid w:val="0012729F"/>
     <w:rsid w:val="001276AA"/>
     <w:rsid w:val="0013040E"/>
     <w:rsid w:val="001309F5"/>
+    <w:rsid w:val="001323AE"/>
+    <w:rsid w:val="00132DE7"/>
     <w:rsid w:val="0013356F"/>
     <w:rsid w:val="001337D9"/>
+    <w:rsid w:val="001344D0"/>
     <w:rsid w:val="001348DD"/>
     <w:rsid w:val="00135226"/>
     <w:rsid w:val="00135385"/>
     <w:rsid w:val="00136416"/>
+    <w:rsid w:val="0013655E"/>
+    <w:rsid w:val="00137069"/>
     <w:rsid w:val="001371AF"/>
     <w:rsid w:val="00137471"/>
     <w:rsid w:val="001376F2"/>
     <w:rsid w:val="0014088C"/>
     <w:rsid w:val="00140939"/>
     <w:rsid w:val="0014105B"/>
+    <w:rsid w:val="00144055"/>
+    <w:rsid w:val="001447D1"/>
     <w:rsid w:val="001453E8"/>
     <w:rsid w:val="00146CC9"/>
     <w:rsid w:val="00146F3D"/>
     <w:rsid w:val="00146FC8"/>
     <w:rsid w:val="001512C0"/>
     <w:rsid w:val="00152842"/>
+    <w:rsid w:val="00152991"/>
     <w:rsid w:val="001538AC"/>
+    <w:rsid w:val="00153A1B"/>
     <w:rsid w:val="00153E80"/>
     <w:rsid w:val="001540F4"/>
     <w:rsid w:val="001559B6"/>
     <w:rsid w:val="00156D2A"/>
     <w:rsid w:val="00156F93"/>
     <w:rsid w:val="00157175"/>
     <w:rsid w:val="00157397"/>
+    <w:rsid w:val="0015786B"/>
     <w:rsid w:val="00162114"/>
     <w:rsid w:val="0016269D"/>
     <w:rsid w:val="00162DB4"/>
     <w:rsid w:val="00162E5A"/>
     <w:rsid w:val="00163285"/>
+    <w:rsid w:val="00163C55"/>
+    <w:rsid w:val="001649FE"/>
     <w:rsid w:val="00164EBE"/>
     <w:rsid w:val="001651A1"/>
     <w:rsid w:val="001651F7"/>
     <w:rsid w:val="00165483"/>
+    <w:rsid w:val="00165893"/>
     <w:rsid w:val="00165C70"/>
     <w:rsid w:val="00165E2F"/>
+    <w:rsid w:val="00165EFD"/>
     <w:rsid w:val="00166274"/>
     <w:rsid w:val="00166FC1"/>
     <w:rsid w:val="00167D27"/>
+    <w:rsid w:val="00170B6A"/>
     <w:rsid w:val="00172F37"/>
     <w:rsid w:val="001736DE"/>
     <w:rsid w:val="00173E56"/>
+    <w:rsid w:val="00174A03"/>
     <w:rsid w:val="00174AA2"/>
+    <w:rsid w:val="001766BB"/>
     <w:rsid w:val="00176871"/>
     <w:rsid w:val="00176C28"/>
+    <w:rsid w:val="00177575"/>
     <w:rsid w:val="00177B5F"/>
     <w:rsid w:val="001804F7"/>
     <w:rsid w:val="001808F1"/>
+    <w:rsid w:val="00180B3A"/>
     <w:rsid w:val="001813DE"/>
     <w:rsid w:val="001818A9"/>
     <w:rsid w:val="00183065"/>
     <w:rsid w:val="00183341"/>
     <w:rsid w:val="0018349E"/>
     <w:rsid w:val="00183817"/>
+    <w:rsid w:val="00183DF5"/>
     <w:rsid w:val="001843A7"/>
     <w:rsid w:val="00184C96"/>
     <w:rsid w:val="001856A4"/>
+    <w:rsid w:val="00185B26"/>
     <w:rsid w:val="00186186"/>
     <w:rsid w:val="00187432"/>
     <w:rsid w:val="00187B2E"/>
     <w:rsid w:val="0019087A"/>
     <w:rsid w:val="00192532"/>
+    <w:rsid w:val="00193437"/>
     <w:rsid w:val="001937C8"/>
     <w:rsid w:val="001939CE"/>
     <w:rsid w:val="00193A6C"/>
+    <w:rsid w:val="001945D0"/>
+    <w:rsid w:val="00195CCA"/>
     <w:rsid w:val="0019639D"/>
     <w:rsid w:val="001966CD"/>
     <w:rsid w:val="00196966"/>
+    <w:rsid w:val="00197439"/>
     <w:rsid w:val="00197769"/>
     <w:rsid w:val="00197BD1"/>
     <w:rsid w:val="00197F43"/>
+    <w:rsid w:val="001A0207"/>
+    <w:rsid w:val="001A1AFA"/>
     <w:rsid w:val="001A1D08"/>
     <w:rsid w:val="001A25F1"/>
     <w:rsid w:val="001A29F3"/>
+    <w:rsid w:val="001A331B"/>
     <w:rsid w:val="001A4D0B"/>
+    <w:rsid w:val="001A67C9"/>
+    <w:rsid w:val="001A7B1E"/>
     <w:rsid w:val="001A7C1F"/>
     <w:rsid w:val="001B1A4E"/>
     <w:rsid w:val="001B2A44"/>
     <w:rsid w:val="001B333D"/>
     <w:rsid w:val="001B3A16"/>
+    <w:rsid w:val="001B4118"/>
     <w:rsid w:val="001B45BA"/>
     <w:rsid w:val="001B5867"/>
+    <w:rsid w:val="001B6268"/>
     <w:rsid w:val="001B66AA"/>
+    <w:rsid w:val="001B7A08"/>
     <w:rsid w:val="001C0B1A"/>
+    <w:rsid w:val="001C0CAD"/>
     <w:rsid w:val="001C14F4"/>
     <w:rsid w:val="001C191F"/>
+    <w:rsid w:val="001C251A"/>
     <w:rsid w:val="001C2CB6"/>
     <w:rsid w:val="001C3815"/>
     <w:rsid w:val="001C6E61"/>
     <w:rsid w:val="001C7190"/>
     <w:rsid w:val="001C7430"/>
     <w:rsid w:val="001C7D81"/>
+    <w:rsid w:val="001D0134"/>
+    <w:rsid w:val="001D0ED5"/>
+    <w:rsid w:val="001D1886"/>
     <w:rsid w:val="001D2DB3"/>
     <w:rsid w:val="001D35F4"/>
     <w:rsid w:val="001D3E7E"/>
+    <w:rsid w:val="001D535F"/>
     <w:rsid w:val="001D5A9F"/>
     <w:rsid w:val="001D5E01"/>
+    <w:rsid w:val="001D78D1"/>
     <w:rsid w:val="001E0ABF"/>
     <w:rsid w:val="001E1E08"/>
     <w:rsid w:val="001E1F14"/>
     <w:rsid w:val="001E2090"/>
+    <w:rsid w:val="001E20FE"/>
     <w:rsid w:val="001E316D"/>
     <w:rsid w:val="001E3752"/>
+    <w:rsid w:val="001E4229"/>
     <w:rsid w:val="001E4F5F"/>
     <w:rsid w:val="001E5770"/>
     <w:rsid w:val="001E5791"/>
     <w:rsid w:val="001E5945"/>
     <w:rsid w:val="001E61E2"/>
     <w:rsid w:val="001E7906"/>
     <w:rsid w:val="001F035C"/>
+    <w:rsid w:val="001F061D"/>
     <w:rsid w:val="001F1401"/>
     <w:rsid w:val="001F22B5"/>
+    <w:rsid w:val="001F2AC8"/>
     <w:rsid w:val="001F41A3"/>
     <w:rsid w:val="001F7FDF"/>
+    <w:rsid w:val="00201829"/>
     <w:rsid w:val="002024B4"/>
     <w:rsid w:val="00202D23"/>
     <w:rsid w:val="00203479"/>
     <w:rsid w:val="00203979"/>
     <w:rsid w:val="002041E1"/>
     <w:rsid w:val="00204786"/>
     <w:rsid w:val="0020498A"/>
     <w:rsid w:val="00204BB0"/>
     <w:rsid w:val="00204EB2"/>
     <w:rsid w:val="00205C31"/>
     <w:rsid w:val="00206379"/>
     <w:rsid w:val="00206474"/>
+    <w:rsid w:val="002069C5"/>
     <w:rsid w:val="002072E1"/>
     <w:rsid w:val="002077D0"/>
+    <w:rsid w:val="00207FB8"/>
     <w:rsid w:val="002104F9"/>
     <w:rsid w:val="00210DF7"/>
     <w:rsid w:val="00211893"/>
     <w:rsid w:val="002118E5"/>
     <w:rsid w:val="00212FE6"/>
     <w:rsid w:val="0021463B"/>
     <w:rsid w:val="00215098"/>
+    <w:rsid w:val="00216635"/>
     <w:rsid w:val="00216E5D"/>
+    <w:rsid w:val="00217660"/>
     <w:rsid w:val="0021782A"/>
+    <w:rsid w:val="00217E01"/>
+    <w:rsid w:val="002203CA"/>
     <w:rsid w:val="00220695"/>
     <w:rsid w:val="0022157A"/>
     <w:rsid w:val="00223676"/>
     <w:rsid w:val="0022379A"/>
     <w:rsid w:val="00223A7A"/>
     <w:rsid w:val="00224022"/>
     <w:rsid w:val="00224265"/>
     <w:rsid w:val="002245B1"/>
     <w:rsid w:val="00224C5C"/>
     <w:rsid w:val="00224EA5"/>
+    <w:rsid w:val="0022593B"/>
     <w:rsid w:val="00225E82"/>
+    <w:rsid w:val="00226047"/>
+    <w:rsid w:val="002304BE"/>
+    <w:rsid w:val="0023060E"/>
     <w:rsid w:val="00230976"/>
     <w:rsid w:val="002318EF"/>
     <w:rsid w:val="002325A1"/>
+    <w:rsid w:val="002329DF"/>
     <w:rsid w:val="00233A15"/>
     <w:rsid w:val="00234D3F"/>
     <w:rsid w:val="002350D4"/>
     <w:rsid w:val="00235142"/>
+    <w:rsid w:val="002353E1"/>
     <w:rsid w:val="00235B98"/>
     <w:rsid w:val="00235D9D"/>
     <w:rsid w:val="00236F45"/>
     <w:rsid w:val="002370BC"/>
+    <w:rsid w:val="002406E7"/>
     <w:rsid w:val="00240C6E"/>
     <w:rsid w:val="00240D97"/>
     <w:rsid w:val="00240F62"/>
     <w:rsid w:val="00242E0B"/>
     <w:rsid w:val="00243A7E"/>
+    <w:rsid w:val="00243C35"/>
+    <w:rsid w:val="00243F73"/>
+    <w:rsid w:val="00244101"/>
     <w:rsid w:val="00244630"/>
     <w:rsid w:val="00244E09"/>
     <w:rsid w:val="0024546B"/>
+    <w:rsid w:val="00245CBC"/>
+    <w:rsid w:val="00245DBB"/>
     <w:rsid w:val="002460AC"/>
     <w:rsid w:val="002466EC"/>
     <w:rsid w:val="0024723C"/>
     <w:rsid w:val="0025160E"/>
     <w:rsid w:val="00251921"/>
     <w:rsid w:val="002537CF"/>
     <w:rsid w:val="00253FFC"/>
+    <w:rsid w:val="00254204"/>
     <w:rsid w:val="00254321"/>
     <w:rsid w:val="0025533E"/>
     <w:rsid w:val="00255513"/>
+    <w:rsid w:val="00255B5E"/>
     <w:rsid w:val="00255D42"/>
+    <w:rsid w:val="00255DDC"/>
     <w:rsid w:val="00256E4B"/>
     <w:rsid w:val="00257E76"/>
     <w:rsid w:val="002622E9"/>
     <w:rsid w:val="0026275A"/>
     <w:rsid w:val="00266F47"/>
     <w:rsid w:val="002671C4"/>
     <w:rsid w:val="0026733C"/>
+    <w:rsid w:val="00270382"/>
     <w:rsid w:val="00270898"/>
     <w:rsid w:val="00270902"/>
     <w:rsid w:val="00270A02"/>
     <w:rsid w:val="0027168F"/>
+    <w:rsid w:val="00273E2B"/>
+    <w:rsid w:val="0027457E"/>
     <w:rsid w:val="00275776"/>
     <w:rsid w:val="00275F6D"/>
     <w:rsid w:val="00276CDE"/>
     <w:rsid w:val="00276EDC"/>
+    <w:rsid w:val="002770F5"/>
     <w:rsid w:val="00277423"/>
     <w:rsid w:val="00277566"/>
     <w:rsid w:val="002801C5"/>
+    <w:rsid w:val="0028068A"/>
     <w:rsid w:val="002814CC"/>
     <w:rsid w:val="00283137"/>
+    <w:rsid w:val="002832A0"/>
     <w:rsid w:val="00283C70"/>
+    <w:rsid w:val="00285562"/>
+    <w:rsid w:val="0028578F"/>
     <w:rsid w:val="00285FC1"/>
     <w:rsid w:val="002869A0"/>
     <w:rsid w:val="00287783"/>
+    <w:rsid w:val="0028780B"/>
+    <w:rsid w:val="00290043"/>
     <w:rsid w:val="00290E3D"/>
+    <w:rsid w:val="00291202"/>
     <w:rsid w:val="00291A26"/>
+    <w:rsid w:val="00291D08"/>
     <w:rsid w:val="0029262D"/>
     <w:rsid w:val="0029263A"/>
     <w:rsid w:val="00292CB0"/>
+    <w:rsid w:val="00293CDF"/>
+    <w:rsid w:val="002953AD"/>
     <w:rsid w:val="0029575B"/>
     <w:rsid w:val="00295B66"/>
+    <w:rsid w:val="00296BF9"/>
     <w:rsid w:val="002978F6"/>
     <w:rsid w:val="002A0449"/>
     <w:rsid w:val="002A0AFA"/>
     <w:rsid w:val="002A195B"/>
     <w:rsid w:val="002A1BAD"/>
     <w:rsid w:val="002A3C10"/>
     <w:rsid w:val="002A3FA4"/>
     <w:rsid w:val="002A4020"/>
+    <w:rsid w:val="002A4D18"/>
+    <w:rsid w:val="002A6656"/>
     <w:rsid w:val="002A7371"/>
+    <w:rsid w:val="002A78B0"/>
     <w:rsid w:val="002A7C71"/>
     <w:rsid w:val="002A7E7E"/>
     <w:rsid w:val="002A7EA6"/>
+    <w:rsid w:val="002B0770"/>
     <w:rsid w:val="002B1B4E"/>
     <w:rsid w:val="002B24E2"/>
     <w:rsid w:val="002B260F"/>
     <w:rsid w:val="002B3071"/>
+    <w:rsid w:val="002B38A1"/>
     <w:rsid w:val="002B3BFC"/>
     <w:rsid w:val="002B4775"/>
     <w:rsid w:val="002B4888"/>
+    <w:rsid w:val="002B722D"/>
     <w:rsid w:val="002C0239"/>
+    <w:rsid w:val="002C0655"/>
     <w:rsid w:val="002C19F9"/>
+    <w:rsid w:val="002C2304"/>
     <w:rsid w:val="002C2F36"/>
     <w:rsid w:val="002C3183"/>
     <w:rsid w:val="002C3BD0"/>
     <w:rsid w:val="002C427B"/>
     <w:rsid w:val="002C6D9F"/>
     <w:rsid w:val="002C6EA4"/>
     <w:rsid w:val="002C702A"/>
+    <w:rsid w:val="002C717B"/>
     <w:rsid w:val="002C7387"/>
+    <w:rsid w:val="002D0C2D"/>
     <w:rsid w:val="002D1279"/>
     <w:rsid w:val="002D18F3"/>
     <w:rsid w:val="002D1912"/>
     <w:rsid w:val="002D19ED"/>
     <w:rsid w:val="002D21F0"/>
     <w:rsid w:val="002D30B2"/>
     <w:rsid w:val="002D3779"/>
     <w:rsid w:val="002D4B4B"/>
     <w:rsid w:val="002D5537"/>
     <w:rsid w:val="002D5E20"/>
     <w:rsid w:val="002D6338"/>
     <w:rsid w:val="002D66F0"/>
+    <w:rsid w:val="002D6A6E"/>
     <w:rsid w:val="002D6E6D"/>
+    <w:rsid w:val="002D70FA"/>
     <w:rsid w:val="002E0F94"/>
+    <w:rsid w:val="002E117D"/>
+    <w:rsid w:val="002E1717"/>
     <w:rsid w:val="002E1A66"/>
     <w:rsid w:val="002E1BE5"/>
     <w:rsid w:val="002E20C7"/>
+    <w:rsid w:val="002E2C19"/>
+    <w:rsid w:val="002E3B0C"/>
+    <w:rsid w:val="002E49B9"/>
     <w:rsid w:val="002E620E"/>
     <w:rsid w:val="002E6645"/>
+    <w:rsid w:val="002E7B37"/>
     <w:rsid w:val="002F021A"/>
     <w:rsid w:val="002F084D"/>
     <w:rsid w:val="002F16E8"/>
     <w:rsid w:val="002F1986"/>
+    <w:rsid w:val="002F215D"/>
     <w:rsid w:val="002F2E21"/>
     <w:rsid w:val="002F2F44"/>
+    <w:rsid w:val="002F30B4"/>
     <w:rsid w:val="002F3AA4"/>
     <w:rsid w:val="002F3CD1"/>
+    <w:rsid w:val="002F4677"/>
     <w:rsid w:val="002F54AF"/>
     <w:rsid w:val="002F59A7"/>
+    <w:rsid w:val="002F6E37"/>
     <w:rsid w:val="002F74CF"/>
     <w:rsid w:val="00300639"/>
+    <w:rsid w:val="003014CA"/>
     <w:rsid w:val="00301A3E"/>
     <w:rsid w:val="00302BAF"/>
     <w:rsid w:val="00302D0F"/>
     <w:rsid w:val="00303050"/>
+    <w:rsid w:val="00303064"/>
     <w:rsid w:val="00303251"/>
     <w:rsid w:val="003035BE"/>
     <w:rsid w:val="003039DA"/>
     <w:rsid w:val="00305BFB"/>
     <w:rsid w:val="00305CDA"/>
     <w:rsid w:val="00306949"/>
+    <w:rsid w:val="00306E03"/>
     <w:rsid w:val="00307DA8"/>
     <w:rsid w:val="0031044E"/>
     <w:rsid w:val="003105AC"/>
     <w:rsid w:val="00310D5E"/>
     <w:rsid w:val="00312334"/>
     <w:rsid w:val="00312743"/>
     <w:rsid w:val="00314508"/>
     <w:rsid w:val="003163AA"/>
+    <w:rsid w:val="00316ED5"/>
+    <w:rsid w:val="003174AC"/>
+    <w:rsid w:val="00317514"/>
     <w:rsid w:val="00317C72"/>
     <w:rsid w:val="00320497"/>
     <w:rsid w:val="00322390"/>
     <w:rsid w:val="003228C5"/>
     <w:rsid w:val="00322988"/>
     <w:rsid w:val="0032335B"/>
     <w:rsid w:val="003266B0"/>
     <w:rsid w:val="00331655"/>
+    <w:rsid w:val="00331E80"/>
     <w:rsid w:val="0033223F"/>
     <w:rsid w:val="0033229F"/>
     <w:rsid w:val="003324A4"/>
+    <w:rsid w:val="003328E8"/>
+    <w:rsid w:val="00332988"/>
     <w:rsid w:val="00333529"/>
     <w:rsid w:val="0033373E"/>
     <w:rsid w:val="0033400C"/>
     <w:rsid w:val="00334BF5"/>
     <w:rsid w:val="00334C11"/>
+    <w:rsid w:val="00334D23"/>
     <w:rsid w:val="003351AA"/>
     <w:rsid w:val="00335452"/>
+    <w:rsid w:val="00335B6F"/>
     <w:rsid w:val="00335EE3"/>
     <w:rsid w:val="0033636D"/>
     <w:rsid w:val="00336B9D"/>
     <w:rsid w:val="00337130"/>
     <w:rsid w:val="00337CCB"/>
     <w:rsid w:val="00337FC7"/>
     <w:rsid w:val="0034045A"/>
     <w:rsid w:val="00340919"/>
     <w:rsid w:val="00341885"/>
     <w:rsid w:val="00341A32"/>
     <w:rsid w:val="00343929"/>
     <w:rsid w:val="003456B2"/>
     <w:rsid w:val="0034669A"/>
     <w:rsid w:val="00346AEF"/>
     <w:rsid w:val="003517B3"/>
+    <w:rsid w:val="00351905"/>
+    <w:rsid w:val="00352237"/>
+    <w:rsid w:val="0035261F"/>
     <w:rsid w:val="00353F1A"/>
+    <w:rsid w:val="00354089"/>
     <w:rsid w:val="00355204"/>
     <w:rsid w:val="00356328"/>
     <w:rsid w:val="003570A2"/>
     <w:rsid w:val="0036009F"/>
     <w:rsid w:val="0036040F"/>
+    <w:rsid w:val="00360B9C"/>
     <w:rsid w:val="00362034"/>
+    <w:rsid w:val="00362B5D"/>
     <w:rsid w:val="003650D1"/>
+    <w:rsid w:val="00365619"/>
     <w:rsid w:val="003657C5"/>
+    <w:rsid w:val="003659A2"/>
     <w:rsid w:val="00365C90"/>
     <w:rsid w:val="00365CD3"/>
     <w:rsid w:val="00366B55"/>
+    <w:rsid w:val="00367925"/>
     <w:rsid w:val="003707EF"/>
     <w:rsid w:val="00370CE8"/>
     <w:rsid w:val="00370D81"/>
     <w:rsid w:val="00371059"/>
     <w:rsid w:val="003722CE"/>
     <w:rsid w:val="00372CB0"/>
     <w:rsid w:val="00372CCB"/>
     <w:rsid w:val="00372D8A"/>
+    <w:rsid w:val="00373966"/>
     <w:rsid w:val="00373F7C"/>
     <w:rsid w:val="003741BC"/>
     <w:rsid w:val="00374D88"/>
+    <w:rsid w:val="00377264"/>
     <w:rsid w:val="00377D6B"/>
+    <w:rsid w:val="00380E0B"/>
     <w:rsid w:val="0038124F"/>
     <w:rsid w:val="00381B2F"/>
     <w:rsid w:val="00381DB4"/>
     <w:rsid w:val="003825BF"/>
     <w:rsid w:val="00382A48"/>
     <w:rsid w:val="003836C9"/>
     <w:rsid w:val="00383B89"/>
+    <w:rsid w:val="00383D30"/>
     <w:rsid w:val="00384ADE"/>
+    <w:rsid w:val="00385083"/>
     <w:rsid w:val="00386F7C"/>
     <w:rsid w:val="00387C92"/>
     <w:rsid w:val="00390164"/>
+    <w:rsid w:val="003938BB"/>
     <w:rsid w:val="00393FF2"/>
     <w:rsid w:val="003941CA"/>
     <w:rsid w:val="0039440A"/>
+    <w:rsid w:val="00394C91"/>
+    <w:rsid w:val="003951E2"/>
     <w:rsid w:val="00395472"/>
     <w:rsid w:val="003954B7"/>
+    <w:rsid w:val="003A009E"/>
     <w:rsid w:val="003A0D22"/>
+    <w:rsid w:val="003A1097"/>
     <w:rsid w:val="003A24B7"/>
     <w:rsid w:val="003A2D97"/>
     <w:rsid w:val="003A3140"/>
+    <w:rsid w:val="003A36B7"/>
+    <w:rsid w:val="003A3813"/>
+    <w:rsid w:val="003A3816"/>
     <w:rsid w:val="003A3D36"/>
     <w:rsid w:val="003A442A"/>
     <w:rsid w:val="003A5739"/>
     <w:rsid w:val="003A7290"/>
+    <w:rsid w:val="003A744C"/>
     <w:rsid w:val="003A760B"/>
     <w:rsid w:val="003A76F4"/>
     <w:rsid w:val="003A7D4F"/>
     <w:rsid w:val="003B0500"/>
+    <w:rsid w:val="003B1144"/>
     <w:rsid w:val="003B261F"/>
     <w:rsid w:val="003B2A94"/>
+    <w:rsid w:val="003B4FC6"/>
     <w:rsid w:val="003B56F2"/>
     <w:rsid w:val="003B7688"/>
     <w:rsid w:val="003C1F99"/>
+    <w:rsid w:val="003C254F"/>
     <w:rsid w:val="003C2B22"/>
     <w:rsid w:val="003C2EDE"/>
+    <w:rsid w:val="003C38BF"/>
     <w:rsid w:val="003C390C"/>
+    <w:rsid w:val="003C5E69"/>
     <w:rsid w:val="003C5F99"/>
     <w:rsid w:val="003C6DBE"/>
     <w:rsid w:val="003C6EE8"/>
     <w:rsid w:val="003D21DE"/>
     <w:rsid w:val="003D336D"/>
+    <w:rsid w:val="003D3671"/>
     <w:rsid w:val="003D46A1"/>
     <w:rsid w:val="003D4D08"/>
     <w:rsid w:val="003D52F8"/>
+    <w:rsid w:val="003D5AC8"/>
+    <w:rsid w:val="003D5B3E"/>
+    <w:rsid w:val="003D5BE3"/>
     <w:rsid w:val="003D5C96"/>
     <w:rsid w:val="003D63E1"/>
     <w:rsid w:val="003D6828"/>
+    <w:rsid w:val="003D7E56"/>
     <w:rsid w:val="003D7FCF"/>
     <w:rsid w:val="003E0922"/>
     <w:rsid w:val="003E12B9"/>
+    <w:rsid w:val="003E1A98"/>
     <w:rsid w:val="003E1DD5"/>
     <w:rsid w:val="003E2F13"/>
     <w:rsid w:val="003E30D8"/>
     <w:rsid w:val="003E42C0"/>
+    <w:rsid w:val="003E539D"/>
     <w:rsid w:val="003E5D50"/>
     <w:rsid w:val="003E6DA4"/>
     <w:rsid w:val="003E707D"/>
     <w:rsid w:val="003F0154"/>
+    <w:rsid w:val="003F01D7"/>
     <w:rsid w:val="003F024B"/>
+    <w:rsid w:val="003F21C4"/>
+    <w:rsid w:val="003F3EE4"/>
     <w:rsid w:val="003F4018"/>
+    <w:rsid w:val="003F4C9E"/>
     <w:rsid w:val="003F4E6A"/>
     <w:rsid w:val="003F6C0D"/>
     <w:rsid w:val="003F6F00"/>
     <w:rsid w:val="003F7579"/>
+    <w:rsid w:val="003F7B7B"/>
+    <w:rsid w:val="00400A1F"/>
     <w:rsid w:val="00400BA0"/>
     <w:rsid w:val="00400BE0"/>
     <w:rsid w:val="00400D4D"/>
     <w:rsid w:val="00401FD9"/>
+    <w:rsid w:val="0040221C"/>
     <w:rsid w:val="00402CE5"/>
+    <w:rsid w:val="00402DB2"/>
     <w:rsid w:val="00402E09"/>
     <w:rsid w:val="00404940"/>
+    <w:rsid w:val="0040769C"/>
     <w:rsid w:val="00407A5F"/>
     <w:rsid w:val="00407A97"/>
     <w:rsid w:val="00407DC6"/>
+    <w:rsid w:val="00411CBC"/>
+    <w:rsid w:val="00411DEA"/>
     <w:rsid w:val="00411ECB"/>
     <w:rsid w:val="00412216"/>
+    <w:rsid w:val="00413B15"/>
     <w:rsid w:val="00413DEA"/>
     <w:rsid w:val="0041416D"/>
     <w:rsid w:val="0041438C"/>
     <w:rsid w:val="00414DA9"/>
+    <w:rsid w:val="0041638D"/>
+    <w:rsid w:val="0041644D"/>
     <w:rsid w:val="00416532"/>
     <w:rsid w:val="00416589"/>
     <w:rsid w:val="004170AB"/>
     <w:rsid w:val="00420516"/>
     <w:rsid w:val="004207DC"/>
     <w:rsid w:val="00420BF6"/>
+    <w:rsid w:val="004212B6"/>
     <w:rsid w:val="00421EA7"/>
+    <w:rsid w:val="004240BB"/>
     <w:rsid w:val="00424CC6"/>
     <w:rsid w:val="00426275"/>
     <w:rsid w:val="0042679F"/>
+    <w:rsid w:val="0042696E"/>
     <w:rsid w:val="00430661"/>
     <w:rsid w:val="00433AE4"/>
     <w:rsid w:val="00436059"/>
     <w:rsid w:val="0043666C"/>
     <w:rsid w:val="00437117"/>
     <w:rsid w:val="00437520"/>
     <w:rsid w:val="00440366"/>
     <w:rsid w:val="00440641"/>
+    <w:rsid w:val="00440B68"/>
     <w:rsid w:val="00441522"/>
+    <w:rsid w:val="004430EE"/>
     <w:rsid w:val="004442E9"/>
     <w:rsid w:val="004447CF"/>
+    <w:rsid w:val="00444F27"/>
     <w:rsid w:val="00445676"/>
     <w:rsid w:val="004458B4"/>
     <w:rsid w:val="00445CB7"/>
     <w:rsid w:val="00447512"/>
     <w:rsid w:val="00447B8B"/>
     <w:rsid w:val="00450B3F"/>
     <w:rsid w:val="00451271"/>
     <w:rsid w:val="004513B2"/>
+    <w:rsid w:val="004514BB"/>
     <w:rsid w:val="004530E9"/>
     <w:rsid w:val="00453CBA"/>
     <w:rsid w:val="00453D82"/>
     <w:rsid w:val="00454CA1"/>
     <w:rsid w:val="00455364"/>
     <w:rsid w:val="00455455"/>
     <w:rsid w:val="004559EF"/>
     <w:rsid w:val="004566AE"/>
+    <w:rsid w:val="00456A1A"/>
     <w:rsid w:val="00457420"/>
+    <w:rsid w:val="004575FE"/>
     <w:rsid w:val="00457E35"/>
+    <w:rsid w:val="00457E83"/>
     <w:rsid w:val="00460007"/>
     <w:rsid w:val="00462C32"/>
+    <w:rsid w:val="00463854"/>
     <w:rsid w:val="00464CD8"/>
     <w:rsid w:val="004651F6"/>
     <w:rsid w:val="00465287"/>
     <w:rsid w:val="004656AA"/>
     <w:rsid w:val="00465730"/>
     <w:rsid w:val="00466DEF"/>
+    <w:rsid w:val="00466E84"/>
     <w:rsid w:val="004671B6"/>
     <w:rsid w:val="0046758D"/>
     <w:rsid w:val="00470F11"/>
     <w:rsid w:val="0047104D"/>
     <w:rsid w:val="00471682"/>
+    <w:rsid w:val="00471B35"/>
     <w:rsid w:val="00472B94"/>
+    <w:rsid w:val="00473F41"/>
     <w:rsid w:val="0047523D"/>
     <w:rsid w:val="00475E7F"/>
     <w:rsid w:val="00476973"/>
+    <w:rsid w:val="00476A0A"/>
     <w:rsid w:val="00476A6D"/>
     <w:rsid w:val="00476D9E"/>
     <w:rsid w:val="00476E37"/>
     <w:rsid w:val="00477859"/>
     <w:rsid w:val="00480154"/>
     <w:rsid w:val="0048085B"/>
+    <w:rsid w:val="004814FB"/>
+    <w:rsid w:val="004816C0"/>
     <w:rsid w:val="004831D7"/>
     <w:rsid w:val="004834F3"/>
+    <w:rsid w:val="004836CD"/>
+    <w:rsid w:val="004843C3"/>
+    <w:rsid w:val="00484B6C"/>
     <w:rsid w:val="004861ED"/>
     <w:rsid w:val="00486852"/>
     <w:rsid w:val="00486B50"/>
     <w:rsid w:val="0048701A"/>
     <w:rsid w:val="004871F7"/>
     <w:rsid w:val="00487801"/>
     <w:rsid w:val="00487C45"/>
     <w:rsid w:val="0049034C"/>
+    <w:rsid w:val="004909DD"/>
+    <w:rsid w:val="0049125E"/>
+    <w:rsid w:val="00491E84"/>
     <w:rsid w:val="00492489"/>
     <w:rsid w:val="00492C11"/>
     <w:rsid w:val="00493215"/>
+    <w:rsid w:val="00493475"/>
+    <w:rsid w:val="00493CE2"/>
     <w:rsid w:val="00494F07"/>
     <w:rsid w:val="00495352"/>
+    <w:rsid w:val="00495630"/>
     <w:rsid w:val="004966E7"/>
     <w:rsid w:val="004979F5"/>
     <w:rsid w:val="004A0323"/>
     <w:rsid w:val="004A10FA"/>
     <w:rsid w:val="004A1C9D"/>
+    <w:rsid w:val="004A2198"/>
+    <w:rsid w:val="004A351A"/>
     <w:rsid w:val="004A39A3"/>
     <w:rsid w:val="004A3AA9"/>
     <w:rsid w:val="004A3EF0"/>
     <w:rsid w:val="004A4C1A"/>
     <w:rsid w:val="004A581F"/>
+    <w:rsid w:val="004A5EC3"/>
     <w:rsid w:val="004A5F95"/>
     <w:rsid w:val="004A609F"/>
     <w:rsid w:val="004A6246"/>
+    <w:rsid w:val="004A657E"/>
     <w:rsid w:val="004B0491"/>
+    <w:rsid w:val="004B1218"/>
+    <w:rsid w:val="004B1498"/>
     <w:rsid w:val="004B270E"/>
+    <w:rsid w:val="004B2B92"/>
     <w:rsid w:val="004B36BE"/>
     <w:rsid w:val="004B3C24"/>
     <w:rsid w:val="004B49B3"/>
     <w:rsid w:val="004B4C43"/>
     <w:rsid w:val="004B56D8"/>
     <w:rsid w:val="004B573E"/>
     <w:rsid w:val="004B5C06"/>
+    <w:rsid w:val="004B6956"/>
     <w:rsid w:val="004B6AF5"/>
     <w:rsid w:val="004B6F2F"/>
     <w:rsid w:val="004B7584"/>
+    <w:rsid w:val="004B7604"/>
+    <w:rsid w:val="004B7961"/>
     <w:rsid w:val="004B7E4A"/>
     <w:rsid w:val="004C0627"/>
     <w:rsid w:val="004C08CE"/>
     <w:rsid w:val="004C1C08"/>
     <w:rsid w:val="004C1C88"/>
     <w:rsid w:val="004C4234"/>
     <w:rsid w:val="004C43E0"/>
     <w:rsid w:val="004C504A"/>
     <w:rsid w:val="004C5E68"/>
+    <w:rsid w:val="004C63ED"/>
     <w:rsid w:val="004C697D"/>
     <w:rsid w:val="004C6C8C"/>
     <w:rsid w:val="004C6DF4"/>
     <w:rsid w:val="004C794C"/>
     <w:rsid w:val="004C7A7A"/>
     <w:rsid w:val="004C7EF2"/>
     <w:rsid w:val="004D0162"/>
     <w:rsid w:val="004D13A2"/>
     <w:rsid w:val="004D1F03"/>
     <w:rsid w:val="004D3F8B"/>
+    <w:rsid w:val="004D48E6"/>
+    <w:rsid w:val="004D4EA7"/>
     <w:rsid w:val="004D5872"/>
     <w:rsid w:val="004D5928"/>
     <w:rsid w:val="004D70CF"/>
+    <w:rsid w:val="004D7392"/>
     <w:rsid w:val="004D7F4B"/>
     <w:rsid w:val="004E082D"/>
     <w:rsid w:val="004E0E35"/>
     <w:rsid w:val="004E426A"/>
+    <w:rsid w:val="004E49F3"/>
     <w:rsid w:val="004E5E6F"/>
+    <w:rsid w:val="004E6064"/>
     <w:rsid w:val="004E60D4"/>
     <w:rsid w:val="004E6336"/>
+    <w:rsid w:val="004E6B4C"/>
+    <w:rsid w:val="004E6C89"/>
     <w:rsid w:val="004E6FB6"/>
+    <w:rsid w:val="004F12C3"/>
     <w:rsid w:val="004F2190"/>
     <w:rsid w:val="004F309F"/>
     <w:rsid w:val="004F3E1A"/>
+    <w:rsid w:val="004F415E"/>
     <w:rsid w:val="004F4464"/>
     <w:rsid w:val="004F486F"/>
     <w:rsid w:val="004F496D"/>
+    <w:rsid w:val="004F4ECC"/>
     <w:rsid w:val="0050034E"/>
     <w:rsid w:val="005005C8"/>
     <w:rsid w:val="00501423"/>
     <w:rsid w:val="0050341D"/>
     <w:rsid w:val="0050462C"/>
     <w:rsid w:val="005057AE"/>
     <w:rsid w:val="00506617"/>
     <w:rsid w:val="005071FE"/>
     <w:rsid w:val="00507796"/>
     <w:rsid w:val="00511072"/>
     <w:rsid w:val="005112C6"/>
     <w:rsid w:val="00512052"/>
     <w:rsid w:val="00516089"/>
     <w:rsid w:val="00516797"/>
     <w:rsid w:val="005173DA"/>
     <w:rsid w:val="00517B3B"/>
     <w:rsid w:val="00520079"/>
     <w:rsid w:val="005205E9"/>
     <w:rsid w:val="00520929"/>
     <w:rsid w:val="00520B78"/>
     <w:rsid w:val="00521016"/>
+    <w:rsid w:val="00521966"/>
     <w:rsid w:val="00521C97"/>
     <w:rsid w:val="005230BD"/>
     <w:rsid w:val="005230D7"/>
     <w:rsid w:val="00523467"/>
     <w:rsid w:val="0052457E"/>
     <w:rsid w:val="005250AE"/>
     <w:rsid w:val="00525B00"/>
+    <w:rsid w:val="00526453"/>
     <w:rsid w:val="0052676E"/>
     <w:rsid w:val="00531A39"/>
     <w:rsid w:val="00531F3B"/>
     <w:rsid w:val="00531F92"/>
     <w:rsid w:val="00532AEE"/>
     <w:rsid w:val="005338B6"/>
     <w:rsid w:val="00536F5E"/>
     <w:rsid w:val="00537000"/>
+    <w:rsid w:val="0053731A"/>
     <w:rsid w:val="00537D04"/>
     <w:rsid w:val="00540BE5"/>
     <w:rsid w:val="0054199F"/>
     <w:rsid w:val="00542839"/>
     <w:rsid w:val="00542E7D"/>
     <w:rsid w:val="005430A4"/>
+    <w:rsid w:val="00544671"/>
     <w:rsid w:val="00544FE4"/>
     <w:rsid w:val="005455FF"/>
     <w:rsid w:val="00546BFC"/>
     <w:rsid w:val="00546F47"/>
+    <w:rsid w:val="00547683"/>
     <w:rsid w:val="00550BFB"/>
     <w:rsid w:val="00551A0B"/>
     <w:rsid w:val="00551D2C"/>
+    <w:rsid w:val="0055450B"/>
     <w:rsid w:val="0055598C"/>
+    <w:rsid w:val="005568E4"/>
+    <w:rsid w:val="005571DE"/>
     <w:rsid w:val="00557BFE"/>
+    <w:rsid w:val="00557C81"/>
+    <w:rsid w:val="00562AB6"/>
     <w:rsid w:val="00563680"/>
     <w:rsid w:val="005636E8"/>
     <w:rsid w:val="00564F11"/>
     <w:rsid w:val="00565531"/>
+    <w:rsid w:val="00565938"/>
+    <w:rsid w:val="005669D7"/>
     <w:rsid w:val="005740D0"/>
     <w:rsid w:val="00574408"/>
+    <w:rsid w:val="005744B9"/>
     <w:rsid w:val="00574D14"/>
     <w:rsid w:val="00574E17"/>
+    <w:rsid w:val="00575601"/>
     <w:rsid w:val="00575A37"/>
     <w:rsid w:val="0057673A"/>
+    <w:rsid w:val="005774A8"/>
     <w:rsid w:val="00577DBC"/>
     <w:rsid w:val="00577EBD"/>
     <w:rsid w:val="005800E5"/>
     <w:rsid w:val="00580A57"/>
     <w:rsid w:val="005812AD"/>
     <w:rsid w:val="00581534"/>
     <w:rsid w:val="00581AF2"/>
     <w:rsid w:val="00581D39"/>
     <w:rsid w:val="005820E2"/>
     <w:rsid w:val="00583568"/>
     <w:rsid w:val="005843BD"/>
     <w:rsid w:val="00584D27"/>
     <w:rsid w:val="00585398"/>
     <w:rsid w:val="00585D42"/>
     <w:rsid w:val="00585D8D"/>
     <w:rsid w:val="00585E7A"/>
+    <w:rsid w:val="00586708"/>
+    <w:rsid w:val="0058792B"/>
     <w:rsid w:val="005908FE"/>
     <w:rsid w:val="005929C3"/>
     <w:rsid w:val="00592E0A"/>
+    <w:rsid w:val="0059534A"/>
     <w:rsid w:val="00595451"/>
     <w:rsid w:val="0059657E"/>
     <w:rsid w:val="00596C29"/>
     <w:rsid w:val="005A0230"/>
     <w:rsid w:val="005A0815"/>
     <w:rsid w:val="005A08E4"/>
     <w:rsid w:val="005A1486"/>
     <w:rsid w:val="005A2568"/>
     <w:rsid w:val="005A266D"/>
     <w:rsid w:val="005A302B"/>
+    <w:rsid w:val="005A6AEB"/>
+    <w:rsid w:val="005A710C"/>
     <w:rsid w:val="005A7447"/>
     <w:rsid w:val="005A77D5"/>
+    <w:rsid w:val="005B0A4F"/>
     <w:rsid w:val="005B0B33"/>
     <w:rsid w:val="005B2609"/>
     <w:rsid w:val="005B2D1B"/>
     <w:rsid w:val="005B5B29"/>
     <w:rsid w:val="005B68F5"/>
     <w:rsid w:val="005B705B"/>
+    <w:rsid w:val="005B70FA"/>
     <w:rsid w:val="005B7220"/>
     <w:rsid w:val="005B7D34"/>
     <w:rsid w:val="005C0710"/>
     <w:rsid w:val="005C0A94"/>
     <w:rsid w:val="005C0BC8"/>
+    <w:rsid w:val="005C2D7D"/>
     <w:rsid w:val="005C30C1"/>
+    <w:rsid w:val="005C335D"/>
     <w:rsid w:val="005C3E3C"/>
+    <w:rsid w:val="005C4F0F"/>
+    <w:rsid w:val="005C587B"/>
     <w:rsid w:val="005C71F7"/>
     <w:rsid w:val="005C7FC3"/>
     <w:rsid w:val="005D208E"/>
     <w:rsid w:val="005D36A1"/>
     <w:rsid w:val="005D39F7"/>
+    <w:rsid w:val="005D3EFE"/>
+    <w:rsid w:val="005D40FC"/>
     <w:rsid w:val="005D4174"/>
+    <w:rsid w:val="005D41E4"/>
     <w:rsid w:val="005D45F1"/>
+    <w:rsid w:val="005D482D"/>
     <w:rsid w:val="005D4D95"/>
     <w:rsid w:val="005D4F47"/>
     <w:rsid w:val="005D5374"/>
+    <w:rsid w:val="005D58F9"/>
     <w:rsid w:val="005D6F9D"/>
+    <w:rsid w:val="005D7170"/>
     <w:rsid w:val="005D788C"/>
     <w:rsid w:val="005D7FC9"/>
+    <w:rsid w:val="005E0950"/>
+    <w:rsid w:val="005E0D29"/>
+    <w:rsid w:val="005E0F16"/>
+    <w:rsid w:val="005E130E"/>
     <w:rsid w:val="005E2132"/>
     <w:rsid w:val="005E24A2"/>
+    <w:rsid w:val="005E2CDA"/>
     <w:rsid w:val="005E4805"/>
     <w:rsid w:val="005E509F"/>
     <w:rsid w:val="005E607C"/>
     <w:rsid w:val="005E6AE3"/>
+    <w:rsid w:val="005F1156"/>
     <w:rsid w:val="005F27BD"/>
     <w:rsid w:val="005F29B7"/>
     <w:rsid w:val="005F2C2D"/>
     <w:rsid w:val="005F301E"/>
     <w:rsid w:val="005F33FF"/>
     <w:rsid w:val="005F373A"/>
     <w:rsid w:val="005F391F"/>
     <w:rsid w:val="005F4BE4"/>
     <w:rsid w:val="005F4CCF"/>
+    <w:rsid w:val="005F688E"/>
     <w:rsid w:val="00600376"/>
     <w:rsid w:val="00601019"/>
     <w:rsid w:val="00602668"/>
     <w:rsid w:val="00602E93"/>
+    <w:rsid w:val="0060383D"/>
+    <w:rsid w:val="0060510D"/>
     <w:rsid w:val="00605F76"/>
     <w:rsid w:val="00607172"/>
+    <w:rsid w:val="00607246"/>
     <w:rsid w:val="00607E20"/>
     <w:rsid w:val="00607E92"/>
     <w:rsid w:val="0061010A"/>
     <w:rsid w:val="00610198"/>
     <w:rsid w:val="00610C81"/>
     <w:rsid w:val="006122AE"/>
+    <w:rsid w:val="00612380"/>
+    <w:rsid w:val="0061323B"/>
     <w:rsid w:val="006133CF"/>
     <w:rsid w:val="006140FC"/>
     <w:rsid w:val="0061424E"/>
     <w:rsid w:val="006143E5"/>
     <w:rsid w:val="00614F7C"/>
     <w:rsid w:val="00615218"/>
     <w:rsid w:val="00616CD9"/>
     <w:rsid w:val="0062080A"/>
     <w:rsid w:val="006211D2"/>
     <w:rsid w:val="00621798"/>
+    <w:rsid w:val="00621C21"/>
     <w:rsid w:val="00621C74"/>
     <w:rsid w:val="00621E53"/>
     <w:rsid w:val="00622600"/>
     <w:rsid w:val="00622CBB"/>
     <w:rsid w:val="00622DA5"/>
     <w:rsid w:val="00622E1B"/>
     <w:rsid w:val="00625F60"/>
+    <w:rsid w:val="00626747"/>
     <w:rsid w:val="00626ED8"/>
     <w:rsid w:val="0063056F"/>
     <w:rsid w:val="00631AB7"/>
     <w:rsid w:val="006323AD"/>
     <w:rsid w:val="00632E89"/>
+    <w:rsid w:val="006334A6"/>
     <w:rsid w:val="006339FA"/>
     <w:rsid w:val="00633B22"/>
     <w:rsid w:val="006342AB"/>
     <w:rsid w:val="00636472"/>
     <w:rsid w:val="00636CEB"/>
     <w:rsid w:val="0063738F"/>
     <w:rsid w:val="00637E0B"/>
     <w:rsid w:val="00640012"/>
     <w:rsid w:val="006400CE"/>
     <w:rsid w:val="00640256"/>
     <w:rsid w:val="00640C77"/>
     <w:rsid w:val="00640C85"/>
     <w:rsid w:val="00640EED"/>
     <w:rsid w:val="00642093"/>
     <w:rsid w:val="006423DF"/>
     <w:rsid w:val="0064304D"/>
     <w:rsid w:val="006440E7"/>
     <w:rsid w:val="006442B1"/>
     <w:rsid w:val="006455D1"/>
+    <w:rsid w:val="0064592C"/>
+    <w:rsid w:val="00645F18"/>
     <w:rsid w:val="00646C30"/>
+    <w:rsid w:val="006470A0"/>
+    <w:rsid w:val="006470ED"/>
+    <w:rsid w:val="00647348"/>
     <w:rsid w:val="00651187"/>
     <w:rsid w:val="00652442"/>
     <w:rsid w:val="0065275C"/>
     <w:rsid w:val="006530B0"/>
     <w:rsid w:val="00653C86"/>
     <w:rsid w:val="0065405A"/>
     <w:rsid w:val="00656F54"/>
     <w:rsid w:val="006572AE"/>
     <w:rsid w:val="0065750A"/>
     <w:rsid w:val="006577CF"/>
     <w:rsid w:val="00657CE0"/>
     <w:rsid w:val="0066005F"/>
     <w:rsid w:val="00660EFD"/>
     <w:rsid w:val="00661176"/>
     <w:rsid w:val="00661D8A"/>
+    <w:rsid w:val="00661E5A"/>
     <w:rsid w:val="006628AD"/>
     <w:rsid w:val="00662C02"/>
     <w:rsid w:val="00662ED8"/>
     <w:rsid w:val="00663403"/>
     <w:rsid w:val="0066412F"/>
     <w:rsid w:val="00664B2F"/>
     <w:rsid w:val="006665A9"/>
     <w:rsid w:val="00670DB4"/>
+    <w:rsid w:val="006718BD"/>
+    <w:rsid w:val="00673616"/>
     <w:rsid w:val="006746E9"/>
     <w:rsid w:val="00674932"/>
     <w:rsid w:val="00674F66"/>
     <w:rsid w:val="00674F87"/>
     <w:rsid w:val="00674FAB"/>
+    <w:rsid w:val="00675A39"/>
+    <w:rsid w:val="006760E1"/>
+    <w:rsid w:val="00676BD1"/>
+    <w:rsid w:val="00677629"/>
     <w:rsid w:val="006803EC"/>
     <w:rsid w:val="00680B5A"/>
     <w:rsid w:val="0068119C"/>
+    <w:rsid w:val="006819C1"/>
     <w:rsid w:val="006820ED"/>
     <w:rsid w:val="006823A0"/>
+    <w:rsid w:val="0068258F"/>
     <w:rsid w:val="006829ED"/>
+    <w:rsid w:val="00684154"/>
+    <w:rsid w:val="0068468D"/>
     <w:rsid w:val="0068486A"/>
     <w:rsid w:val="00685E5D"/>
     <w:rsid w:val="006861F0"/>
     <w:rsid w:val="00687E72"/>
     <w:rsid w:val="00690087"/>
     <w:rsid w:val="00690147"/>
     <w:rsid w:val="00691D3E"/>
     <w:rsid w:val="00692459"/>
     <w:rsid w:val="00692802"/>
+    <w:rsid w:val="00692B87"/>
     <w:rsid w:val="006950B8"/>
+    <w:rsid w:val="006954DA"/>
     <w:rsid w:val="00695766"/>
     <w:rsid w:val="00695ACF"/>
     <w:rsid w:val="00695B71"/>
+    <w:rsid w:val="00696CFE"/>
+    <w:rsid w:val="0069715A"/>
     <w:rsid w:val="006972D2"/>
     <w:rsid w:val="00697C7E"/>
     <w:rsid w:val="00697E8B"/>
     <w:rsid w:val="006A030D"/>
     <w:rsid w:val="006A04EF"/>
     <w:rsid w:val="006A1052"/>
     <w:rsid w:val="006A1906"/>
+    <w:rsid w:val="006A1A12"/>
     <w:rsid w:val="006A203D"/>
     <w:rsid w:val="006A30B9"/>
+    <w:rsid w:val="006A3552"/>
     <w:rsid w:val="006A37D7"/>
     <w:rsid w:val="006A3FE0"/>
+    <w:rsid w:val="006A4321"/>
     <w:rsid w:val="006A4F34"/>
+    <w:rsid w:val="006A5508"/>
     <w:rsid w:val="006A55B2"/>
+    <w:rsid w:val="006A5AEC"/>
+    <w:rsid w:val="006A5BD6"/>
     <w:rsid w:val="006A5DE2"/>
     <w:rsid w:val="006A7A4E"/>
+    <w:rsid w:val="006A7BB6"/>
     <w:rsid w:val="006B0A30"/>
+    <w:rsid w:val="006B0EA9"/>
     <w:rsid w:val="006B1532"/>
     <w:rsid w:val="006B18FB"/>
     <w:rsid w:val="006B1D54"/>
+    <w:rsid w:val="006B5532"/>
     <w:rsid w:val="006B57FC"/>
     <w:rsid w:val="006B6F12"/>
     <w:rsid w:val="006B7AD9"/>
     <w:rsid w:val="006C0201"/>
     <w:rsid w:val="006C0627"/>
     <w:rsid w:val="006C121A"/>
     <w:rsid w:val="006C2A8F"/>
     <w:rsid w:val="006C2FB4"/>
+    <w:rsid w:val="006C34BD"/>
     <w:rsid w:val="006C35D9"/>
     <w:rsid w:val="006C496C"/>
+    <w:rsid w:val="006C4AE3"/>
     <w:rsid w:val="006C58B9"/>
     <w:rsid w:val="006C673D"/>
     <w:rsid w:val="006C7477"/>
     <w:rsid w:val="006D0E6F"/>
     <w:rsid w:val="006D0E92"/>
     <w:rsid w:val="006D20AE"/>
     <w:rsid w:val="006D217E"/>
     <w:rsid w:val="006D25F3"/>
     <w:rsid w:val="006D2BDF"/>
+    <w:rsid w:val="006D341E"/>
     <w:rsid w:val="006D3BD1"/>
+    <w:rsid w:val="006D404C"/>
+    <w:rsid w:val="006D4061"/>
     <w:rsid w:val="006D43B5"/>
     <w:rsid w:val="006D4444"/>
     <w:rsid w:val="006D4604"/>
     <w:rsid w:val="006D461B"/>
     <w:rsid w:val="006D5FCC"/>
     <w:rsid w:val="006D6014"/>
+    <w:rsid w:val="006D620C"/>
     <w:rsid w:val="006D63C8"/>
     <w:rsid w:val="006D6851"/>
     <w:rsid w:val="006D6DA1"/>
     <w:rsid w:val="006D6DB7"/>
     <w:rsid w:val="006D70F9"/>
+    <w:rsid w:val="006D7B7E"/>
     <w:rsid w:val="006E0542"/>
     <w:rsid w:val="006E20EA"/>
     <w:rsid w:val="006E27DF"/>
     <w:rsid w:val="006E3171"/>
     <w:rsid w:val="006E3CA9"/>
+    <w:rsid w:val="006E3CFB"/>
+    <w:rsid w:val="006E481C"/>
+    <w:rsid w:val="006E670E"/>
     <w:rsid w:val="006E6B45"/>
     <w:rsid w:val="006F06FF"/>
+    <w:rsid w:val="006F0B9C"/>
     <w:rsid w:val="006F10DA"/>
     <w:rsid w:val="006F24B7"/>
     <w:rsid w:val="006F2A57"/>
     <w:rsid w:val="006F3CB7"/>
+    <w:rsid w:val="006F43DC"/>
     <w:rsid w:val="006F4C33"/>
     <w:rsid w:val="006F4E14"/>
+    <w:rsid w:val="006F4E8A"/>
+    <w:rsid w:val="006F62A9"/>
     <w:rsid w:val="006F67D3"/>
     <w:rsid w:val="006F6AB8"/>
     <w:rsid w:val="006F7677"/>
     <w:rsid w:val="006F7FEC"/>
     <w:rsid w:val="0070002C"/>
+    <w:rsid w:val="00700FF8"/>
     <w:rsid w:val="00701730"/>
+    <w:rsid w:val="007023E0"/>
     <w:rsid w:val="007025D6"/>
     <w:rsid w:val="00702D68"/>
     <w:rsid w:val="00704E56"/>
+    <w:rsid w:val="00705C13"/>
     <w:rsid w:val="00705DD0"/>
+    <w:rsid w:val="00710C63"/>
     <w:rsid w:val="0071160E"/>
     <w:rsid w:val="0071163B"/>
+    <w:rsid w:val="00712940"/>
     <w:rsid w:val="00712A1A"/>
     <w:rsid w:val="007147F2"/>
+    <w:rsid w:val="00715672"/>
+    <w:rsid w:val="007160C9"/>
+    <w:rsid w:val="0071648C"/>
     <w:rsid w:val="00716D6A"/>
     <w:rsid w:val="007213C2"/>
+    <w:rsid w:val="00721F7A"/>
     <w:rsid w:val="00724B10"/>
     <w:rsid w:val="00725DBE"/>
     <w:rsid w:val="007262DC"/>
     <w:rsid w:val="007263CA"/>
     <w:rsid w:val="007270A5"/>
     <w:rsid w:val="00727425"/>
+    <w:rsid w:val="0073066F"/>
     <w:rsid w:val="00731D04"/>
     <w:rsid w:val="00733C45"/>
     <w:rsid w:val="00733FB1"/>
     <w:rsid w:val="007344A2"/>
     <w:rsid w:val="0073547B"/>
     <w:rsid w:val="0073555D"/>
+    <w:rsid w:val="0073649B"/>
+    <w:rsid w:val="007368D2"/>
     <w:rsid w:val="00737A25"/>
+    <w:rsid w:val="00737A41"/>
     <w:rsid w:val="00741DD4"/>
+    <w:rsid w:val="007450DB"/>
+    <w:rsid w:val="00745117"/>
     <w:rsid w:val="0074688E"/>
     <w:rsid w:val="0074695A"/>
     <w:rsid w:val="0075081E"/>
     <w:rsid w:val="007510FD"/>
+    <w:rsid w:val="0075179A"/>
     <w:rsid w:val="00752D20"/>
     <w:rsid w:val="00753BCD"/>
+    <w:rsid w:val="007554E2"/>
     <w:rsid w:val="00756FA6"/>
     <w:rsid w:val="00757A04"/>
     <w:rsid w:val="00757C4B"/>
     <w:rsid w:val="00761080"/>
     <w:rsid w:val="00761FD7"/>
     <w:rsid w:val="00762DC0"/>
     <w:rsid w:val="0076397A"/>
+    <w:rsid w:val="00763C7D"/>
     <w:rsid w:val="00764035"/>
     <w:rsid w:val="007647E7"/>
+    <w:rsid w:val="00764C8B"/>
+    <w:rsid w:val="00764E19"/>
+    <w:rsid w:val="0076784D"/>
     <w:rsid w:val="00767FAB"/>
     <w:rsid w:val="00770562"/>
     <w:rsid w:val="007706FC"/>
     <w:rsid w:val="00770908"/>
     <w:rsid w:val="00770CD3"/>
     <w:rsid w:val="0077149D"/>
+    <w:rsid w:val="007727D7"/>
     <w:rsid w:val="007734A8"/>
     <w:rsid w:val="00774402"/>
     <w:rsid w:val="0077544E"/>
     <w:rsid w:val="007755FF"/>
+    <w:rsid w:val="00775D74"/>
     <w:rsid w:val="00776647"/>
     <w:rsid w:val="007773D1"/>
+    <w:rsid w:val="00780F13"/>
     <w:rsid w:val="007812C7"/>
     <w:rsid w:val="007813EC"/>
     <w:rsid w:val="00783D2B"/>
     <w:rsid w:val="00784215"/>
     <w:rsid w:val="00786E16"/>
+    <w:rsid w:val="007874DB"/>
     <w:rsid w:val="00790E79"/>
+    <w:rsid w:val="007915B7"/>
     <w:rsid w:val="00791B9E"/>
     <w:rsid w:val="0079317C"/>
     <w:rsid w:val="00793B33"/>
+    <w:rsid w:val="00794472"/>
     <w:rsid w:val="00795E44"/>
     <w:rsid w:val="007962E5"/>
     <w:rsid w:val="007963F6"/>
     <w:rsid w:val="0079652F"/>
     <w:rsid w:val="007967BB"/>
     <w:rsid w:val="0079730E"/>
     <w:rsid w:val="007A0A14"/>
+    <w:rsid w:val="007A16CE"/>
+    <w:rsid w:val="007A196F"/>
     <w:rsid w:val="007A2B44"/>
     <w:rsid w:val="007A2C69"/>
     <w:rsid w:val="007A2F22"/>
+    <w:rsid w:val="007A321E"/>
     <w:rsid w:val="007A4DDA"/>
     <w:rsid w:val="007A5CF8"/>
     <w:rsid w:val="007A6992"/>
     <w:rsid w:val="007A6BDE"/>
+    <w:rsid w:val="007A6F81"/>
     <w:rsid w:val="007A7969"/>
     <w:rsid w:val="007B22CD"/>
     <w:rsid w:val="007B23BB"/>
     <w:rsid w:val="007B2652"/>
     <w:rsid w:val="007B31E7"/>
+    <w:rsid w:val="007B3DE8"/>
     <w:rsid w:val="007B4779"/>
     <w:rsid w:val="007B483F"/>
+    <w:rsid w:val="007B51E0"/>
     <w:rsid w:val="007B5836"/>
     <w:rsid w:val="007B6EED"/>
     <w:rsid w:val="007B710A"/>
     <w:rsid w:val="007B76B2"/>
     <w:rsid w:val="007C0E20"/>
     <w:rsid w:val="007C310C"/>
+    <w:rsid w:val="007C358F"/>
     <w:rsid w:val="007C4C49"/>
     <w:rsid w:val="007C643D"/>
+    <w:rsid w:val="007C666F"/>
     <w:rsid w:val="007C7046"/>
+    <w:rsid w:val="007C7152"/>
+    <w:rsid w:val="007C7D92"/>
+    <w:rsid w:val="007D0954"/>
+    <w:rsid w:val="007D0BF9"/>
     <w:rsid w:val="007D1A54"/>
     <w:rsid w:val="007D222E"/>
     <w:rsid w:val="007D30F9"/>
+    <w:rsid w:val="007D38B6"/>
     <w:rsid w:val="007D40F4"/>
+    <w:rsid w:val="007D434B"/>
+    <w:rsid w:val="007D4694"/>
     <w:rsid w:val="007D55E7"/>
     <w:rsid w:val="007D5A96"/>
+    <w:rsid w:val="007D5D2F"/>
     <w:rsid w:val="007D5D90"/>
     <w:rsid w:val="007D7DD1"/>
     <w:rsid w:val="007D7EEC"/>
     <w:rsid w:val="007E1172"/>
     <w:rsid w:val="007E1AF0"/>
+    <w:rsid w:val="007E2874"/>
     <w:rsid w:val="007E357E"/>
     <w:rsid w:val="007E373A"/>
     <w:rsid w:val="007E523B"/>
     <w:rsid w:val="007E5EE2"/>
     <w:rsid w:val="007E7671"/>
     <w:rsid w:val="007E7B84"/>
     <w:rsid w:val="007F020B"/>
+    <w:rsid w:val="007F0CD2"/>
+    <w:rsid w:val="007F0F59"/>
     <w:rsid w:val="007F3928"/>
     <w:rsid w:val="007F3B1D"/>
     <w:rsid w:val="007F5595"/>
     <w:rsid w:val="007F72B5"/>
+    <w:rsid w:val="007F72EF"/>
     <w:rsid w:val="007F78A7"/>
     <w:rsid w:val="008002B5"/>
     <w:rsid w:val="00801049"/>
+    <w:rsid w:val="008013AB"/>
+    <w:rsid w:val="0080182F"/>
     <w:rsid w:val="00801DF8"/>
     <w:rsid w:val="00801E63"/>
     <w:rsid w:val="00801EDE"/>
     <w:rsid w:val="00802140"/>
+    <w:rsid w:val="0080235F"/>
     <w:rsid w:val="0080356A"/>
     <w:rsid w:val="00804C22"/>
     <w:rsid w:val="008057E5"/>
     <w:rsid w:val="00805956"/>
     <w:rsid w:val="00805B1B"/>
+    <w:rsid w:val="00806BDC"/>
+    <w:rsid w:val="00807287"/>
     <w:rsid w:val="00810FEF"/>
     <w:rsid w:val="00811F70"/>
     <w:rsid w:val="00812282"/>
     <w:rsid w:val="00812F34"/>
     <w:rsid w:val="008142FE"/>
     <w:rsid w:val="008149D2"/>
+    <w:rsid w:val="00814FC3"/>
     <w:rsid w:val="00815AD7"/>
+    <w:rsid w:val="00815B9C"/>
     <w:rsid w:val="00816B1A"/>
+    <w:rsid w:val="00816C83"/>
     <w:rsid w:val="00816D8B"/>
     <w:rsid w:val="00816FA9"/>
     <w:rsid w:val="00817934"/>
     <w:rsid w:val="00821D5E"/>
     <w:rsid w:val="00821DE7"/>
+    <w:rsid w:val="00825BE3"/>
     <w:rsid w:val="00826A84"/>
     <w:rsid w:val="00830471"/>
     <w:rsid w:val="00830AB6"/>
+    <w:rsid w:val="00830F51"/>
     <w:rsid w:val="008311B2"/>
+    <w:rsid w:val="0083223B"/>
     <w:rsid w:val="00832922"/>
     <w:rsid w:val="0083374F"/>
     <w:rsid w:val="00833843"/>
+    <w:rsid w:val="008339C2"/>
     <w:rsid w:val="00833A01"/>
     <w:rsid w:val="00833CD6"/>
+    <w:rsid w:val="00834211"/>
     <w:rsid w:val="0083483B"/>
     <w:rsid w:val="00834EEF"/>
     <w:rsid w:val="008352D1"/>
     <w:rsid w:val="008355F4"/>
+    <w:rsid w:val="00835704"/>
+    <w:rsid w:val="00836321"/>
     <w:rsid w:val="00836574"/>
     <w:rsid w:val="008368B5"/>
+    <w:rsid w:val="00837143"/>
     <w:rsid w:val="0083796D"/>
+    <w:rsid w:val="00841E22"/>
     <w:rsid w:val="00841FE8"/>
     <w:rsid w:val="0084205C"/>
     <w:rsid w:val="00842487"/>
     <w:rsid w:val="0084322C"/>
+    <w:rsid w:val="00843C5B"/>
     <w:rsid w:val="00843F8D"/>
+    <w:rsid w:val="00844314"/>
+    <w:rsid w:val="008443E5"/>
     <w:rsid w:val="0084447E"/>
     <w:rsid w:val="008444A8"/>
     <w:rsid w:val="008444C4"/>
     <w:rsid w:val="00844EF9"/>
     <w:rsid w:val="00844FED"/>
     <w:rsid w:val="0084675E"/>
     <w:rsid w:val="00846987"/>
     <w:rsid w:val="00847E04"/>
     <w:rsid w:val="00850095"/>
     <w:rsid w:val="00850AFD"/>
+    <w:rsid w:val="00851564"/>
     <w:rsid w:val="00852ABE"/>
     <w:rsid w:val="00852E76"/>
+    <w:rsid w:val="00854EA1"/>
     <w:rsid w:val="008554CE"/>
+    <w:rsid w:val="00855AF2"/>
     <w:rsid w:val="00855D67"/>
+    <w:rsid w:val="00855DEB"/>
     <w:rsid w:val="00857343"/>
     <w:rsid w:val="00857A18"/>
+    <w:rsid w:val="00860C3F"/>
     <w:rsid w:val="008613C1"/>
+    <w:rsid w:val="00862521"/>
+    <w:rsid w:val="008626BB"/>
     <w:rsid w:val="00862ACD"/>
     <w:rsid w:val="00862D08"/>
     <w:rsid w:val="0086398F"/>
     <w:rsid w:val="00863D5D"/>
     <w:rsid w:val="00863F48"/>
     <w:rsid w:val="00865721"/>
     <w:rsid w:val="00865CB6"/>
+    <w:rsid w:val="00872362"/>
     <w:rsid w:val="00872AAE"/>
     <w:rsid w:val="00873613"/>
     <w:rsid w:val="00873709"/>
     <w:rsid w:val="00873944"/>
     <w:rsid w:val="0087449B"/>
+    <w:rsid w:val="0087601E"/>
     <w:rsid w:val="00877837"/>
+    <w:rsid w:val="0088048F"/>
+    <w:rsid w:val="008805C8"/>
     <w:rsid w:val="00880D82"/>
     <w:rsid w:val="00881131"/>
+    <w:rsid w:val="008818A1"/>
     <w:rsid w:val="00882EC3"/>
     <w:rsid w:val="00883C81"/>
+    <w:rsid w:val="00884DE3"/>
     <w:rsid w:val="008858E2"/>
     <w:rsid w:val="00885AB6"/>
+    <w:rsid w:val="00886310"/>
     <w:rsid w:val="00886543"/>
     <w:rsid w:val="0088745C"/>
     <w:rsid w:val="00890472"/>
     <w:rsid w:val="00891179"/>
     <w:rsid w:val="00891F85"/>
+    <w:rsid w:val="00892F42"/>
+    <w:rsid w:val="00893883"/>
+    <w:rsid w:val="00893BDC"/>
+    <w:rsid w:val="00894F59"/>
     <w:rsid w:val="00896709"/>
     <w:rsid w:val="008A0244"/>
+    <w:rsid w:val="008A0295"/>
+    <w:rsid w:val="008A1108"/>
     <w:rsid w:val="008A1345"/>
     <w:rsid w:val="008A13A2"/>
+    <w:rsid w:val="008A1767"/>
     <w:rsid w:val="008A1C11"/>
     <w:rsid w:val="008A1CE4"/>
     <w:rsid w:val="008A1FE2"/>
     <w:rsid w:val="008A39AE"/>
     <w:rsid w:val="008A3E34"/>
     <w:rsid w:val="008A4236"/>
     <w:rsid w:val="008A497B"/>
     <w:rsid w:val="008A4F2A"/>
     <w:rsid w:val="008A4FF6"/>
     <w:rsid w:val="008A6DC1"/>
+    <w:rsid w:val="008B088F"/>
     <w:rsid w:val="008B0D79"/>
+    <w:rsid w:val="008B16DA"/>
     <w:rsid w:val="008B22B1"/>
+    <w:rsid w:val="008B246C"/>
+    <w:rsid w:val="008B2503"/>
     <w:rsid w:val="008B2670"/>
     <w:rsid w:val="008B2B7A"/>
     <w:rsid w:val="008B37FC"/>
     <w:rsid w:val="008B3D90"/>
     <w:rsid w:val="008B4202"/>
     <w:rsid w:val="008B434A"/>
     <w:rsid w:val="008B530F"/>
     <w:rsid w:val="008B5726"/>
     <w:rsid w:val="008B5BAD"/>
     <w:rsid w:val="008B6223"/>
     <w:rsid w:val="008B653E"/>
     <w:rsid w:val="008B69DC"/>
     <w:rsid w:val="008B6DCE"/>
     <w:rsid w:val="008B6F12"/>
     <w:rsid w:val="008C1378"/>
     <w:rsid w:val="008C1490"/>
     <w:rsid w:val="008C1E23"/>
     <w:rsid w:val="008C2831"/>
+    <w:rsid w:val="008C2ED9"/>
+    <w:rsid w:val="008C3908"/>
     <w:rsid w:val="008C3940"/>
+    <w:rsid w:val="008C53B3"/>
     <w:rsid w:val="008C63A1"/>
     <w:rsid w:val="008C7050"/>
+    <w:rsid w:val="008C712D"/>
     <w:rsid w:val="008C74DE"/>
+    <w:rsid w:val="008C790D"/>
+    <w:rsid w:val="008D00C4"/>
     <w:rsid w:val="008D1903"/>
     <w:rsid w:val="008D2976"/>
     <w:rsid w:val="008D32D6"/>
     <w:rsid w:val="008D3758"/>
     <w:rsid w:val="008D3882"/>
     <w:rsid w:val="008D42A9"/>
     <w:rsid w:val="008D4B26"/>
+    <w:rsid w:val="008D50CB"/>
     <w:rsid w:val="008D5128"/>
     <w:rsid w:val="008D5437"/>
     <w:rsid w:val="008D5725"/>
+    <w:rsid w:val="008D5D8A"/>
+    <w:rsid w:val="008D6401"/>
     <w:rsid w:val="008D69F6"/>
     <w:rsid w:val="008D6E95"/>
+    <w:rsid w:val="008E0125"/>
     <w:rsid w:val="008E05F1"/>
+    <w:rsid w:val="008E0A4A"/>
     <w:rsid w:val="008E15DF"/>
     <w:rsid w:val="008E1895"/>
+    <w:rsid w:val="008E1C7A"/>
     <w:rsid w:val="008E280A"/>
     <w:rsid w:val="008E2B99"/>
     <w:rsid w:val="008E3C16"/>
     <w:rsid w:val="008E421D"/>
     <w:rsid w:val="008E44B8"/>
+    <w:rsid w:val="008E50BB"/>
     <w:rsid w:val="008E621D"/>
+    <w:rsid w:val="008E675D"/>
     <w:rsid w:val="008E6CE0"/>
     <w:rsid w:val="008E6D09"/>
     <w:rsid w:val="008E6F76"/>
+    <w:rsid w:val="008F10D7"/>
     <w:rsid w:val="008F1C36"/>
     <w:rsid w:val="008F27BE"/>
     <w:rsid w:val="008F331C"/>
+    <w:rsid w:val="008F413B"/>
     <w:rsid w:val="008F53BE"/>
     <w:rsid w:val="008F548E"/>
     <w:rsid w:val="008F5E44"/>
+    <w:rsid w:val="008F63F0"/>
     <w:rsid w:val="008F68ED"/>
     <w:rsid w:val="008F6BA7"/>
     <w:rsid w:val="008F7774"/>
     <w:rsid w:val="008F7A22"/>
     <w:rsid w:val="00900511"/>
     <w:rsid w:val="009016EA"/>
+    <w:rsid w:val="009019FC"/>
     <w:rsid w:val="009033DB"/>
     <w:rsid w:val="00906484"/>
     <w:rsid w:val="00906DED"/>
     <w:rsid w:val="00906E34"/>
     <w:rsid w:val="009075CE"/>
     <w:rsid w:val="00907DA9"/>
     <w:rsid w:val="009106A8"/>
     <w:rsid w:val="00913779"/>
     <w:rsid w:val="009142A2"/>
+    <w:rsid w:val="00914E79"/>
+    <w:rsid w:val="00914ED7"/>
     <w:rsid w:val="00914F0D"/>
+    <w:rsid w:val="009156C2"/>
     <w:rsid w:val="00916132"/>
     <w:rsid w:val="009216C9"/>
     <w:rsid w:val="00922848"/>
     <w:rsid w:val="0092412D"/>
+    <w:rsid w:val="00924E8E"/>
     <w:rsid w:val="0092568B"/>
     <w:rsid w:val="00926301"/>
     <w:rsid w:val="009263A5"/>
     <w:rsid w:val="0092749B"/>
     <w:rsid w:val="0092780A"/>
+    <w:rsid w:val="00927F8A"/>
+    <w:rsid w:val="00930387"/>
     <w:rsid w:val="00930550"/>
     <w:rsid w:val="00930651"/>
     <w:rsid w:val="00930D2E"/>
     <w:rsid w:val="00930D3F"/>
     <w:rsid w:val="009313E5"/>
     <w:rsid w:val="009315CA"/>
     <w:rsid w:val="0093226C"/>
     <w:rsid w:val="009328E9"/>
     <w:rsid w:val="00932942"/>
     <w:rsid w:val="00932BCE"/>
     <w:rsid w:val="00932E12"/>
     <w:rsid w:val="0093409C"/>
     <w:rsid w:val="00936682"/>
     <w:rsid w:val="009368CE"/>
+    <w:rsid w:val="00940320"/>
     <w:rsid w:val="0094099A"/>
     <w:rsid w:val="00941607"/>
     <w:rsid w:val="00941DB9"/>
     <w:rsid w:val="00942A7A"/>
     <w:rsid w:val="009444A8"/>
     <w:rsid w:val="00944E6D"/>
     <w:rsid w:val="00944EEB"/>
     <w:rsid w:val="00944F1B"/>
     <w:rsid w:val="009464E2"/>
     <w:rsid w:val="00946581"/>
     <w:rsid w:val="00946BD1"/>
+    <w:rsid w:val="0094717A"/>
     <w:rsid w:val="0094736E"/>
     <w:rsid w:val="00950189"/>
     <w:rsid w:val="00950260"/>
     <w:rsid w:val="00950F8C"/>
+    <w:rsid w:val="00951973"/>
+    <w:rsid w:val="009519D1"/>
     <w:rsid w:val="00951AA8"/>
     <w:rsid w:val="00951B1E"/>
+    <w:rsid w:val="00952B5C"/>
     <w:rsid w:val="00952EB8"/>
     <w:rsid w:val="00952F8C"/>
     <w:rsid w:val="009560F8"/>
+    <w:rsid w:val="0095646F"/>
     <w:rsid w:val="0095729A"/>
     <w:rsid w:val="00961388"/>
     <w:rsid w:val="009632D3"/>
     <w:rsid w:val="009633DE"/>
     <w:rsid w:val="009637D4"/>
     <w:rsid w:val="00964338"/>
+    <w:rsid w:val="009678DF"/>
     <w:rsid w:val="00970063"/>
+    <w:rsid w:val="00970E9B"/>
     <w:rsid w:val="00971429"/>
     <w:rsid w:val="00972C33"/>
     <w:rsid w:val="00975067"/>
     <w:rsid w:val="009755B9"/>
     <w:rsid w:val="009757EB"/>
     <w:rsid w:val="00975BE2"/>
+    <w:rsid w:val="00975D43"/>
     <w:rsid w:val="00977234"/>
     <w:rsid w:val="00977FA8"/>
     <w:rsid w:val="009801E4"/>
     <w:rsid w:val="00980419"/>
     <w:rsid w:val="00983F54"/>
     <w:rsid w:val="009844AF"/>
     <w:rsid w:val="00987F95"/>
+    <w:rsid w:val="00990354"/>
+    <w:rsid w:val="00990525"/>
     <w:rsid w:val="00990C52"/>
+    <w:rsid w:val="009913AD"/>
+    <w:rsid w:val="009919F9"/>
+    <w:rsid w:val="00991B5B"/>
     <w:rsid w:val="00992789"/>
     <w:rsid w:val="00992E7A"/>
+    <w:rsid w:val="00995F69"/>
     <w:rsid w:val="00997192"/>
     <w:rsid w:val="00997764"/>
     <w:rsid w:val="00997D43"/>
     <w:rsid w:val="009A1919"/>
+    <w:rsid w:val="009A2182"/>
     <w:rsid w:val="009A2199"/>
     <w:rsid w:val="009A2E7F"/>
     <w:rsid w:val="009A303A"/>
+    <w:rsid w:val="009A3183"/>
+    <w:rsid w:val="009A3215"/>
     <w:rsid w:val="009A351C"/>
     <w:rsid w:val="009A3D58"/>
     <w:rsid w:val="009A4215"/>
     <w:rsid w:val="009A4585"/>
     <w:rsid w:val="009A4DB9"/>
+    <w:rsid w:val="009A58D3"/>
     <w:rsid w:val="009A6C18"/>
+    <w:rsid w:val="009A7311"/>
     <w:rsid w:val="009A7CCD"/>
+    <w:rsid w:val="009B04A9"/>
     <w:rsid w:val="009B1104"/>
     <w:rsid w:val="009B17DA"/>
     <w:rsid w:val="009B2DAE"/>
     <w:rsid w:val="009B41AE"/>
     <w:rsid w:val="009B485C"/>
     <w:rsid w:val="009B62C8"/>
     <w:rsid w:val="009B632B"/>
     <w:rsid w:val="009B6EDD"/>
+    <w:rsid w:val="009B7959"/>
     <w:rsid w:val="009B7A58"/>
     <w:rsid w:val="009B7BFA"/>
     <w:rsid w:val="009C094A"/>
     <w:rsid w:val="009C0F93"/>
     <w:rsid w:val="009C165C"/>
     <w:rsid w:val="009C30B4"/>
     <w:rsid w:val="009C379A"/>
+    <w:rsid w:val="009C4019"/>
     <w:rsid w:val="009C4122"/>
     <w:rsid w:val="009C5178"/>
     <w:rsid w:val="009C6208"/>
+    <w:rsid w:val="009C6841"/>
     <w:rsid w:val="009D01EB"/>
     <w:rsid w:val="009D09B4"/>
     <w:rsid w:val="009D1196"/>
     <w:rsid w:val="009D1466"/>
+    <w:rsid w:val="009D1ED9"/>
     <w:rsid w:val="009D320A"/>
     <w:rsid w:val="009D4D75"/>
     <w:rsid w:val="009D5CA9"/>
     <w:rsid w:val="009D66A1"/>
     <w:rsid w:val="009D68BA"/>
     <w:rsid w:val="009D7813"/>
     <w:rsid w:val="009D7D09"/>
     <w:rsid w:val="009E0F6D"/>
     <w:rsid w:val="009E1A76"/>
     <w:rsid w:val="009E2CCD"/>
     <w:rsid w:val="009E31BF"/>
+    <w:rsid w:val="009E350B"/>
     <w:rsid w:val="009E3C2B"/>
     <w:rsid w:val="009E4858"/>
     <w:rsid w:val="009E4E7A"/>
     <w:rsid w:val="009E4E8F"/>
+    <w:rsid w:val="009E589A"/>
     <w:rsid w:val="009E5A0B"/>
     <w:rsid w:val="009E6193"/>
+    <w:rsid w:val="009E63E0"/>
     <w:rsid w:val="009E6F5D"/>
     <w:rsid w:val="009E7461"/>
     <w:rsid w:val="009E7E99"/>
     <w:rsid w:val="009F009A"/>
     <w:rsid w:val="009F0203"/>
     <w:rsid w:val="009F0988"/>
     <w:rsid w:val="009F1865"/>
     <w:rsid w:val="009F38C4"/>
     <w:rsid w:val="009F4036"/>
     <w:rsid w:val="009F464E"/>
     <w:rsid w:val="009F4AB1"/>
     <w:rsid w:val="009F4BBD"/>
+    <w:rsid w:val="00A00338"/>
     <w:rsid w:val="00A00C57"/>
     <w:rsid w:val="00A019DF"/>
     <w:rsid w:val="00A0214F"/>
+    <w:rsid w:val="00A02601"/>
+    <w:rsid w:val="00A0307C"/>
     <w:rsid w:val="00A03A33"/>
     <w:rsid w:val="00A04413"/>
     <w:rsid w:val="00A04906"/>
+    <w:rsid w:val="00A0548C"/>
     <w:rsid w:val="00A0563F"/>
     <w:rsid w:val="00A05933"/>
+    <w:rsid w:val="00A05F9D"/>
+    <w:rsid w:val="00A06866"/>
     <w:rsid w:val="00A07056"/>
+    <w:rsid w:val="00A10D1B"/>
     <w:rsid w:val="00A114F2"/>
     <w:rsid w:val="00A115D3"/>
     <w:rsid w:val="00A1195B"/>
     <w:rsid w:val="00A11EC3"/>
     <w:rsid w:val="00A11FE0"/>
     <w:rsid w:val="00A13508"/>
+    <w:rsid w:val="00A13968"/>
     <w:rsid w:val="00A1456E"/>
     <w:rsid w:val="00A15067"/>
+    <w:rsid w:val="00A15B51"/>
     <w:rsid w:val="00A1623F"/>
     <w:rsid w:val="00A16249"/>
     <w:rsid w:val="00A16E90"/>
+    <w:rsid w:val="00A17260"/>
     <w:rsid w:val="00A17363"/>
+    <w:rsid w:val="00A2192C"/>
     <w:rsid w:val="00A21C4F"/>
+    <w:rsid w:val="00A21D7A"/>
     <w:rsid w:val="00A21F86"/>
     <w:rsid w:val="00A224B1"/>
     <w:rsid w:val="00A23C1D"/>
     <w:rsid w:val="00A2487D"/>
     <w:rsid w:val="00A24C79"/>
     <w:rsid w:val="00A25C0F"/>
+    <w:rsid w:val="00A26912"/>
     <w:rsid w:val="00A276D6"/>
     <w:rsid w:val="00A27AD0"/>
+    <w:rsid w:val="00A30AAD"/>
     <w:rsid w:val="00A3119E"/>
     <w:rsid w:val="00A3126C"/>
     <w:rsid w:val="00A315E4"/>
     <w:rsid w:val="00A32B85"/>
     <w:rsid w:val="00A34BB2"/>
     <w:rsid w:val="00A34DBA"/>
     <w:rsid w:val="00A35BD8"/>
     <w:rsid w:val="00A36263"/>
     <w:rsid w:val="00A375F9"/>
     <w:rsid w:val="00A40B4D"/>
     <w:rsid w:val="00A410EC"/>
     <w:rsid w:val="00A41A11"/>
     <w:rsid w:val="00A42C14"/>
     <w:rsid w:val="00A42DA8"/>
     <w:rsid w:val="00A43FC2"/>
     <w:rsid w:val="00A44142"/>
     <w:rsid w:val="00A44C0C"/>
+    <w:rsid w:val="00A453AF"/>
+    <w:rsid w:val="00A45AC5"/>
     <w:rsid w:val="00A46CC0"/>
+    <w:rsid w:val="00A479B2"/>
     <w:rsid w:val="00A47D24"/>
     <w:rsid w:val="00A50A5F"/>
     <w:rsid w:val="00A50A9D"/>
+    <w:rsid w:val="00A51313"/>
+    <w:rsid w:val="00A513CE"/>
+    <w:rsid w:val="00A52966"/>
     <w:rsid w:val="00A54361"/>
     <w:rsid w:val="00A5793A"/>
     <w:rsid w:val="00A629A1"/>
     <w:rsid w:val="00A6310F"/>
+    <w:rsid w:val="00A63B70"/>
+    <w:rsid w:val="00A63BF8"/>
     <w:rsid w:val="00A63CA1"/>
     <w:rsid w:val="00A63EC2"/>
     <w:rsid w:val="00A6462B"/>
     <w:rsid w:val="00A649EB"/>
     <w:rsid w:val="00A6655F"/>
     <w:rsid w:val="00A671DB"/>
     <w:rsid w:val="00A67EBC"/>
     <w:rsid w:val="00A7054F"/>
+    <w:rsid w:val="00A70712"/>
     <w:rsid w:val="00A745AB"/>
     <w:rsid w:val="00A74BAF"/>
     <w:rsid w:val="00A757CD"/>
+    <w:rsid w:val="00A815B1"/>
     <w:rsid w:val="00A81AFE"/>
     <w:rsid w:val="00A81EA9"/>
     <w:rsid w:val="00A8311B"/>
     <w:rsid w:val="00A83D34"/>
     <w:rsid w:val="00A84B52"/>
+    <w:rsid w:val="00A84C67"/>
     <w:rsid w:val="00A852CF"/>
     <w:rsid w:val="00A85369"/>
     <w:rsid w:val="00A8565A"/>
+    <w:rsid w:val="00A858B8"/>
     <w:rsid w:val="00A85D21"/>
     <w:rsid w:val="00A86907"/>
     <w:rsid w:val="00A9228B"/>
     <w:rsid w:val="00A924CA"/>
     <w:rsid w:val="00A9280D"/>
     <w:rsid w:val="00A92BC7"/>
+    <w:rsid w:val="00A93168"/>
     <w:rsid w:val="00A94D08"/>
+    <w:rsid w:val="00A952FC"/>
     <w:rsid w:val="00A95376"/>
+    <w:rsid w:val="00A959AA"/>
     <w:rsid w:val="00A96176"/>
+    <w:rsid w:val="00A962AF"/>
     <w:rsid w:val="00A9662A"/>
     <w:rsid w:val="00A96B1E"/>
     <w:rsid w:val="00A96DE2"/>
     <w:rsid w:val="00AA08E0"/>
     <w:rsid w:val="00AA0F20"/>
     <w:rsid w:val="00AA1E12"/>
     <w:rsid w:val="00AA2792"/>
     <w:rsid w:val="00AA3EA3"/>
     <w:rsid w:val="00AA4E95"/>
     <w:rsid w:val="00AA574B"/>
+    <w:rsid w:val="00AA587F"/>
+    <w:rsid w:val="00AA59B2"/>
     <w:rsid w:val="00AA705A"/>
     <w:rsid w:val="00AA7B04"/>
     <w:rsid w:val="00AB04A4"/>
     <w:rsid w:val="00AB1458"/>
+    <w:rsid w:val="00AB17E8"/>
     <w:rsid w:val="00AB1D66"/>
     <w:rsid w:val="00AB25A0"/>
     <w:rsid w:val="00AB3A41"/>
     <w:rsid w:val="00AB3D6C"/>
+    <w:rsid w:val="00AB48E8"/>
     <w:rsid w:val="00AB6C5C"/>
+    <w:rsid w:val="00AB7BBD"/>
     <w:rsid w:val="00AC14C3"/>
+    <w:rsid w:val="00AC1D4C"/>
     <w:rsid w:val="00AC28AB"/>
     <w:rsid w:val="00AC2AAD"/>
     <w:rsid w:val="00AC2F10"/>
+    <w:rsid w:val="00AC32C6"/>
     <w:rsid w:val="00AC3831"/>
     <w:rsid w:val="00AC3A68"/>
     <w:rsid w:val="00AC4AD9"/>
+    <w:rsid w:val="00AC4B20"/>
+    <w:rsid w:val="00AC5F73"/>
     <w:rsid w:val="00AC6297"/>
     <w:rsid w:val="00AC792B"/>
     <w:rsid w:val="00AD026D"/>
     <w:rsid w:val="00AD0B91"/>
     <w:rsid w:val="00AD1541"/>
     <w:rsid w:val="00AD189E"/>
     <w:rsid w:val="00AD3999"/>
+    <w:rsid w:val="00AD399B"/>
     <w:rsid w:val="00AD39E2"/>
     <w:rsid w:val="00AD469A"/>
     <w:rsid w:val="00AD4A69"/>
+    <w:rsid w:val="00AD4EDF"/>
     <w:rsid w:val="00AD649E"/>
+    <w:rsid w:val="00AD6A5A"/>
     <w:rsid w:val="00AD7729"/>
     <w:rsid w:val="00AD7D8E"/>
     <w:rsid w:val="00AE0201"/>
     <w:rsid w:val="00AE0772"/>
     <w:rsid w:val="00AE14AB"/>
     <w:rsid w:val="00AE1BD2"/>
     <w:rsid w:val="00AE5936"/>
     <w:rsid w:val="00AE66A1"/>
     <w:rsid w:val="00AE76A3"/>
     <w:rsid w:val="00AF0140"/>
     <w:rsid w:val="00AF0A20"/>
     <w:rsid w:val="00AF0A78"/>
     <w:rsid w:val="00AF3250"/>
+    <w:rsid w:val="00AF3739"/>
+    <w:rsid w:val="00AF4269"/>
     <w:rsid w:val="00AF5955"/>
     <w:rsid w:val="00AF5F77"/>
     <w:rsid w:val="00AF65B2"/>
     <w:rsid w:val="00AF6DDB"/>
     <w:rsid w:val="00AF798C"/>
     <w:rsid w:val="00B00768"/>
     <w:rsid w:val="00B00E22"/>
     <w:rsid w:val="00B01081"/>
     <w:rsid w:val="00B01AD1"/>
     <w:rsid w:val="00B02714"/>
     <w:rsid w:val="00B02E4B"/>
+    <w:rsid w:val="00B030BA"/>
     <w:rsid w:val="00B0349F"/>
     <w:rsid w:val="00B03827"/>
     <w:rsid w:val="00B051A3"/>
     <w:rsid w:val="00B056CD"/>
     <w:rsid w:val="00B062FE"/>
     <w:rsid w:val="00B07096"/>
     <w:rsid w:val="00B07177"/>
     <w:rsid w:val="00B07D16"/>
     <w:rsid w:val="00B108FC"/>
     <w:rsid w:val="00B15A8C"/>
     <w:rsid w:val="00B15D39"/>
     <w:rsid w:val="00B16D30"/>
     <w:rsid w:val="00B20C6D"/>
     <w:rsid w:val="00B20D98"/>
+    <w:rsid w:val="00B20E57"/>
+    <w:rsid w:val="00B22213"/>
+    <w:rsid w:val="00B22EF7"/>
     <w:rsid w:val="00B24A09"/>
     <w:rsid w:val="00B2535A"/>
+    <w:rsid w:val="00B25887"/>
     <w:rsid w:val="00B26F5A"/>
     <w:rsid w:val="00B272EE"/>
     <w:rsid w:val="00B2750A"/>
+    <w:rsid w:val="00B3152A"/>
     <w:rsid w:val="00B315A9"/>
+    <w:rsid w:val="00B32360"/>
     <w:rsid w:val="00B32C23"/>
     <w:rsid w:val="00B32EE3"/>
     <w:rsid w:val="00B339F5"/>
+    <w:rsid w:val="00B34C31"/>
     <w:rsid w:val="00B36568"/>
     <w:rsid w:val="00B36827"/>
     <w:rsid w:val="00B36A69"/>
     <w:rsid w:val="00B37029"/>
     <w:rsid w:val="00B3721C"/>
+    <w:rsid w:val="00B37487"/>
     <w:rsid w:val="00B37508"/>
     <w:rsid w:val="00B4052B"/>
+    <w:rsid w:val="00B40E4B"/>
     <w:rsid w:val="00B42140"/>
     <w:rsid w:val="00B42777"/>
+    <w:rsid w:val="00B427C1"/>
     <w:rsid w:val="00B4309E"/>
     <w:rsid w:val="00B44479"/>
+    <w:rsid w:val="00B44A0D"/>
+    <w:rsid w:val="00B44A60"/>
     <w:rsid w:val="00B4546B"/>
     <w:rsid w:val="00B45921"/>
     <w:rsid w:val="00B469D3"/>
+    <w:rsid w:val="00B46F80"/>
     <w:rsid w:val="00B50301"/>
+    <w:rsid w:val="00B50458"/>
+    <w:rsid w:val="00B50480"/>
     <w:rsid w:val="00B505F3"/>
     <w:rsid w:val="00B50B5E"/>
     <w:rsid w:val="00B51CD3"/>
+    <w:rsid w:val="00B525DB"/>
     <w:rsid w:val="00B531D4"/>
     <w:rsid w:val="00B536DB"/>
     <w:rsid w:val="00B53842"/>
     <w:rsid w:val="00B54053"/>
     <w:rsid w:val="00B5514A"/>
+    <w:rsid w:val="00B55B60"/>
     <w:rsid w:val="00B57609"/>
     <w:rsid w:val="00B60197"/>
     <w:rsid w:val="00B60AC7"/>
     <w:rsid w:val="00B61CEA"/>
+    <w:rsid w:val="00B61FC9"/>
     <w:rsid w:val="00B62193"/>
+    <w:rsid w:val="00B6383B"/>
+    <w:rsid w:val="00B63AFB"/>
+    <w:rsid w:val="00B640D5"/>
+    <w:rsid w:val="00B64F77"/>
+    <w:rsid w:val="00B65038"/>
     <w:rsid w:val="00B66A68"/>
     <w:rsid w:val="00B70738"/>
     <w:rsid w:val="00B711A9"/>
+    <w:rsid w:val="00B718DA"/>
+    <w:rsid w:val="00B719CB"/>
     <w:rsid w:val="00B71A11"/>
     <w:rsid w:val="00B71FB4"/>
     <w:rsid w:val="00B725E4"/>
     <w:rsid w:val="00B74680"/>
+    <w:rsid w:val="00B74A49"/>
     <w:rsid w:val="00B77C04"/>
+    <w:rsid w:val="00B77E36"/>
+    <w:rsid w:val="00B803EE"/>
     <w:rsid w:val="00B832A4"/>
+    <w:rsid w:val="00B834D8"/>
+    <w:rsid w:val="00B8356E"/>
     <w:rsid w:val="00B8519E"/>
     <w:rsid w:val="00B8563A"/>
     <w:rsid w:val="00B85801"/>
     <w:rsid w:val="00B86E45"/>
+    <w:rsid w:val="00B87025"/>
     <w:rsid w:val="00B87519"/>
+    <w:rsid w:val="00B9001D"/>
     <w:rsid w:val="00B91A75"/>
     <w:rsid w:val="00B923E4"/>
     <w:rsid w:val="00B93195"/>
     <w:rsid w:val="00B936B3"/>
+    <w:rsid w:val="00B9444E"/>
     <w:rsid w:val="00B958F1"/>
     <w:rsid w:val="00B95BE8"/>
     <w:rsid w:val="00B9661D"/>
     <w:rsid w:val="00B96DE8"/>
     <w:rsid w:val="00B97045"/>
     <w:rsid w:val="00B97306"/>
     <w:rsid w:val="00B973F8"/>
     <w:rsid w:val="00B97EE3"/>
     <w:rsid w:val="00BA034B"/>
     <w:rsid w:val="00BA07C3"/>
     <w:rsid w:val="00BA1C8A"/>
     <w:rsid w:val="00BA2006"/>
     <w:rsid w:val="00BA2750"/>
     <w:rsid w:val="00BA27B8"/>
+    <w:rsid w:val="00BA2F84"/>
     <w:rsid w:val="00BA3D6B"/>
     <w:rsid w:val="00BA3E87"/>
+    <w:rsid w:val="00BA4042"/>
     <w:rsid w:val="00BA44AD"/>
+    <w:rsid w:val="00BA6E80"/>
     <w:rsid w:val="00BA7994"/>
+    <w:rsid w:val="00BB079C"/>
+    <w:rsid w:val="00BB0959"/>
     <w:rsid w:val="00BB1358"/>
     <w:rsid w:val="00BB1D55"/>
+    <w:rsid w:val="00BB25CA"/>
     <w:rsid w:val="00BB491A"/>
     <w:rsid w:val="00BB4AE3"/>
     <w:rsid w:val="00BB5971"/>
     <w:rsid w:val="00BB5A83"/>
     <w:rsid w:val="00BB7D33"/>
     <w:rsid w:val="00BB7DA2"/>
     <w:rsid w:val="00BC0B3E"/>
     <w:rsid w:val="00BC134A"/>
+    <w:rsid w:val="00BC14D6"/>
     <w:rsid w:val="00BC2CC3"/>
     <w:rsid w:val="00BC3013"/>
+    <w:rsid w:val="00BC4215"/>
     <w:rsid w:val="00BC480C"/>
+    <w:rsid w:val="00BC4ADB"/>
     <w:rsid w:val="00BC4F79"/>
     <w:rsid w:val="00BC5572"/>
     <w:rsid w:val="00BC5669"/>
     <w:rsid w:val="00BC5965"/>
     <w:rsid w:val="00BC5E39"/>
     <w:rsid w:val="00BC62EA"/>
+    <w:rsid w:val="00BC7CA1"/>
+    <w:rsid w:val="00BD1C9D"/>
     <w:rsid w:val="00BD1EFA"/>
     <w:rsid w:val="00BD2E80"/>
     <w:rsid w:val="00BD3E2B"/>
     <w:rsid w:val="00BD48E7"/>
+    <w:rsid w:val="00BD55FE"/>
     <w:rsid w:val="00BD5ED5"/>
+    <w:rsid w:val="00BD66A5"/>
     <w:rsid w:val="00BD6998"/>
     <w:rsid w:val="00BD7147"/>
     <w:rsid w:val="00BE025B"/>
     <w:rsid w:val="00BE2349"/>
     <w:rsid w:val="00BE280C"/>
     <w:rsid w:val="00BE28D4"/>
     <w:rsid w:val="00BE2C7C"/>
     <w:rsid w:val="00BE2FD5"/>
     <w:rsid w:val="00BE4539"/>
     <w:rsid w:val="00BE7D59"/>
     <w:rsid w:val="00BF14FD"/>
     <w:rsid w:val="00BF159F"/>
     <w:rsid w:val="00BF2399"/>
     <w:rsid w:val="00BF28DD"/>
+    <w:rsid w:val="00BF4AAD"/>
+    <w:rsid w:val="00BF58D5"/>
     <w:rsid w:val="00BF6B20"/>
     <w:rsid w:val="00C00118"/>
+    <w:rsid w:val="00C00899"/>
     <w:rsid w:val="00C00DFE"/>
     <w:rsid w:val="00C02368"/>
     <w:rsid w:val="00C02CEC"/>
     <w:rsid w:val="00C03129"/>
     <w:rsid w:val="00C033D8"/>
     <w:rsid w:val="00C037E6"/>
     <w:rsid w:val="00C04D92"/>
     <w:rsid w:val="00C04F14"/>
     <w:rsid w:val="00C05433"/>
     <w:rsid w:val="00C05A55"/>
     <w:rsid w:val="00C067A3"/>
+    <w:rsid w:val="00C069FD"/>
+    <w:rsid w:val="00C06A90"/>
     <w:rsid w:val="00C06FDE"/>
+    <w:rsid w:val="00C07016"/>
     <w:rsid w:val="00C07DA0"/>
     <w:rsid w:val="00C1149C"/>
     <w:rsid w:val="00C11718"/>
     <w:rsid w:val="00C119AC"/>
+    <w:rsid w:val="00C12EF3"/>
     <w:rsid w:val="00C13A44"/>
     <w:rsid w:val="00C1414E"/>
+    <w:rsid w:val="00C14C14"/>
     <w:rsid w:val="00C155A1"/>
     <w:rsid w:val="00C16030"/>
+    <w:rsid w:val="00C17952"/>
     <w:rsid w:val="00C17F57"/>
     <w:rsid w:val="00C20B0F"/>
+    <w:rsid w:val="00C20D7C"/>
     <w:rsid w:val="00C226A4"/>
     <w:rsid w:val="00C22E9C"/>
     <w:rsid w:val="00C23140"/>
     <w:rsid w:val="00C2365C"/>
+    <w:rsid w:val="00C25180"/>
+    <w:rsid w:val="00C252D1"/>
     <w:rsid w:val="00C25C04"/>
     <w:rsid w:val="00C26DA5"/>
     <w:rsid w:val="00C26E52"/>
     <w:rsid w:val="00C27341"/>
     <w:rsid w:val="00C27466"/>
+    <w:rsid w:val="00C27BE0"/>
     <w:rsid w:val="00C304FE"/>
     <w:rsid w:val="00C308A6"/>
     <w:rsid w:val="00C30CBC"/>
     <w:rsid w:val="00C30E11"/>
     <w:rsid w:val="00C3122E"/>
     <w:rsid w:val="00C31720"/>
+    <w:rsid w:val="00C318B6"/>
     <w:rsid w:val="00C31EA3"/>
     <w:rsid w:val="00C32BEA"/>
     <w:rsid w:val="00C33420"/>
     <w:rsid w:val="00C33D61"/>
     <w:rsid w:val="00C34227"/>
     <w:rsid w:val="00C34AB3"/>
+    <w:rsid w:val="00C363C1"/>
     <w:rsid w:val="00C368B0"/>
     <w:rsid w:val="00C36C13"/>
     <w:rsid w:val="00C371E3"/>
+    <w:rsid w:val="00C40814"/>
     <w:rsid w:val="00C40CF0"/>
     <w:rsid w:val="00C41BE8"/>
+    <w:rsid w:val="00C42013"/>
     <w:rsid w:val="00C42E57"/>
     <w:rsid w:val="00C4381F"/>
+    <w:rsid w:val="00C43C18"/>
     <w:rsid w:val="00C446B3"/>
     <w:rsid w:val="00C451BD"/>
     <w:rsid w:val="00C45348"/>
     <w:rsid w:val="00C45EAC"/>
+    <w:rsid w:val="00C46698"/>
     <w:rsid w:val="00C46B97"/>
     <w:rsid w:val="00C47609"/>
+    <w:rsid w:val="00C47900"/>
     <w:rsid w:val="00C501E9"/>
     <w:rsid w:val="00C50278"/>
     <w:rsid w:val="00C50759"/>
     <w:rsid w:val="00C508F4"/>
+    <w:rsid w:val="00C51B93"/>
+    <w:rsid w:val="00C528EF"/>
     <w:rsid w:val="00C545AA"/>
     <w:rsid w:val="00C548A6"/>
     <w:rsid w:val="00C54A37"/>
+    <w:rsid w:val="00C5587E"/>
+    <w:rsid w:val="00C571C5"/>
     <w:rsid w:val="00C608E6"/>
+    <w:rsid w:val="00C60CC8"/>
     <w:rsid w:val="00C60F61"/>
     <w:rsid w:val="00C610CA"/>
     <w:rsid w:val="00C61AD2"/>
     <w:rsid w:val="00C62497"/>
     <w:rsid w:val="00C6261C"/>
     <w:rsid w:val="00C626A0"/>
     <w:rsid w:val="00C63EE7"/>
     <w:rsid w:val="00C64798"/>
+    <w:rsid w:val="00C64E09"/>
+    <w:rsid w:val="00C65484"/>
     <w:rsid w:val="00C6668B"/>
     <w:rsid w:val="00C6715F"/>
     <w:rsid w:val="00C67E1B"/>
+    <w:rsid w:val="00C726DE"/>
     <w:rsid w:val="00C7293A"/>
+    <w:rsid w:val="00C72D71"/>
     <w:rsid w:val="00C73199"/>
     <w:rsid w:val="00C75083"/>
     <w:rsid w:val="00C76077"/>
+    <w:rsid w:val="00C77405"/>
     <w:rsid w:val="00C7748D"/>
     <w:rsid w:val="00C77C5B"/>
     <w:rsid w:val="00C81863"/>
     <w:rsid w:val="00C81C10"/>
     <w:rsid w:val="00C81F89"/>
     <w:rsid w:val="00C8230D"/>
+    <w:rsid w:val="00C833E1"/>
     <w:rsid w:val="00C83C70"/>
     <w:rsid w:val="00C84141"/>
     <w:rsid w:val="00C84A76"/>
+    <w:rsid w:val="00C84AB5"/>
     <w:rsid w:val="00C852FC"/>
     <w:rsid w:val="00C86233"/>
     <w:rsid w:val="00C86B48"/>
     <w:rsid w:val="00C90786"/>
+    <w:rsid w:val="00C91D46"/>
     <w:rsid w:val="00C9504F"/>
     <w:rsid w:val="00C95CB8"/>
+    <w:rsid w:val="00C95DCB"/>
     <w:rsid w:val="00C95E2C"/>
+    <w:rsid w:val="00CA1060"/>
     <w:rsid w:val="00CA1C8D"/>
+    <w:rsid w:val="00CA23ED"/>
     <w:rsid w:val="00CA2954"/>
+    <w:rsid w:val="00CA2D9E"/>
     <w:rsid w:val="00CA388C"/>
     <w:rsid w:val="00CA3DBC"/>
     <w:rsid w:val="00CA53E3"/>
+    <w:rsid w:val="00CA5C57"/>
     <w:rsid w:val="00CA63D2"/>
+    <w:rsid w:val="00CA67F6"/>
     <w:rsid w:val="00CA6B33"/>
     <w:rsid w:val="00CA6BE5"/>
     <w:rsid w:val="00CA7368"/>
+    <w:rsid w:val="00CB06A0"/>
     <w:rsid w:val="00CB0D43"/>
     <w:rsid w:val="00CB1A0B"/>
     <w:rsid w:val="00CB37FE"/>
     <w:rsid w:val="00CB3BC5"/>
     <w:rsid w:val="00CB483C"/>
     <w:rsid w:val="00CB4ECC"/>
     <w:rsid w:val="00CB60DD"/>
     <w:rsid w:val="00CB7ED6"/>
+    <w:rsid w:val="00CC1703"/>
+    <w:rsid w:val="00CC2F27"/>
     <w:rsid w:val="00CC30F5"/>
+    <w:rsid w:val="00CC3FB9"/>
     <w:rsid w:val="00CC44BD"/>
     <w:rsid w:val="00CC5C35"/>
+    <w:rsid w:val="00CC5FAA"/>
     <w:rsid w:val="00CC65BC"/>
+    <w:rsid w:val="00CC7FBB"/>
     <w:rsid w:val="00CD088D"/>
     <w:rsid w:val="00CD0FA8"/>
     <w:rsid w:val="00CD2848"/>
     <w:rsid w:val="00CD3048"/>
     <w:rsid w:val="00CD36D8"/>
     <w:rsid w:val="00CD43E1"/>
+    <w:rsid w:val="00CD4BB1"/>
     <w:rsid w:val="00CE0011"/>
+    <w:rsid w:val="00CE07B3"/>
     <w:rsid w:val="00CE274A"/>
     <w:rsid w:val="00CE299F"/>
     <w:rsid w:val="00CE2C68"/>
     <w:rsid w:val="00CE30CC"/>
     <w:rsid w:val="00CE38C5"/>
     <w:rsid w:val="00CE3E30"/>
     <w:rsid w:val="00CE3FAB"/>
     <w:rsid w:val="00CE4266"/>
+    <w:rsid w:val="00CE4345"/>
     <w:rsid w:val="00CE4500"/>
+    <w:rsid w:val="00CE48DE"/>
     <w:rsid w:val="00CE4AAB"/>
+    <w:rsid w:val="00CE7B75"/>
     <w:rsid w:val="00CE7D0D"/>
     <w:rsid w:val="00CF0B42"/>
     <w:rsid w:val="00CF18F4"/>
+    <w:rsid w:val="00CF20C4"/>
     <w:rsid w:val="00CF3C02"/>
+    <w:rsid w:val="00CF4E8D"/>
     <w:rsid w:val="00CF5D51"/>
     <w:rsid w:val="00CF606F"/>
+    <w:rsid w:val="00CF6F56"/>
     <w:rsid w:val="00CF7C3C"/>
     <w:rsid w:val="00D0092E"/>
     <w:rsid w:val="00D00B36"/>
     <w:rsid w:val="00D025CB"/>
+    <w:rsid w:val="00D02EDB"/>
     <w:rsid w:val="00D02FEF"/>
     <w:rsid w:val="00D03985"/>
     <w:rsid w:val="00D051F6"/>
     <w:rsid w:val="00D0582F"/>
     <w:rsid w:val="00D05BC6"/>
     <w:rsid w:val="00D06640"/>
     <w:rsid w:val="00D06A17"/>
     <w:rsid w:val="00D076CE"/>
+    <w:rsid w:val="00D077B6"/>
     <w:rsid w:val="00D07937"/>
     <w:rsid w:val="00D102D0"/>
     <w:rsid w:val="00D10B24"/>
+    <w:rsid w:val="00D12FD4"/>
     <w:rsid w:val="00D14022"/>
     <w:rsid w:val="00D14960"/>
+    <w:rsid w:val="00D156C7"/>
     <w:rsid w:val="00D165F8"/>
     <w:rsid w:val="00D16CC6"/>
     <w:rsid w:val="00D203EB"/>
     <w:rsid w:val="00D208E5"/>
     <w:rsid w:val="00D20E32"/>
     <w:rsid w:val="00D21C46"/>
+    <w:rsid w:val="00D220FD"/>
     <w:rsid w:val="00D22163"/>
     <w:rsid w:val="00D22C3E"/>
     <w:rsid w:val="00D235A5"/>
     <w:rsid w:val="00D23E5F"/>
     <w:rsid w:val="00D26635"/>
     <w:rsid w:val="00D26C9C"/>
     <w:rsid w:val="00D27F45"/>
     <w:rsid w:val="00D3007D"/>
     <w:rsid w:val="00D3046F"/>
     <w:rsid w:val="00D31DC1"/>
     <w:rsid w:val="00D346AB"/>
     <w:rsid w:val="00D34833"/>
     <w:rsid w:val="00D34887"/>
+    <w:rsid w:val="00D34C01"/>
     <w:rsid w:val="00D36498"/>
     <w:rsid w:val="00D36B1B"/>
     <w:rsid w:val="00D37112"/>
     <w:rsid w:val="00D3735E"/>
     <w:rsid w:val="00D37916"/>
+    <w:rsid w:val="00D40B7C"/>
     <w:rsid w:val="00D41831"/>
     <w:rsid w:val="00D42A56"/>
     <w:rsid w:val="00D435BB"/>
     <w:rsid w:val="00D445F3"/>
     <w:rsid w:val="00D450C3"/>
     <w:rsid w:val="00D457AA"/>
     <w:rsid w:val="00D458B2"/>
     <w:rsid w:val="00D47C94"/>
     <w:rsid w:val="00D503B5"/>
+    <w:rsid w:val="00D50AE4"/>
     <w:rsid w:val="00D5130D"/>
     <w:rsid w:val="00D51A7B"/>
+    <w:rsid w:val="00D524A9"/>
     <w:rsid w:val="00D52A97"/>
     <w:rsid w:val="00D53427"/>
     <w:rsid w:val="00D53CB3"/>
+    <w:rsid w:val="00D5494D"/>
+    <w:rsid w:val="00D552E5"/>
     <w:rsid w:val="00D55A2B"/>
     <w:rsid w:val="00D5617A"/>
     <w:rsid w:val="00D5640C"/>
+    <w:rsid w:val="00D603F1"/>
     <w:rsid w:val="00D617B6"/>
+    <w:rsid w:val="00D61AB5"/>
     <w:rsid w:val="00D6225A"/>
     <w:rsid w:val="00D63931"/>
     <w:rsid w:val="00D63A04"/>
+    <w:rsid w:val="00D65BEF"/>
     <w:rsid w:val="00D65CA0"/>
     <w:rsid w:val="00D65F28"/>
     <w:rsid w:val="00D66192"/>
     <w:rsid w:val="00D66C95"/>
     <w:rsid w:val="00D707F1"/>
     <w:rsid w:val="00D71FCE"/>
     <w:rsid w:val="00D722FC"/>
+    <w:rsid w:val="00D74E57"/>
     <w:rsid w:val="00D75FD1"/>
     <w:rsid w:val="00D76143"/>
     <w:rsid w:val="00D81782"/>
     <w:rsid w:val="00D82005"/>
     <w:rsid w:val="00D82791"/>
     <w:rsid w:val="00D831F9"/>
+    <w:rsid w:val="00D836B9"/>
     <w:rsid w:val="00D85475"/>
     <w:rsid w:val="00D85DCF"/>
     <w:rsid w:val="00D904ED"/>
     <w:rsid w:val="00D9092E"/>
     <w:rsid w:val="00D9111D"/>
+    <w:rsid w:val="00D912BC"/>
+    <w:rsid w:val="00D915AE"/>
     <w:rsid w:val="00D91D31"/>
     <w:rsid w:val="00D920D5"/>
     <w:rsid w:val="00D922FD"/>
+    <w:rsid w:val="00D92306"/>
     <w:rsid w:val="00D93B8C"/>
+    <w:rsid w:val="00D94511"/>
+    <w:rsid w:val="00D948D0"/>
     <w:rsid w:val="00D96207"/>
     <w:rsid w:val="00D9637B"/>
     <w:rsid w:val="00D96E4C"/>
     <w:rsid w:val="00D96FB1"/>
     <w:rsid w:val="00D972E6"/>
     <w:rsid w:val="00DA0F26"/>
     <w:rsid w:val="00DA10E6"/>
+    <w:rsid w:val="00DA14E7"/>
     <w:rsid w:val="00DA1E5A"/>
+    <w:rsid w:val="00DA2038"/>
     <w:rsid w:val="00DA2C51"/>
     <w:rsid w:val="00DA2F4B"/>
     <w:rsid w:val="00DA417A"/>
     <w:rsid w:val="00DA439D"/>
     <w:rsid w:val="00DA4A65"/>
     <w:rsid w:val="00DA4B18"/>
+    <w:rsid w:val="00DA53A9"/>
+    <w:rsid w:val="00DA65E8"/>
     <w:rsid w:val="00DA7737"/>
     <w:rsid w:val="00DA793E"/>
     <w:rsid w:val="00DA7C6F"/>
     <w:rsid w:val="00DB03CC"/>
+    <w:rsid w:val="00DB072E"/>
     <w:rsid w:val="00DB0EA4"/>
     <w:rsid w:val="00DB11AE"/>
     <w:rsid w:val="00DB16FB"/>
     <w:rsid w:val="00DB21EE"/>
     <w:rsid w:val="00DB2250"/>
     <w:rsid w:val="00DB299A"/>
     <w:rsid w:val="00DB47D0"/>
+    <w:rsid w:val="00DB4E76"/>
+    <w:rsid w:val="00DB6428"/>
     <w:rsid w:val="00DB6A46"/>
+    <w:rsid w:val="00DB6D51"/>
     <w:rsid w:val="00DB7744"/>
     <w:rsid w:val="00DB7B65"/>
     <w:rsid w:val="00DB7E63"/>
     <w:rsid w:val="00DC15FB"/>
+    <w:rsid w:val="00DC1879"/>
+    <w:rsid w:val="00DC1FD9"/>
     <w:rsid w:val="00DC226B"/>
     <w:rsid w:val="00DC27A5"/>
     <w:rsid w:val="00DC3254"/>
     <w:rsid w:val="00DC3881"/>
     <w:rsid w:val="00DC3A30"/>
     <w:rsid w:val="00DC3FDD"/>
     <w:rsid w:val="00DC407D"/>
+    <w:rsid w:val="00DC53FA"/>
     <w:rsid w:val="00DC587E"/>
     <w:rsid w:val="00DC5D0E"/>
     <w:rsid w:val="00DC7D3F"/>
+    <w:rsid w:val="00DD02F0"/>
     <w:rsid w:val="00DD2D6B"/>
+    <w:rsid w:val="00DD4309"/>
     <w:rsid w:val="00DD43C7"/>
     <w:rsid w:val="00DD4AB6"/>
     <w:rsid w:val="00DD4BC0"/>
+    <w:rsid w:val="00DD538C"/>
     <w:rsid w:val="00DD61F7"/>
+    <w:rsid w:val="00DD6228"/>
     <w:rsid w:val="00DD6E1F"/>
+    <w:rsid w:val="00DD77C6"/>
+    <w:rsid w:val="00DE1BFE"/>
     <w:rsid w:val="00DE1CF2"/>
+    <w:rsid w:val="00DE2454"/>
     <w:rsid w:val="00DE2ABF"/>
     <w:rsid w:val="00DE47E2"/>
     <w:rsid w:val="00DE5725"/>
     <w:rsid w:val="00DE6CB8"/>
     <w:rsid w:val="00DE6FFF"/>
+    <w:rsid w:val="00DE731E"/>
     <w:rsid w:val="00DE7494"/>
     <w:rsid w:val="00DF0074"/>
     <w:rsid w:val="00DF0F4C"/>
     <w:rsid w:val="00DF1922"/>
+    <w:rsid w:val="00DF2641"/>
+    <w:rsid w:val="00DF2D2B"/>
+    <w:rsid w:val="00DF39E6"/>
     <w:rsid w:val="00DF3ABE"/>
     <w:rsid w:val="00DF4814"/>
     <w:rsid w:val="00DF59D0"/>
+    <w:rsid w:val="00DF6079"/>
+    <w:rsid w:val="00DF64F2"/>
     <w:rsid w:val="00DF7ED3"/>
+    <w:rsid w:val="00E005D8"/>
     <w:rsid w:val="00E008F2"/>
     <w:rsid w:val="00E00A80"/>
     <w:rsid w:val="00E0102A"/>
+    <w:rsid w:val="00E0127D"/>
+    <w:rsid w:val="00E01D7B"/>
     <w:rsid w:val="00E0301C"/>
     <w:rsid w:val="00E03892"/>
     <w:rsid w:val="00E03F55"/>
+    <w:rsid w:val="00E04F9D"/>
     <w:rsid w:val="00E051E0"/>
+    <w:rsid w:val="00E05924"/>
     <w:rsid w:val="00E05B86"/>
+    <w:rsid w:val="00E05ED0"/>
     <w:rsid w:val="00E07652"/>
     <w:rsid w:val="00E121A1"/>
     <w:rsid w:val="00E12286"/>
     <w:rsid w:val="00E13878"/>
     <w:rsid w:val="00E13E20"/>
+    <w:rsid w:val="00E15719"/>
+    <w:rsid w:val="00E15729"/>
     <w:rsid w:val="00E17A35"/>
     <w:rsid w:val="00E20711"/>
     <w:rsid w:val="00E20C7A"/>
     <w:rsid w:val="00E21AD4"/>
     <w:rsid w:val="00E2246D"/>
+    <w:rsid w:val="00E24138"/>
     <w:rsid w:val="00E244B2"/>
+    <w:rsid w:val="00E24A32"/>
     <w:rsid w:val="00E24CEE"/>
     <w:rsid w:val="00E25BDE"/>
     <w:rsid w:val="00E32BDF"/>
     <w:rsid w:val="00E33D61"/>
     <w:rsid w:val="00E349EF"/>
     <w:rsid w:val="00E36BD6"/>
+    <w:rsid w:val="00E37BA6"/>
+    <w:rsid w:val="00E42C12"/>
+    <w:rsid w:val="00E42F29"/>
+    <w:rsid w:val="00E43171"/>
     <w:rsid w:val="00E432F2"/>
     <w:rsid w:val="00E434EE"/>
     <w:rsid w:val="00E435B1"/>
     <w:rsid w:val="00E43C37"/>
+    <w:rsid w:val="00E450E8"/>
+    <w:rsid w:val="00E45863"/>
     <w:rsid w:val="00E46A76"/>
     <w:rsid w:val="00E479EA"/>
     <w:rsid w:val="00E47AAA"/>
     <w:rsid w:val="00E50B9E"/>
     <w:rsid w:val="00E51358"/>
     <w:rsid w:val="00E52258"/>
     <w:rsid w:val="00E54184"/>
+    <w:rsid w:val="00E549B5"/>
     <w:rsid w:val="00E561D9"/>
     <w:rsid w:val="00E56D11"/>
     <w:rsid w:val="00E60F0B"/>
     <w:rsid w:val="00E60FBE"/>
+    <w:rsid w:val="00E622A5"/>
     <w:rsid w:val="00E62444"/>
     <w:rsid w:val="00E63978"/>
+    <w:rsid w:val="00E648C9"/>
     <w:rsid w:val="00E64C16"/>
     <w:rsid w:val="00E6563B"/>
     <w:rsid w:val="00E6587E"/>
     <w:rsid w:val="00E664C6"/>
     <w:rsid w:val="00E67316"/>
     <w:rsid w:val="00E67401"/>
     <w:rsid w:val="00E67FEA"/>
     <w:rsid w:val="00E7067F"/>
     <w:rsid w:val="00E71644"/>
     <w:rsid w:val="00E71903"/>
     <w:rsid w:val="00E71BAE"/>
     <w:rsid w:val="00E72517"/>
     <w:rsid w:val="00E728C6"/>
     <w:rsid w:val="00E7352A"/>
     <w:rsid w:val="00E73F27"/>
     <w:rsid w:val="00E74E93"/>
     <w:rsid w:val="00E7501C"/>
     <w:rsid w:val="00E75BAF"/>
     <w:rsid w:val="00E767C6"/>
     <w:rsid w:val="00E770EC"/>
+    <w:rsid w:val="00E77BB6"/>
     <w:rsid w:val="00E77C1F"/>
     <w:rsid w:val="00E8047F"/>
+    <w:rsid w:val="00E808D5"/>
     <w:rsid w:val="00E8199A"/>
     <w:rsid w:val="00E841D1"/>
     <w:rsid w:val="00E849D1"/>
     <w:rsid w:val="00E8575B"/>
     <w:rsid w:val="00E85BF6"/>
     <w:rsid w:val="00E86150"/>
+    <w:rsid w:val="00E86F2C"/>
+    <w:rsid w:val="00E87840"/>
+    <w:rsid w:val="00E87EE1"/>
     <w:rsid w:val="00E90C68"/>
     <w:rsid w:val="00E92417"/>
     <w:rsid w:val="00E93D4D"/>
     <w:rsid w:val="00E94094"/>
     <w:rsid w:val="00E94FFF"/>
+    <w:rsid w:val="00E95137"/>
     <w:rsid w:val="00E956A9"/>
+    <w:rsid w:val="00E95B66"/>
     <w:rsid w:val="00E95E23"/>
+    <w:rsid w:val="00E96303"/>
+    <w:rsid w:val="00E969D6"/>
     <w:rsid w:val="00E9791D"/>
     <w:rsid w:val="00EA002B"/>
     <w:rsid w:val="00EA09BF"/>
+    <w:rsid w:val="00EA0C02"/>
     <w:rsid w:val="00EA1502"/>
     <w:rsid w:val="00EA1C2B"/>
     <w:rsid w:val="00EA24C6"/>
     <w:rsid w:val="00EA3AC8"/>
     <w:rsid w:val="00EA5822"/>
     <w:rsid w:val="00EA5DA6"/>
+    <w:rsid w:val="00EA5EA6"/>
     <w:rsid w:val="00EA5FD5"/>
+    <w:rsid w:val="00EA6DB8"/>
     <w:rsid w:val="00EA774E"/>
     <w:rsid w:val="00EA7A28"/>
+    <w:rsid w:val="00EB02DE"/>
     <w:rsid w:val="00EB0A89"/>
     <w:rsid w:val="00EB0D67"/>
+    <w:rsid w:val="00EB1560"/>
     <w:rsid w:val="00EB24CB"/>
+    <w:rsid w:val="00EB32B0"/>
     <w:rsid w:val="00EB3787"/>
+    <w:rsid w:val="00EB56B2"/>
     <w:rsid w:val="00EB6200"/>
     <w:rsid w:val="00EB6AAA"/>
     <w:rsid w:val="00EB6BE7"/>
     <w:rsid w:val="00EB6DD1"/>
     <w:rsid w:val="00EB73C5"/>
     <w:rsid w:val="00EB7F53"/>
     <w:rsid w:val="00EB7F5F"/>
     <w:rsid w:val="00EC0480"/>
     <w:rsid w:val="00EC071F"/>
+    <w:rsid w:val="00EC0A4D"/>
+    <w:rsid w:val="00EC1F7A"/>
     <w:rsid w:val="00EC2347"/>
     <w:rsid w:val="00EC352F"/>
     <w:rsid w:val="00EC363B"/>
     <w:rsid w:val="00EC4437"/>
     <w:rsid w:val="00EC4D03"/>
     <w:rsid w:val="00EC50D1"/>
     <w:rsid w:val="00EC5359"/>
     <w:rsid w:val="00EC59F1"/>
     <w:rsid w:val="00EC6535"/>
     <w:rsid w:val="00EC696F"/>
     <w:rsid w:val="00EC71FD"/>
     <w:rsid w:val="00EC73EF"/>
     <w:rsid w:val="00ED07D4"/>
     <w:rsid w:val="00ED1CE2"/>
     <w:rsid w:val="00ED20ED"/>
     <w:rsid w:val="00ED31BC"/>
     <w:rsid w:val="00ED49DA"/>
     <w:rsid w:val="00ED4E67"/>
     <w:rsid w:val="00ED53AE"/>
     <w:rsid w:val="00ED59DE"/>
     <w:rsid w:val="00ED5B5F"/>
     <w:rsid w:val="00EE0548"/>
     <w:rsid w:val="00EE0783"/>
     <w:rsid w:val="00EE1211"/>
     <w:rsid w:val="00EE1321"/>
     <w:rsid w:val="00EE1725"/>
+    <w:rsid w:val="00EE2146"/>
     <w:rsid w:val="00EE248A"/>
     <w:rsid w:val="00EE2BBF"/>
     <w:rsid w:val="00EE378F"/>
     <w:rsid w:val="00EE3BB5"/>
     <w:rsid w:val="00EE52C6"/>
+    <w:rsid w:val="00EE593B"/>
     <w:rsid w:val="00EE5A0A"/>
     <w:rsid w:val="00EE5D7B"/>
     <w:rsid w:val="00EE675E"/>
     <w:rsid w:val="00EF0355"/>
     <w:rsid w:val="00EF1A49"/>
     <w:rsid w:val="00EF26AD"/>
     <w:rsid w:val="00EF2E5D"/>
+    <w:rsid w:val="00EF3E96"/>
     <w:rsid w:val="00EF411B"/>
     <w:rsid w:val="00EF5C11"/>
     <w:rsid w:val="00EF66FF"/>
     <w:rsid w:val="00F00722"/>
     <w:rsid w:val="00F00B52"/>
     <w:rsid w:val="00F01CB4"/>
     <w:rsid w:val="00F02BED"/>
     <w:rsid w:val="00F032E2"/>
     <w:rsid w:val="00F057CE"/>
     <w:rsid w:val="00F05CF7"/>
+    <w:rsid w:val="00F064CF"/>
     <w:rsid w:val="00F101A2"/>
     <w:rsid w:val="00F1084B"/>
     <w:rsid w:val="00F10A3E"/>
     <w:rsid w:val="00F11D8A"/>
     <w:rsid w:val="00F11E50"/>
     <w:rsid w:val="00F12ABF"/>
     <w:rsid w:val="00F1398C"/>
     <w:rsid w:val="00F14020"/>
     <w:rsid w:val="00F14570"/>
     <w:rsid w:val="00F14E0C"/>
+    <w:rsid w:val="00F15AC4"/>
     <w:rsid w:val="00F16978"/>
     <w:rsid w:val="00F169A2"/>
     <w:rsid w:val="00F170AE"/>
+    <w:rsid w:val="00F211DB"/>
+    <w:rsid w:val="00F2121A"/>
     <w:rsid w:val="00F21BA0"/>
     <w:rsid w:val="00F21C1A"/>
     <w:rsid w:val="00F220E4"/>
     <w:rsid w:val="00F23A14"/>
     <w:rsid w:val="00F242C4"/>
     <w:rsid w:val="00F2515B"/>
+    <w:rsid w:val="00F26383"/>
     <w:rsid w:val="00F26F48"/>
     <w:rsid w:val="00F2767A"/>
     <w:rsid w:val="00F27EF5"/>
     <w:rsid w:val="00F32404"/>
     <w:rsid w:val="00F325E3"/>
+    <w:rsid w:val="00F32977"/>
     <w:rsid w:val="00F32D73"/>
     <w:rsid w:val="00F3340C"/>
     <w:rsid w:val="00F3522B"/>
     <w:rsid w:val="00F353EB"/>
     <w:rsid w:val="00F35D67"/>
     <w:rsid w:val="00F4018B"/>
+    <w:rsid w:val="00F40991"/>
+    <w:rsid w:val="00F4233D"/>
     <w:rsid w:val="00F42537"/>
     <w:rsid w:val="00F43D7E"/>
+    <w:rsid w:val="00F44E63"/>
     <w:rsid w:val="00F45642"/>
+    <w:rsid w:val="00F46296"/>
     <w:rsid w:val="00F46334"/>
+    <w:rsid w:val="00F5078E"/>
+    <w:rsid w:val="00F52544"/>
     <w:rsid w:val="00F526AB"/>
     <w:rsid w:val="00F52822"/>
     <w:rsid w:val="00F533DE"/>
     <w:rsid w:val="00F5453F"/>
+    <w:rsid w:val="00F54E62"/>
     <w:rsid w:val="00F57239"/>
     <w:rsid w:val="00F6010C"/>
     <w:rsid w:val="00F60134"/>
     <w:rsid w:val="00F60338"/>
+    <w:rsid w:val="00F60374"/>
+    <w:rsid w:val="00F611B3"/>
+    <w:rsid w:val="00F619EF"/>
     <w:rsid w:val="00F633FF"/>
     <w:rsid w:val="00F63638"/>
     <w:rsid w:val="00F6379C"/>
     <w:rsid w:val="00F64328"/>
     <w:rsid w:val="00F64AFF"/>
     <w:rsid w:val="00F654F6"/>
     <w:rsid w:val="00F66943"/>
     <w:rsid w:val="00F66CE0"/>
+    <w:rsid w:val="00F673E1"/>
     <w:rsid w:val="00F67D9B"/>
     <w:rsid w:val="00F67F4E"/>
     <w:rsid w:val="00F70B17"/>
     <w:rsid w:val="00F710CC"/>
     <w:rsid w:val="00F71D97"/>
     <w:rsid w:val="00F72F2B"/>
     <w:rsid w:val="00F73127"/>
     <w:rsid w:val="00F73386"/>
+    <w:rsid w:val="00F73622"/>
     <w:rsid w:val="00F74762"/>
     <w:rsid w:val="00F747A0"/>
     <w:rsid w:val="00F76419"/>
+    <w:rsid w:val="00F76A7F"/>
     <w:rsid w:val="00F76B6C"/>
     <w:rsid w:val="00F76C23"/>
     <w:rsid w:val="00F77422"/>
     <w:rsid w:val="00F77725"/>
     <w:rsid w:val="00F802FE"/>
     <w:rsid w:val="00F8070C"/>
     <w:rsid w:val="00F80C7F"/>
     <w:rsid w:val="00F80CCB"/>
+    <w:rsid w:val="00F81BBB"/>
     <w:rsid w:val="00F82091"/>
     <w:rsid w:val="00F831A1"/>
     <w:rsid w:val="00F84658"/>
     <w:rsid w:val="00F8590D"/>
     <w:rsid w:val="00F85E67"/>
     <w:rsid w:val="00F86189"/>
     <w:rsid w:val="00F863FC"/>
     <w:rsid w:val="00F866FD"/>
     <w:rsid w:val="00F86717"/>
     <w:rsid w:val="00F86ABC"/>
     <w:rsid w:val="00F90106"/>
+    <w:rsid w:val="00F90778"/>
     <w:rsid w:val="00F90CAF"/>
     <w:rsid w:val="00F91323"/>
+    <w:rsid w:val="00F9156B"/>
     <w:rsid w:val="00F915D4"/>
     <w:rsid w:val="00F915DC"/>
+    <w:rsid w:val="00F9305B"/>
     <w:rsid w:val="00F94571"/>
     <w:rsid w:val="00F94E15"/>
     <w:rsid w:val="00F95861"/>
+    <w:rsid w:val="00F9616F"/>
     <w:rsid w:val="00F972DB"/>
+    <w:rsid w:val="00F97A83"/>
+    <w:rsid w:val="00FA08E6"/>
+    <w:rsid w:val="00FA247A"/>
+    <w:rsid w:val="00FA2790"/>
     <w:rsid w:val="00FA2CD5"/>
     <w:rsid w:val="00FA4810"/>
     <w:rsid w:val="00FA5311"/>
+    <w:rsid w:val="00FA5EB4"/>
     <w:rsid w:val="00FA6037"/>
+    <w:rsid w:val="00FA6369"/>
     <w:rsid w:val="00FA6C8F"/>
+    <w:rsid w:val="00FA6DC3"/>
+    <w:rsid w:val="00FA71D9"/>
     <w:rsid w:val="00FA760E"/>
     <w:rsid w:val="00FA7635"/>
+    <w:rsid w:val="00FA78E2"/>
     <w:rsid w:val="00FB18CF"/>
     <w:rsid w:val="00FB220B"/>
     <w:rsid w:val="00FB26CE"/>
     <w:rsid w:val="00FB319A"/>
     <w:rsid w:val="00FB347A"/>
     <w:rsid w:val="00FB437E"/>
+    <w:rsid w:val="00FB442E"/>
     <w:rsid w:val="00FB5667"/>
     <w:rsid w:val="00FB576A"/>
     <w:rsid w:val="00FB7CBC"/>
     <w:rsid w:val="00FB7EF1"/>
     <w:rsid w:val="00FC0CE2"/>
     <w:rsid w:val="00FC0EC2"/>
     <w:rsid w:val="00FC1493"/>
     <w:rsid w:val="00FC1787"/>
     <w:rsid w:val="00FC20CB"/>
+    <w:rsid w:val="00FC2BE0"/>
     <w:rsid w:val="00FC3639"/>
     <w:rsid w:val="00FC3CD6"/>
     <w:rsid w:val="00FC59E1"/>
     <w:rsid w:val="00FC5CAA"/>
     <w:rsid w:val="00FC679C"/>
+    <w:rsid w:val="00FC715C"/>
     <w:rsid w:val="00FC7476"/>
     <w:rsid w:val="00FD1827"/>
     <w:rsid w:val="00FD2635"/>
+    <w:rsid w:val="00FD2842"/>
+    <w:rsid w:val="00FD2D8C"/>
+    <w:rsid w:val="00FD2EA5"/>
     <w:rsid w:val="00FD36F0"/>
+    <w:rsid w:val="00FD3B2F"/>
     <w:rsid w:val="00FD3B44"/>
+    <w:rsid w:val="00FD3BF4"/>
+    <w:rsid w:val="00FD5499"/>
     <w:rsid w:val="00FD58FE"/>
     <w:rsid w:val="00FD7023"/>
     <w:rsid w:val="00FD73F0"/>
     <w:rsid w:val="00FE07BB"/>
     <w:rsid w:val="00FE08CE"/>
     <w:rsid w:val="00FE19EC"/>
+    <w:rsid w:val="00FE1BAD"/>
     <w:rsid w:val="00FE206E"/>
     <w:rsid w:val="00FE2F68"/>
+    <w:rsid w:val="00FE33B6"/>
     <w:rsid w:val="00FE4E00"/>
     <w:rsid w:val="00FE57A8"/>
+    <w:rsid w:val="00FE6150"/>
+    <w:rsid w:val="00FE627A"/>
     <w:rsid w:val="00FE7A5B"/>
     <w:rsid w:val="00FF0007"/>
     <w:rsid w:val="00FF12D7"/>
     <w:rsid w:val="00FF1461"/>
     <w:rsid w:val="00FF209B"/>
     <w:rsid w:val="00FF255C"/>
     <w:rsid w:val="00FF2723"/>
     <w:rsid w:val="00FF281D"/>
+    <w:rsid w:val="00FF3474"/>
     <w:rsid w:val="00FF4335"/>
     <w:rsid w:val="00FF4665"/>
     <w:rsid w:val="00FF4684"/>
+    <w:rsid w:val="00FF4A8F"/>
     <w:rsid w:val="00FF5A5D"/>
     <w:rsid w:val="00FF5F3D"/>
     <w:rsid w:val="00FF659D"/>
     <w:rsid w:val="016FEDBB"/>
     <w:rsid w:val="031BEC66"/>
     <w:rsid w:val="11A3D202"/>
     <w:rsid w:val="124E3197"/>
     <w:rsid w:val="1D296218"/>
     <w:rsid w:val="1EC496ED"/>
     <w:rsid w:val="251DAEC4"/>
     <w:rsid w:val="25D180A2"/>
     <w:rsid w:val="283922F5"/>
     <w:rsid w:val="2A24D5FF"/>
     <w:rsid w:val="2A561660"/>
     <w:rsid w:val="2A6EA6DB"/>
     <w:rsid w:val="2B62EEAE"/>
     <w:rsid w:val="2C1703A5"/>
     <w:rsid w:val="2C4F8F6D"/>
     <w:rsid w:val="2D92F8BA"/>
     <w:rsid w:val="2E807EFD"/>
     <w:rsid w:val="2F49821E"/>
     <w:rsid w:val="345F3D8A"/>
     <w:rsid w:val="34AC0A62"/>
     <w:rsid w:val="36BE000C"/>
     <w:rsid w:val="38A11450"/>
@@ -33690,50 +38334,90 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00CE274A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="superscript">
     <w:name w:val="superscript"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0019087A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00BB491A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="scxw66386568">
     <w:name w:val="scxw66386568"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EB6200"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="scxw121805585">
     <w:name w:val="scxw121805585"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00027A9C"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B22213"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B22213"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B22213"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="959342230">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="976885137">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -33860,51 +38544,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1760566516">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.svg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2008L02230" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ageis.climatechange.gov.au/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/publications/national-inventory-reports" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/reporting-uncertainty-guideline" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document/methods-and-measurement-criteria-guideline" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.standards.org.au/product/as-3583-3-1991" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/petroleum-based-oils-and-greases-guideline" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-reporting-guides" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-reporting-guides" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.standards.org.au/product/as-3583-2-1991" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.industry.gov.au/policies-and-initiatives/australias-climate-change-strategies/tracking-and-reporting-greenhouse-gas-emissions" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cer.gov.au/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/safeguard-mechanism" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/F2008L02309" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-reporting-guides" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.standards.org.au/product/as-4264-4-1996" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reporting@cleanenergyregulator.gov.au" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2007A00175" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.svg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/petroleum-based-oils-and-greases-guideline" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.svg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02230/latest/versions" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.standards.org.au/product/as-3583-3-1991" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/methods-and-measurement-criteria-guideline" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/methods-and-measurement-criteria-guideline" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.standards.org.au/product/as-4264-4-1996" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cer.gov.au/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.industry.gov.au/policies-and-initiatives/australias-climate-change-strategies/tracking-and-reporting-greenhouse-gas-emissions" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reporting@cleanenergyregulator.gov.au" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/safeguard-mechanism" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2008L02309/latest/versions" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-reporting-guides" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/reporting-uncertainty-guideline" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2007A00175/latest/versions" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.standards.org.au/product/as-3583-2-1991" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-reporting-guides" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.svg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/petroleum-based-oils-and-greases-guideline" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/publications/national-inventory-reports" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CER-updated fonts and colours">
   <a:themeElements>
     <a:clrScheme name="CER colour palette">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -34208,524 +38892,704 @@
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2208E123-9505-4646-8DDD-71EFC6D784C5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>30</Pages>
-[...1 lines deleted...]
-  <Characters>55581</Characters>
+  <Pages>28</Pages>
+  <Words>10409</Words>
+  <Characters>56001</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>130</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>1056</Lines>
+  <Paragraphs>614</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Estimating emissions and energy from fuel combustion guideline</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>65201</CharactersWithSpaces>
+  <CharactersWithSpaces>65796</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
-    <vt:vector size="150" baseType="variant">
+    <vt:vector size="210" baseType="variant">
       <vt:variant>
-        <vt:i4>5570632</vt:i4>
+        <vt:i4>1704004</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>207</vt:i4>
+        <vt:i4>228</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-reporting</vt:lpwstr>
+        <vt:lpwstr>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-reporting-guides</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6619183</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>204</vt:i4>
+        <vt:i4>225</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.cer.gov.au/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1376383</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>201</vt:i4>
+        <vt:i4>222</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:reporting@cleanenergyregulator.gov.au</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3801180</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>198</vt:i4>
+        <vt:i4>219</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://cer.gov.au/document_page/reporting-uncertainty-guideline</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
+        <vt:i4>5242981</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>216</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>7995457</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>195</vt:i4>
+        <vt:i4>213</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://cer.gov.au/document_page/estimating-emissions-and-energy-electricity-generation-transmission-and-distribution-sectors</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>131112</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>192</vt:i4>
+        <vt:i4>207</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://cer.gov.au/document_page/petroleum-based-oils-and-greases-guideline</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>131112</vt:i4>
+        <vt:i4>5242981</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>195</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5111827</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>192</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://store.standards.org.au/product/as-3583-3-1991</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5177363</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>189</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://cer.gov.au/document_page/petroleum-based-oils-and-greases-guideline</vt:lpwstr>
+        <vt:lpwstr>https://store.standards.org.au/product/as-3583-2-1991</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3866666</vt:i4>
+        <vt:i4>4784154</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>186</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ageis.climatechange.gov.au/</vt:lpwstr>
+        <vt:lpwstr>https://store.standards.org.au/product/as-4264-4-1996</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65545</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>183</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.dcceew.gov.au/climate-change/publications/national-inventory-reports</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5242981</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>177</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5111827</vt:i4>
+        <vt:i4>262247</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>174</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://store.standards.org.au/product/as-3583-3-1991</vt:lpwstr>
-[...53 lines deleted...]
-        <vt:lpwstr>https://www.dcceew.gov.au/climate-change/publications/national-inventory-reports</vt:lpwstr>
+        <vt:lpwstr>https://cer.gov.au/document_page/methods-and-measurement-criteria-guideline</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5242981</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>159</vt:i4>
+        <vt:i4>171</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7995440</vt:i4>
+        <vt:i4>262247</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>156</vt:i4>
+        <vt:i4>168</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://cer.gov.au/document/methods-and-measurement-criteria-guideline</vt:lpwstr>
+        <vt:lpwstr>https://cer.gov.au/document_page/methods-and-measurement-criteria-guideline</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5177348</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>153</vt:i4>
+        <vt:i4>165</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.industry.gov.au/policies-and-initiatives/australias-climate-change-strategies/tracking-and-reporting-greenhouse-gas-emissions</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1704004</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>144</vt:i4>
+        <vt:i4>156</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-reporting-guides</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1179716</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>141</vt:i4>
+        <vt:i4>153</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/amendments</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2883643</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>138</vt:i4>
+        <vt:i4>150</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>917523</vt:i4>
+        <vt:i4>3342385</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>135</vt:i4>
+        <vt:i4>147</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.legislation.gov.au/Series/F2008L02309</vt:lpwstr>
+        <vt:lpwstr>https://www.legislation.gov.au/F2008L02309/latest/versions</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>851986</vt:i4>
+        <vt:i4>3866674</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>132</vt:i4>
+        <vt:i4>144</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.legislation.gov.au/Series/F2008L02230</vt:lpwstr>
+        <vt:lpwstr>https://www.legislation.gov.au/F2008L02230/latest/versions</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>393243</vt:i4>
+        <vt:i4>3604537</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>129</vt:i4>
+        <vt:i4>141</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.legislation.gov.au/Series/C2007A00175</vt:lpwstr>
+        <vt:lpwstr>https://www.legislation.gov.au/C2007A00175/latest/versions</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2228337</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>126</vt:i4>
+        <vt:i4>138</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.legislation.gov.au/help-and-resources/understanding-legislation/reading-legislation</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
+        <vt:i4>5242981</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cer.gov.au/document_page/reporting-blended-fuels-other-fuel-mixes-bitumen-and-explosives-guideline</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7798908</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>132</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cer.gov.au/schemes/safeguard-mechanism</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7405639</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Chris.Sheahan@cer.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3866666</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ageis.climatechange.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3145841</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.dcceew.gov.au/climate-change/publications/national-greenhouse-accounts-factors</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6815783</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cergovau-my.sharepoint.com/:w:/g/personal/chris_sheahan_cer_gov_au/IQCPVlNLj2tdS60_LMAx_5NoAUrsNx1LulrSnxbNExLJfOw?e=AidczY&amp;or=EXCEL-WEB.BODY.NT&amp;ct=1780623619352</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262247</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cer.gov.au/document_page/methods-and-measurement-criteria-guideline</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7995440</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cer.gov.au/document/methods-and-measurement-criteria-guideline</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097195</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cer.gov.au/schemes/national-greenhouse-and-energy-reporting-scheme/report-emissions-and-energy/nger-reporting-guides</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>nger-quick-help-topics</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>6160500</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>123</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://cer.gov.au/document_page/nger-quick-help-topics</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7798908</vt:i4>
+        <vt:i4>6815783</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>120</vt:i4>
+        <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://cer.gov.au/schemes/safeguard-mechanism</vt:lpwstr>
+        <vt:lpwstr>https://cergovau-my.sharepoint.com/:w:/g/personal/chris_sheahan_cer_gov_au/IQCPVlNLj2tdS60_LMAx_5NoAUrsNx1LulrSnxbNExLJfOw?e=AidczY&amp;or=EXCEL-WEB.BODY.NT&amp;ct=1780623619352</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Estimating emissions and energy from fuel combustion guideline</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>