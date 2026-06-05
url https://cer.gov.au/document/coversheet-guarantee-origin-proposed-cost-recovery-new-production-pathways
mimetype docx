--- v0 (2026-05-16)
+++ v1 (2026-06-05)
@@ -263,110 +263,103 @@
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="3C16C0E8" w:rsidRPr="00260FBE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5368EBBF" w14:textId="4F3A738A" w:rsidR="009153DD" w:rsidRPr="00260FBE" w:rsidRDefault="00DA6D49" w:rsidP="009153DD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00260FBE">
         <w:t>Submission instructions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B2F6164" w14:textId="7A405A44" w:rsidR="009153DD" w:rsidRPr="00260FBE" w:rsidRDefault="00DA6D49" w:rsidP="00DA6D49">
+    <w:p w14:paraId="6B2F6164" w14:textId="4305B6AC" w:rsidR="009153DD" w:rsidRPr="00260FBE" w:rsidRDefault="00DA6D49" w:rsidP="00DA6D49">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="00260FBE">
         <w:t xml:space="preserve">Submissions are due by </w:t>
+      </w:r>
+      <w:r w:rsidR="00515AC3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00943F30" w:rsidRPr="00ED4CA9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>3 June</w:t>
+        <w:t xml:space="preserve"> June</w:t>
       </w:r>
       <w:r w:rsidR="00F64A65" w:rsidRPr="00ED4CA9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED4CA9">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00260FBE">
         <w:t xml:space="preserve"> Any submissions received after this date will be considered at </w:t>
       </w:r>
       <w:r w:rsidR="0048507F" w:rsidRPr="00260FBE">
         <w:t>our</w:t>
       </w:r>
       <w:r w:rsidRPr="00260FBE">
         <w:t xml:space="preserve"> discretion. </w:t>
       </w:r>
       <w:r w:rsidR="00BD2C20" w:rsidRPr="00260FBE">
         <w:t>Submit your submission via</w:t>
       </w:r>
       <w:r w:rsidRPr="00260FBE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00FB0F46" w:rsidRPr="00B2754F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>CER-StrategicPolicy@</w:t>
-[...13 lines deleted...]
-          <w:t>er.gov.au</w:t>
+          <w:t>CER-StrategicPolicy@cer.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00260FBE">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00BD2C20" w:rsidRPr="00260FBE">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00260FBE">
         <w:t>nclude this coversheet with your submission.</w:t>
       </w:r>
       <w:r w:rsidR="009153DD" w:rsidRPr="00260FBE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EDE9549" w14:textId="1689A987" w:rsidR="000728F8" w:rsidRPr="00260FBE" w:rsidRDefault="00DA6D49" w:rsidP="000728F8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00260FBE">
         <w:t>Confidentiality and privacy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E237F52" w14:textId="77777777" w:rsidR="00DE527A" w:rsidRPr="00260FBE" w:rsidRDefault="00DE527A" w:rsidP="00DE527A">
       <w:pPr>
@@ -435,67 +428,67 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00260FBE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00196280" w:rsidSect="0098303F">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1447" w:right="1080" w:bottom="993" w:left="1080" w:header="227" w:footer="232" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F3C43D4" w14:textId="77777777" w:rsidR="001F2A8C" w:rsidRPr="00260FBE" w:rsidRDefault="001F2A8C" w:rsidP="00176C28">
+    <w:p w14:paraId="50751336" w14:textId="77777777" w:rsidR="0066545D" w:rsidRPr="00260FBE" w:rsidRDefault="0066545D" w:rsidP="00176C28">
       <w:r w:rsidRPr="00260FBE">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460328F5" w14:textId="77777777" w:rsidR="001F2A8C" w:rsidRPr="00260FBE" w:rsidRDefault="001F2A8C"/>
+    <w:p w14:paraId="366ECCEB" w14:textId="77777777" w:rsidR="0066545D" w:rsidRPr="00260FBE" w:rsidRDefault="0066545D"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AA83E1F" w14:textId="77777777" w:rsidR="001F2A8C" w:rsidRPr="00260FBE" w:rsidRDefault="001F2A8C" w:rsidP="00176C28">
+    <w:p w14:paraId="5A9A2E93" w14:textId="77777777" w:rsidR="0066545D" w:rsidRPr="00260FBE" w:rsidRDefault="0066545D" w:rsidP="00176C28">
       <w:r w:rsidRPr="00260FBE">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2364350F" w14:textId="77777777" w:rsidR="001F2A8C" w:rsidRPr="00260FBE" w:rsidRDefault="001F2A8C"/>
+    <w:p w14:paraId="67F99EA8" w14:textId="77777777" w:rsidR="0066545D" w:rsidRPr="00260FBE" w:rsidRDefault="0066545D"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7B01F29B" w14:textId="77777777" w:rsidR="001F2A8C" w:rsidRPr="00260FBE" w:rsidRDefault="001F2A8C">
+    <w:p w14:paraId="6FF205BA" w14:textId="77777777" w:rsidR="0066545D" w:rsidRPr="00260FBE" w:rsidRDefault="0066545D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -804,67 +797,67 @@
     <w:r w:rsidRPr="00260FBE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t xml:space="preserve"> enquiries@c</w:t>
     </w:r>
     <w:r w:rsidR="00CA6F0D" w:rsidRPr="00260FBE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t>er</w:t>
     </w:r>
     <w:r w:rsidRPr="00260FBE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t>.gov.au</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07DCA81A" w14:textId="77777777" w:rsidR="001F2A8C" w:rsidRPr="00260FBE" w:rsidRDefault="001F2A8C" w:rsidP="00176C28">
+    <w:p w14:paraId="290ECF1E" w14:textId="77777777" w:rsidR="0066545D" w:rsidRPr="00260FBE" w:rsidRDefault="0066545D" w:rsidP="00176C28">
       <w:r w:rsidRPr="00260FBE">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3729A318" w14:textId="77777777" w:rsidR="001F2A8C" w:rsidRPr="00260FBE" w:rsidRDefault="001F2A8C"/>
+    <w:p w14:paraId="382C7602" w14:textId="77777777" w:rsidR="0066545D" w:rsidRPr="00260FBE" w:rsidRDefault="0066545D"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B602101" w14:textId="77777777" w:rsidR="001F2A8C" w:rsidRPr="00260FBE" w:rsidRDefault="001F2A8C" w:rsidP="00176C28">
+    <w:p w14:paraId="5B37D8FA" w14:textId="77777777" w:rsidR="0066545D" w:rsidRPr="00260FBE" w:rsidRDefault="0066545D" w:rsidP="00176C28">
       <w:r w:rsidRPr="00260FBE">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01DED618" w14:textId="77777777" w:rsidR="001F2A8C" w:rsidRPr="00260FBE" w:rsidRDefault="001F2A8C"/>
+    <w:p w14:paraId="088BC37E" w14:textId="77777777" w:rsidR="0066545D" w:rsidRPr="00260FBE" w:rsidRDefault="0066545D"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0110D3C8" w14:textId="77777777" w:rsidR="001F2A8C" w:rsidRPr="00260FBE" w:rsidRDefault="001F2A8C">
+    <w:p w14:paraId="08D6541D" w14:textId="77777777" w:rsidR="0066545D" w:rsidRPr="00260FBE" w:rsidRDefault="0066545D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C773BD0" w14:textId="07FE405A" w:rsidR="00D81782" w:rsidRPr="00260FBE" w:rsidRDefault="001A2EF3" w:rsidP="00977234">
     <w:pPr>
       <w:pStyle w:val="Heading5"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4870"/>
         <w:tab w:val="left" w:pos="8745"/>
       </w:tabs>
       <w:spacing w:before="200" w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00260FBE">
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
         <w:b/>
       </w:rPr>
@@ -3831,51 +3824,51 @@
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1451239017">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1554534743">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1255017068">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="627399548">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1360082076">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="40177446">
     <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
@@ -3999,84 +3992,86 @@
     <w:rsid w:val="00426275"/>
     <w:rsid w:val="00427881"/>
     <w:rsid w:val="00431D5B"/>
     <w:rsid w:val="0044503B"/>
     <w:rsid w:val="004458B4"/>
     <w:rsid w:val="00452409"/>
     <w:rsid w:val="00455455"/>
     <w:rsid w:val="004559EF"/>
     <w:rsid w:val="00461442"/>
     <w:rsid w:val="00462A20"/>
     <w:rsid w:val="00465287"/>
     <w:rsid w:val="00471682"/>
     <w:rsid w:val="00480154"/>
     <w:rsid w:val="0048507F"/>
     <w:rsid w:val="00485672"/>
     <w:rsid w:val="00494F07"/>
     <w:rsid w:val="004A581F"/>
     <w:rsid w:val="004A5F95"/>
     <w:rsid w:val="004B5E0C"/>
     <w:rsid w:val="004B6AF5"/>
     <w:rsid w:val="004C6DF4"/>
     <w:rsid w:val="004D0162"/>
     <w:rsid w:val="004D3F8B"/>
     <w:rsid w:val="004D70CF"/>
     <w:rsid w:val="005122C6"/>
+    <w:rsid w:val="00515AC3"/>
     <w:rsid w:val="00516089"/>
     <w:rsid w:val="00516AD9"/>
     <w:rsid w:val="00521016"/>
     <w:rsid w:val="005230BD"/>
     <w:rsid w:val="0052457E"/>
     <w:rsid w:val="00531F3B"/>
     <w:rsid w:val="00532DBC"/>
     <w:rsid w:val="0054032E"/>
     <w:rsid w:val="0054199F"/>
     <w:rsid w:val="005430A4"/>
     <w:rsid w:val="00572106"/>
     <w:rsid w:val="00585D42"/>
     <w:rsid w:val="005A266D"/>
     <w:rsid w:val="005A6D09"/>
     <w:rsid w:val="005B06A7"/>
     <w:rsid w:val="005B079F"/>
     <w:rsid w:val="005C0A94"/>
     <w:rsid w:val="005C4195"/>
     <w:rsid w:val="005D4D95"/>
     <w:rsid w:val="005D73E8"/>
     <w:rsid w:val="005F0BC5"/>
     <w:rsid w:val="005F4BE4"/>
     <w:rsid w:val="005F60DA"/>
     <w:rsid w:val="00602E93"/>
     <w:rsid w:val="0061010A"/>
     <w:rsid w:val="00611909"/>
     <w:rsid w:val="0062080A"/>
     <w:rsid w:val="00622DA5"/>
     <w:rsid w:val="00632E89"/>
     <w:rsid w:val="006423DF"/>
     <w:rsid w:val="006530B0"/>
     <w:rsid w:val="0065750A"/>
     <w:rsid w:val="00661619"/>
     <w:rsid w:val="00662ED8"/>
+    <w:rsid w:val="0066545D"/>
     <w:rsid w:val="00674932"/>
     <w:rsid w:val="00680B5A"/>
     <w:rsid w:val="006A1906"/>
     <w:rsid w:val="006A37D7"/>
     <w:rsid w:val="006A5C1E"/>
     <w:rsid w:val="006A7A4E"/>
     <w:rsid w:val="006B7B0C"/>
     <w:rsid w:val="006C121A"/>
     <w:rsid w:val="006C58B9"/>
     <w:rsid w:val="006D22C0"/>
     <w:rsid w:val="006E20EA"/>
     <w:rsid w:val="006E3CA9"/>
     <w:rsid w:val="006F3526"/>
     <w:rsid w:val="006F72F0"/>
     <w:rsid w:val="00702AB2"/>
     <w:rsid w:val="007063FA"/>
     <w:rsid w:val="00711AB0"/>
     <w:rsid w:val="00724B10"/>
     <w:rsid w:val="007270A5"/>
     <w:rsid w:val="00733C45"/>
     <w:rsid w:val="007373A4"/>
     <w:rsid w:val="0076397A"/>
     <w:rsid w:val="00767FAB"/>
     <w:rsid w:val="007773D1"/>
     <w:rsid w:val="007813EC"/>
@@ -4212,53 +4207,55 @@
     <w:rsid w:val="00C50695"/>
     <w:rsid w:val="00C56CBE"/>
     <w:rsid w:val="00C635A2"/>
     <w:rsid w:val="00C64DB9"/>
     <w:rsid w:val="00C65FBB"/>
     <w:rsid w:val="00C73199"/>
     <w:rsid w:val="00C86B48"/>
     <w:rsid w:val="00C90DFE"/>
     <w:rsid w:val="00CA2954"/>
     <w:rsid w:val="00CA380C"/>
     <w:rsid w:val="00CA3DBC"/>
     <w:rsid w:val="00CA52A5"/>
     <w:rsid w:val="00CA63D2"/>
     <w:rsid w:val="00CA6F0D"/>
     <w:rsid w:val="00CB03D2"/>
     <w:rsid w:val="00CB7ED6"/>
     <w:rsid w:val="00CE3E30"/>
     <w:rsid w:val="00CF18F4"/>
     <w:rsid w:val="00CF1EA6"/>
     <w:rsid w:val="00CF70C3"/>
     <w:rsid w:val="00D01871"/>
     <w:rsid w:val="00D03C27"/>
     <w:rsid w:val="00D0718D"/>
     <w:rsid w:val="00D07937"/>
     <w:rsid w:val="00D102D0"/>
+    <w:rsid w:val="00D23AE8"/>
     <w:rsid w:val="00D25E03"/>
     <w:rsid w:val="00D4238B"/>
     <w:rsid w:val="00D435BB"/>
+    <w:rsid w:val="00D449AE"/>
     <w:rsid w:val="00D5130D"/>
     <w:rsid w:val="00D530EF"/>
     <w:rsid w:val="00D74724"/>
     <w:rsid w:val="00D81782"/>
     <w:rsid w:val="00DA5F8A"/>
     <w:rsid w:val="00DA6D49"/>
     <w:rsid w:val="00DB16FB"/>
     <w:rsid w:val="00DB35F4"/>
     <w:rsid w:val="00DC3A30"/>
     <w:rsid w:val="00DD2AA5"/>
     <w:rsid w:val="00DD61F7"/>
     <w:rsid w:val="00DE36CC"/>
     <w:rsid w:val="00DE527A"/>
     <w:rsid w:val="00DE695F"/>
     <w:rsid w:val="00DF0F4C"/>
     <w:rsid w:val="00DF4814"/>
     <w:rsid w:val="00E0495E"/>
     <w:rsid w:val="00E12286"/>
     <w:rsid w:val="00E139BC"/>
     <w:rsid w:val="00E17A35"/>
     <w:rsid w:val="00E349EF"/>
     <w:rsid w:val="00E56C90"/>
     <w:rsid w:val="00E66E2A"/>
     <w:rsid w:val="00E71BAE"/>
     <w:rsid w:val="00E72D47"/>
@@ -6227,35 +6224,35 @@
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1443</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Coversheet - Guarantee of Origin proposed cost recovery new production pathways</dc:title>
+  <dc:title>Coversheet: Guarantee of Origin proposed cost recovery new production pathways</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>