--- v0 (2025-10-09)
+++ v1 (2026-05-23)
@@ -15,51 +15,51 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="156"/>
         <w:tblW w:w="2122" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="E8E8E8" w:themeColor="background2"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="E8E8E8" w:themeColor="background2"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="E8E8E8" w:themeColor="background2"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="E8E8E8" w:themeColor="background2"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="E8E8E8" w:themeColor="background2"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="E8E8E8" w:themeColor="background2"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
       </w:tblGrid>
       <w:tr w:rsidR="000A4F9E" w14:paraId="570C74D1" w14:textId="77777777" w:rsidTr="000A4F9E">
         <w:tc>
@@ -4950,59 +4950,51 @@
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> information necessary to comply with obligations that will be imposed on it by the NGER Act if the RTC is issued</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79B0EBAA" w14:textId="452970ED" w:rsidR="00784BBE" w:rsidRPr="00784BBE" w:rsidRDefault="00784BBE" w:rsidP="00A53C5B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00784BBE">
         <w:t>Instructions for completing this form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="134DD584" w14:textId="5575FCC9" w:rsidR="00784BBE" w:rsidRPr="00784BBE" w:rsidRDefault="00784BBE" w:rsidP="00784BBE">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="00784BBE">
-        <w:t xml:space="preserve">Please read each part of the application carefully, fully answer all the questions, sign </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Please read each part of the application carefully, fully answer all the questions, sign where </w:t>
       </w:r>
       <w:r w:rsidR="006E2862" w:rsidRPr="00784BBE">
         <w:t>indicated and</w:t>
       </w:r>
       <w:r w:rsidRPr="00784BBE">
         <w:t xml:space="preserve"> attach the required documentation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C04ED11" w14:textId="77777777" w:rsidR="00784BBE" w:rsidRPr="00784BBE" w:rsidRDefault="00784BBE" w:rsidP="00784BBE">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="00784BBE">
         <w:t xml:space="preserve">You </w:t>
       </w:r>
       <w:r w:rsidRPr="00784BBE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="00784BBE">
         <w:t xml:space="preserve"> complete and submit:</w:t>
       </w:r>
     </w:p>
@@ -6030,93 +6022,92 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="422C9CC8" w14:textId="16BBAC56" w:rsidR="00DD3339" w:rsidRPr="00803111" w:rsidRDefault="00DD3339">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44877248" w14:textId="77777777" w:rsidR="00DD3339" w:rsidRPr="00803111" w:rsidRDefault="00DD3339">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00803111">
+          <w:p w14:paraId="44877248" w14:textId="2D5F9D75" w:rsidR="00DD3339" w:rsidRPr="00803111" w:rsidRDefault="00ED2EE6">
+            <w:pPr>
+              <w:pStyle w:val="Answerfieldleft-aligned"/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput>
-[...1 lines deleted...]
-                  </w:textInput>
+                  <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00803111">
+            <w:bookmarkStart w:id="1" w:name="Text25"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00803111">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00803111">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00803111">
+            <w:r w:rsidR="00B52450">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B52450">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B52450">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B52450">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B52450">
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="51863569" w14:textId="3957EC72" w:rsidR="00DD3339" w:rsidRPr="003F776A" w:rsidRDefault="00DD3339" w:rsidP="00CD606F">
       <w:pPr>
         <w:pStyle w:val="Question"/>
       </w:pPr>
       <w:r w:rsidRPr="003F776A">
         <w:t xml:space="preserve">Trading name </w:t>
       </w:r>
       <w:r w:rsidR="00CD0C8C">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="003F776A">
         <w:t xml:space="preserve">if any) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10235" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -6149,89 +6140,87 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24BBDB08" w14:textId="5E7F1859" w:rsidR="00DD3339" w:rsidRPr="00803111" w:rsidRDefault="00CD606F" w:rsidP="0098100D">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Trading name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8674" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55CE8C3C" w14:textId="77777777" w:rsidR="00DD3339" w:rsidRPr="00803111" w:rsidRDefault="00DD3339" w:rsidP="0098100D">
+          <w:p w14:paraId="55CE8C3C" w14:textId="4E7A855E" w:rsidR="00DD3339" w:rsidRPr="00803111" w:rsidRDefault="006B21C0" w:rsidP="0098100D">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00803111">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text25"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput>
-[...1 lines deleted...]
-                  </w:textInput>
+                  <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00803111">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00803111">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00803111">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00803111">
+            <w:r w:rsidR="00B52450">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B52450">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B52450">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B52450">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B52450">
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="20F1D40E" w14:textId="3A1A7809" w:rsidR="00900906" w:rsidRDefault="00ED14EA" w:rsidP="003F776A">
       <w:pPr>
         <w:pStyle w:val="Question"/>
       </w:pPr>
       <w:r w:rsidRPr="003F776A">
         <w:t xml:space="preserve">Head office postal address  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -6257,51 +6246,50 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="329982C5" w14:textId="77777777" w:rsidR="00A429C7" w:rsidRPr="00803111" w:rsidRDefault="00A429C7">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Address</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> line 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="463A7D9B" w14:textId="77777777" w:rsidR="00A429C7" w:rsidRPr="00803111" w:rsidRDefault="00A429C7">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -6336,51 +6324,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69A55218" w14:textId="77777777" w:rsidR="00A429C7" w:rsidRPr="00803111" w:rsidRDefault="00A429C7">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Address line 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="064B3F69" w14:textId="77777777" w:rsidR="00A429C7" w:rsidRPr="00803111" w:rsidRDefault="00A429C7">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -6415,51 +6402,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AC163FF" w14:textId="77777777" w:rsidR="00A429C7" w:rsidRPr="00803111" w:rsidRDefault="00A429C7">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Address line 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58260A19" w14:textId="77777777" w:rsidR="00A429C7" w:rsidRPr="00803111" w:rsidRDefault="00A429C7">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -6494,51 +6480,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28DBF7D6" w14:textId="77777777" w:rsidR="00A429C7" w:rsidRPr="00803111" w:rsidRDefault="00A429C7">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Suburb/City</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19BFA815" w14:textId="77777777" w:rsidR="00A429C7" w:rsidRPr="00803111" w:rsidRDefault="00A429C7">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -6572,51 +6557,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AF59EAD" w14:textId="77777777" w:rsidR="00A429C7" w:rsidRPr="00803111" w:rsidRDefault="00A429C7">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BD52891" w14:textId="77777777" w:rsidR="00A429C7" w:rsidRPr="00803111" w:rsidRDefault="00A429C7">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -6650,51 +6634,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2861D314" w14:textId="77777777" w:rsidR="00A429C7" w:rsidRPr="00803111" w:rsidRDefault="00A429C7">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4BEB5FE3" w14:textId="77777777" w:rsidR="00A429C7" w:rsidRPr="00803111" w:rsidRDefault="00A429C7">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -6728,51 +6711,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="302F3417" w14:textId="77777777" w:rsidR="00A429C7" w:rsidRPr="00803111" w:rsidRDefault="00A429C7">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1DEE1CF1" w14:textId="77777777" w:rsidR="00A429C7" w:rsidRPr="00803111" w:rsidRDefault="00A429C7">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -8008,101 +7990,100 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidRPr="00803111">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BAB9BE4" w14:textId="299D9932" w:rsidR="00DE220D" w:rsidRDefault="00DE220D" w:rsidP="00DE220D">
       <w:pPr>
         <w:pStyle w:val="Arrowinstruction"/>
       </w:pPr>
       <w:r>
         <w:t>All questions are required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52AFD5D6" w14:textId="428790A9" w:rsidR="00BE73C9" w:rsidRPr="001B1745" w:rsidRDefault="00BE73C9" w:rsidP="00BE73C9">
       <w:pPr>
         <w:pStyle w:val="Question"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Ref326074379"/>
+      <w:bookmarkStart w:id="2" w:name="_Ref326074379"/>
       <w:r w:rsidRPr="001B1745">
         <w:t>Position</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="001B1745">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9957" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
         </w:tblBorders>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="8397"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BE73C9" w:rsidRPr="001B1745" w14:paraId="001CE0E2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EAB520D" w14:textId="77777777" w:rsidR="00BE73C9" w:rsidRPr="001B1745" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="001B1745">
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8397" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D77985C" w14:textId="77777777" w:rsidR="00BE73C9" w:rsidRPr="001B1745" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:t> </w:t>
             </w:r>
@@ -8156,51 +8137,50 @@
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EFB3147" w14:textId="3D8EEB35" w:rsidR="00BE73C9" w:rsidRPr="00803111" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Title </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8397" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="359E6981" w14:textId="77777777" w:rsidR="00BE73C9" w:rsidRPr="00803111" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
@@ -8223,51 +8203,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE73C9" w:rsidRPr="00803111" w14:paraId="19FD5730" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E6A0AE5" w14:textId="77777777" w:rsidR="00BE73C9" w:rsidRPr="00803111" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>First name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8397" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6530BE31" w14:textId="77777777" w:rsidR="00BE73C9" w:rsidRPr="00803111" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -8305,51 +8284,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE73C9" w:rsidRPr="00803111" w14:paraId="2443572C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="270689CE" w14:textId="77777777" w:rsidR="00BE73C9" w:rsidRPr="00803111" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Middle name(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8397" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40E1749C" w14:textId="77777777" w:rsidR="00BE73C9" w:rsidRPr="00803111" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -8387,51 +8365,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE73C9" w:rsidRPr="00803111" w14:paraId="7416B849" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4673E5F0" w14:textId="77777777" w:rsidR="00BE73C9" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Last name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8397" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6748EF71" w14:textId="77777777" w:rsidR="00BE73C9" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -8734,51 +8711,50 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="4661DB3B" w14:textId="77777777" w:rsidR="00180489" w:rsidRPr="00803111" w:rsidRDefault="00180489">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Address</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> line 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3324431F" w14:textId="77777777" w:rsidR="00180489" w:rsidRPr="00803111" w:rsidRDefault="00180489">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -8813,51 +8789,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="716C69AD" w14:textId="77777777" w:rsidR="00180489" w:rsidRPr="00803111" w:rsidRDefault="00180489">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Address line 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="671F14AC" w14:textId="77777777" w:rsidR="00180489" w:rsidRPr="00803111" w:rsidRDefault="00180489">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -8899,51 +8874,50 @@
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:lastRenderedPageBreak/>
               <w:t>Suburb/</w:t>
             </w:r>
             <w:r w:rsidR="008F6171">
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t>ity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1DEA26BD" w14:textId="77777777" w:rsidR="00180489" w:rsidRPr="00803111" w:rsidRDefault="00180489">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -8977,51 +8951,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4427DB5F" w14:textId="77B5FA10" w:rsidR="00180489" w:rsidRPr="00803111" w:rsidRDefault="008F6171">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>State/territory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="48179D42" w14:textId="77777777" w:rsidR="00180489" w:rsidRPr="00803111" w:rsidRDefault="00180489">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -9055,51 +9028,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FEA2658" w14:textId="1B47250F" w:rsidR="00180489" w:rsidRPr="00803111" w:rsidRDefault="008F6171">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54CDF075" w14:textId="77777777" w:rsidR="00180489" w:rsidRPr="00803111" w:rsidRDefault="00180489">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -9133,51 +9105,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AB5E76E" w14:textId="136583FF" w:rsidR="00180489" w:rsidRPr="00803111" w:rsidRDefault="008F6171">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1F7C3D81" w14:textId="77777777" w:rsidR="00180489" w:rsidRPr="00803111" w:rsidRDefault="00180489">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -9229,51 +9200,50 @@
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="535203C6" w14:textId="77777777" w:rsidR="00BE73C9" w:rsidRPr="00803111" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Phone number</w:t>
             </w:r>
             <w:r w:rsidRPr="00803111" w:rsidDel="00137833">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8397" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C679295" w14:textId="77777777" w:rsidR="00BE73C9" w:rsidRPr="00803111" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -9296,51 +9266,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE73C9" w:rsidRPr="00803111" w14:paraId="5EAF0437" w14:textId="77777777" w:rsidTr="00B9703C">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C7ED36B" w14:textId="77777777" w:rsidR="00BE73C9" w:rsidRPr="00803111" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Alternative phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8397" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="388197F3" w14:textId="77777777" w:rsidR="00BE73C9" w:rsidRPr="00803111" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -9363,51 +9332,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE73C9" w:rsidRPr="00803111" w14:paraId="6D9DCE8A" w14:textId="77777777" w:rsidTr="00B9703C">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B41A1FF" w14:textId="77777777" w:rsidR="00BE73C9" w:rsidRPr="00803111" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8397" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FF0A2AF" w14:textId="77777777" w:rsidR="00BE73C9" w:rsidRPr="00803111" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -9689,51 +9657,50 @@
         <w:gridCol w:w="8397"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BE73C9" w:rsidRPr="001B1745" w14:paraId="39B5634F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3139259A" w14:textId="77777777" w:rsidR="00BE73C9" w:rsidRPr="001B1745" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="001B1745">
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8397" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="786444EE" w14:textId="77777777" w:rsidR="00BE73C9" w:rsidRPr="001B1745" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:t> </w:t>
             </w:r>
@@ -9784,51 +9751,50 @@
         <w:gridCol w:w="8397"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BE73C9" w:rsidRPr="00803111" w14:paraId="6EFD7691" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3405E771" w14:textId="3B6EA4D0" w:rsidR="00BE73C9" w:rsidRPr="00803111" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Title </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8397" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="618CBB62" w14:textId="77777777" w:rsidR="00BE73C9" w:rsidRPr="00803111" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
@@ -9851,51 +9817,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE73C9" w:rsidRPr="00803111" w14:paraId="45EAE89C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CBA7BF6" w14:textId="77777777" w:rsidR="00BE73C9" w:rsidRPr="00803111" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>First name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8397" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69323367" w14:textId="77777777" w:rsidR="00BE73C9" w:rsidRPr="00803111" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -9933,51 +9898,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE73C9" w:rsidRPr="00803111" w14:paraId="14BEAECB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FEA7B9E" w14:textId="77777777" w:rsidR="00BE73C9" w:rsidRPr="00803111" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Middle name(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8397" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41953929" w14:textId="77777777" w:rsidR="00BE73C9" w:rsidRPr="00803111" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -10015,51 +9979,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE73C9" w:rsidRPr="00803111" w14:paraId="5498F0F7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72444D80" w14:textId="77777777" w:rsidR="00BE73C9" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Last name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8397" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="415E2AB3" w14:textId="77777777" w:rsidR="00BE73C9" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -10350,51 +10313,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="2BCB4D05" w14:textId="77777777" w:rsidR="003811C4" w:rsidRPr="00803111" w:rsidRDefault="003811C4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:lastRenderedPageBreak/>
               <w:t>Address</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> line 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3156865E" w14:textId="77777777" w:rsidR="003811C4" w:rsidRPr="00803111" w:rsidRDefault="003811C4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -10429,51 +10391,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B4FE4B7" w14:textId="77777777" w:rsidR="003811C4" w:rsidRPr="00803111" w:rsidRDefault="003811C4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Address line 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1305F7A1" w14:textId="77777777" w:rsidR="003811C4" w:rsidRPr="00803111" w:rsidRDefault="003811C4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -10514,51 +10475,50 @@
           <w:p w14:paraId="12E23DE2" w14:textId="1EB595E2" w:rsidR="003811C4" w:rsidRPr="00803111" w:rsidRDefault="003811C4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Suburb/</w:t>
             </w:r>
             <w:r>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t>ity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C6CC153" w14:textId="77777777" w:rsidR="003811C4" w:rsidRPr="00803111" w:rsidRDefault="003811C4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -10592,51 +10552,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A1F893D" w14:textId="3743BC2B" w:rsidR="003811C4" w:rsidRPr="00803111" w:rsidRDefault="003811C4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>State/territory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66E0B2BD" w14:textId="77777777" w:rsidR="003811C4" w:rsidRPr="00803111" w:rsidRDefault="003811C4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -10670,51 +10629,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F94E59A" w14:textId="3C9698E2" w:rsidR="003811C4" w:rsidRPr="00803111" w:rsidRDefault="003811C4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E390E99" w14:textId="77777777" w:rsidR="003811C4" w:rsidRPr="00803111" w:rsidRDefault="003811C4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -10748,51 +10706,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55F5C54E" w14:textId="7873F914" w:rsidR="003811C4" w:rsidRPr="00803111" w:rsidRDefault="003811C4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="509F31BA" w14:textId="77777777" w:rsidR="003811C4" w:rsidRPr="00803111" w:rsidRDefault="003811C4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -10841,51 +10798,50 @@
         <w:gridCol w:w="8397"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BE73C9" w:rsidRPr="00803111" w14:paraId="226F71E9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D1A1B9E" w14:textId="77777777" w:rsidR="00BE73C9" w:rsidRPr="00803111" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8397" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DA23246" w14:textId="77777777" w:rsidR="00BE73C9" w:rsidRPr="00803111" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -10908,51 +10864,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE73C9" w:rsidRPr="00803111" w14:paraId="431B7061" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2871C040" w14:textId="77777777" w:rsidR="00BE73C9" w:rsidRPr="00803111" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Alternative phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8397" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EE93177" w14:textId="77777777" w:rsidR="00BE73C9" w:rsidRPr="00803111" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -10975,51 +10930,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE73C9" w:rsidRPr="00803111" w14:paraId="36F9D852" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EB32464" w14:textId="77777777" w:rsidR="00BE73C9" w:rsidRPr="00803111" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8397" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0987BA11" w14:textId="77777777" w:rsidR="00BE73C9" w:rsidRPr="00803111" w:rsidRDefault="00BE73C9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -11324,51 +11278,50 @@
         <w:gridCol w:w="8675"/>
       </w:tblGrid>
       <w:tr w:rsidR="000404B6" w:rsidRPr="001B1745" w14:paraId="1C64219A" w14:textId="77777777" w:rsidTr="00281372">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67B22936" w14:textId="203E9F75" w:rsidR="000404B6" w:rsidRPr="001B1745" w:rsidRDefault="000404B6">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38E3F614" w14:textId="77777777" w:rsidR="000404B6" w:rsidRPr="001B1745" w:rsidRDefault="000404B6">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:t> </w:t>
             </w:r>
@@ -11418,51 +11371,50 @@
         <w:gridCol w:w="8675"/>
       </w:tblGrid>
       <w:tr w:rsidR="000404B6" w:rsidRPr="001B1745" w14:paraId="378105CB" w14:textId="77777777" w:rsidTr="00281372">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D861A80" w14:textId="339E02DA" w:rsidR="000404B6" w:rsidRPr="001B1745" w:rsidRDefault="000404B6">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Trading name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CB35998" w14:textId="77777777" w:rsidR="000404B6" w:rsidRPr="001B1745" w:rsidRDefault="000404B6">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:t> </w:t>
             </w:r>
@@ -11526,51 +11478,50 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="10CEE92E" w14:textId="77777777" w:rsidR="00F678D0" w:rsidRPr="00803111" w:rsidRDefault="00F678D0" w:rsidP="00F678D0">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Address</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> line 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CD43F22" w14:textId="77777777" w:rsidR="00F678D0" w:rsidRPr="00803111" w:rsidRDefault="00F678D0" w:rsidP="00F678D0">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -11605,51 +11556,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="439BC8B8" w14:textId="77777777" w:rsidR="00F678D0" w:rsidRPr="00803111" w:rsidRDefault="00F678D0" w:rsidP="00F678D0">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Address line 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A7012CF" w14:textId="77777777" w:rsidR="00F678D0" w:rsidRPr="00803111" w:rsidRDefault="00F678D0" w:rsidP="00F678D0">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -11690,51 +11640,50 @@
           <w:p w14:paraId="1BCAA603" w14:textId="77777777" w:rsidR="00F678D0" w:rsidRPr="00803111" w:rsidRDefault="00F678D0" w:rsidP="00F678D0">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Suburb/</w:t>
             </w:r>
             <w:r>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t>ity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="484F85F3" w14:textId="77777777" w:rsidR="00F678D0" w:rsidRPr="00803111" w:rsidRDefault="00F678D0" w:rsidP="00F678D0">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -11768,51 +11717,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0245165C" w14:textId="77777777" w:rsidR="00F678D0" w:rsidRPr="00803111" w:rsidRDefault="00F678D0" w:rsidP="00F678D0">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>State/territory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F77797A" w14:textId="77777777" w:rsidR="00F678D0" w:rsidRPr="00803111" w:rsidRDefault="00F678D0" w:rsidP="00F678D0">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -11846,51 +11794,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50C0148A" w14:textId="77777777" w:rsidR="00F678D0" w:rsidRPr="00803111" w:rsidRDefault="00F678D0" w:rsidP="00F678D0">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73E0D689" w14:textId="77777777" w:rsidR="00F678D0" w:rsidRPr="00803111" w:rsidRDefault="00F678D0" w:rsidP="00F678D0">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -11924,51 +11871,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="107ADB0A" w14:textId="77777777" w:rsidR="00F678D0" w:rsidRPr="00803111" w:rsidRDefault="00F678D0" w:rsidP="00F678D0">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5431CBEC" w14:textId="77777777" w:rsidR="00F678D0" w:rsidRPr="00803111" w:rsidRDefault="00F678D0" w:rsidP="00F678D0">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -12591,51 +12537,50 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="49E6B88C" w14:textId="77777777" w:rsidR="008F70DA" w:rsidRPr="00803111" w:rsidRDefault="008F70DA" w:rsidP="008F70DA">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Trading name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3342C161" w14:textId="77777777" w:rsidR="008F70DA" w:rsidRPr="00803111" w:rsidRDefault="008F70DA" w:rsidP="008F70DA">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -12672,51 +12617,50 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="0B25763E" w14:textId="77777777" w:rsidR="008F70DA" w:rsidRPr="00803111" w:rsidRDefault="008F70DA" w:rsidP="008F70DA">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Address</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> line 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3735EB10" w14:textId="1CD006C5" w:rsidR="008F70DA" w:rsidRPr="00803111" w:rsidRDefault="004F08FF" w:rsidP="008F70DA">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -12751,51 +12695,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BD36CE6" w14:textId="77777777" w:rsidR="008F70DA" w:rsidRPr="00803111" w:rsidRDefault="008F70DA" w:rsidP="008F70DA">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Address line 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6905805B" w14:textId="77777777" w:rsidR="008F70DA" w:rsidRPr="00803111" w:rsidRDefault="008F70DA" w:rsidP="008F70DA">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -12836,51 +12779,50 @@
           <w:p w14:paraId="68132932" w14:textId="77777777" w:rsidR="008F70DA" w:rsidRPr="00803111" w:rsidRDefault="008F70DA" w:rsidP="008F70DA">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Suburb/</w:t>
             </w:r>
             <w:r>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t>ity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4220634B" w14:textId="77777777" w:rsidR="008F70DA" w:rsidRPr="00803111" w:rsidRDefault="008F70DA" w:rsidP="008F70DA">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -12914,51 +12856,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="357A8DCA" w14:textId="77777777" w:rsidR="008F70DA" w:rsidRPr="00803111" w:rsidRDefault="008F70DA" w:rsidP="008F70DA">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>State/territory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="399E4C3C" w14:textId="77777777" w:rsidR="008F70DA" w:rsidRPr="00803111" w:rsidRDefault="008F70DA" w:rsidP="008F70DA">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -12992,51 +12933,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DCEB81E" w14:textId="77777777" w:rsidR="008F70DA" w:rsidRPr="00803111" w:rsidRDefault="008F70DA" w:rsidP="008F70DA">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E7A5C44" w14:textId="77777777" w:rsidR="008F70DA" w:rsidRPr="00803111" w:rsidRDefault="008F70DA" w:rsidP="008F70DA">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -13070,51 +13010,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D91ACD2" w14:textId="77777777" w:rsidR="008F70DA" w:rsidRPr="00803111" w:rsidRDefault="008F70DA" w:rsidP="008F70DA">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="489FBCF8" w14:textId="77777777" w:rsidR="008F70DA" w:rsidRPr="00803111" w:rsidRDefault="008F70DA" w:rsidP="008F70DA">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -13199,51 +13138,50 @@
         <w:gridCol w:w="8397"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E57B2E" w:rsidRPr="001B1745" w14:paraId="61AC7538" w14:textId="77777777" w:rsidTr="00A13DDE">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38D7B827" w14:textId="77777777" w:rsidR="00E57B2E" w:rsidRPr="001B1745" w:rsidRDefault="00E57B2E">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="001B1745">
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8397" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46C07DF2" w14:textId="77777777" w:rsidR="00E57B2E" w:rsidRPr="001B1745" w:rsidRDefault="00E57B2E">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:t> </w:t>
             </w:r>
@@ -13289,51 +13227,50 @@
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AB0FE54" w14:textId="77777777" w:rsidR="00CA386D" w:rsidRPr="00803111" w:rsidRDefault="00CA386D" w:rsidP="00A13DDE">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Title </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8632" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13198F8B" w14:textId="77777777" w:rsidR="00CA386D" w:rsidRPr="00803111" w:rsidRDefault="00CA386D" w:rsidP="00A13DDE">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
@@ -13356,51 +13293,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA386D" w:rsidRPr="00803111" w14:paraId="281D02DB" w14:textId="77777777" w:rsidTr="00A13DDE">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0310A5F7" w14:textId="77777777" w:rsidR="00CA386D" w:rsidRPr="00803111" w:rsidRDefault="00CA386D" w:rsidP="00A13DDE">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>First name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8632" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30BB9A59" w14:textId="77777777" w:rsidR="00CA386D" w:rsidRPr="00803111" w:rsidRDefault="00CA386D" w:rsidP="00A13DDE">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -13438,51 +13374,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA386D" w:rsidRPr="00803111" w14:paraId="778B4E49" w14:textId="77777777" w:rsidTr="00A13DDE">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C0350B7" w14:textId="77777777" w:rsidR="00CA386D" w:rsidRPr="00803111" w:rsidRDefault="00CA386D" w:rsidP="00A13DDE">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Middle name(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8632" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="263C6F6C" w14:textId="77777777" w:rsidR="00CA386D" w:rsidRPr="00803111" w:rsidRDefault="00CA386D" w:rsidP="00A13DDE">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -13520,51 +13455,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA386D" w:rsidRPr="00803111" w14:paraId="74A9FA67" w14:textId="77777777" w:rsidTr="00A13DDE">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36472E5F" w14:textId="77777777" w:rsidR="00CA386D" w:rsidRDefault="00CA386D" w:rsidP="00A13DDE">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Last name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8632" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63CAC30F" w14:textId="77777777" w:rsidR="00CA386D" w:rsidRDefault="00CA386D" w:rsidP="00A13DDE">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -13857,51 +13791,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="3BA0A74F" w14:textId="77777777" w:rsidR="00540379" w:rsidRPr="00803111" w:rsidRDefault="00540379" w:rsidP="00A13DDE">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Trading name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D3F5AA4" w14:textId="77777777" w:rsidR="00540379" w:rsidRPr="00803111" w:rsidRDefault="00540379" w:rsidP="00A13DDE">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -13938,51 +13871,50 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="65D15789" w14:textId="77777777" w:rsidR="00540379" w:rsidRPr="00803111" w:rsidRDefault="00540379" w:rsidP="00A13DDE">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Address</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> line 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B1812DD" w14:textId="4D1D35B3" w:rsidR="00540379" w:rsidRPr="00803111" w:rsidRDefault="00A13DDE" w:rsidP="00A13DDE">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -14017,51 +13949,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="553DE8E2" w14:textId="77777777" w:rsidR="00540379" w:rsidRPr="00803111" w:rsidRDefault="00540379" w:rsidP="00A13DDE">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Address line 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="431C16DE" w14:textId="77777777" w:rsidR="00540379" w:rsidRPr="00803111" w:rsidRDefault="00540379" w:rsidP="00A13DDE">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -14102,51 +14033,50 @@
           <w:p w14:paraId="2CBF00A4" w14:textId="77777777" w:rsidR="00540379" w:rsidRPr="00803111" w:rsidRDefault="00540379" w:rsidP="00A13DDE">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Suburb/</w:t>
             </w:r>
             <w:r>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t>ity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3688615B" w14:textId="77777777" w:rsidR="00540379" w:rsidRPr="00803111" w:rsidRDefault="00540379" w:rsidP="00A13DDE">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -14180,51 +14110,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F46DC7D" w14:textId="77777777" w:rsidR="00540379" w:rsidRPr="00803111" w:rsidRDefault="00540379" w:rsidP="00A13DDE">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>State/territory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C85860C" w14:textId="77777777" w:rsidR="00540379" w:rsidRPr="00803111" w:rsidRDefault="00540379" w:rsidP="00A13DDE">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -14258,51 +14187,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B6DC121" w14:textId="77777777" w:rsidR="00540379" w:rsidRPr="00803111" w:rsidRDefault="00540379" w:rsidP="00A13DDE">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C96CED5" w14:textId="77777777" w:rsidR="00540379" w:rsidRPr="00803111" w:rsidRDefault="00540379" w:rsidP="00A13DDE">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -14336,51 +14264,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02F05745" w14:textId="77777777" w:rsidR="00540379" w:rsidRPr="00803111" w:rsidRDefault="00540379" w:rsidP="00A13DDE">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5950B161" w14:textId="77777777" w:rsidR="00540379" w:rsidRPr="00803111" w:rsidRDefault="00540379" w:rsidP="00A13DDE">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -14432,51 +14359,50 @@
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52E36206" w14:textId="6DCC31CC" w:rsidR="00540379" w:rsidRPr="00803111" w:rsidRDefault="008346CA">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00540379">
               <w:t>Phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="783472AB" w14:textId="77777777" w:rsidR="00540379" w:rsidRPr="00803111" w:rsidRDefault="00540379">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -14499,51 +14425,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00540379" w:rsidRPr="00803111" w14:paraId="01650213" w14:textId="77777777" w:rsidTr="00AC089C">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="589E01E7" w14:textId="77777777" w:rsidR="00540379" w:rsidRPr="00803111" w:rsidRDefault="00540379">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Alternative phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40BBD847" w14:textId="77777777" w:rsidR="00540379" w:rsidRPr="00803111" w:rsidRDefault="00540379">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -14566,51 +14491,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00540379" w:rsidRPr="00803111" w14:paraId="6D0EA4EC" w14:textId="77777777" w:rsidTr="00AC089C">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B0D440F" w14:textId="77777777" w:rsidR="00540379" w:rsidRPr="00803111" w:rsidRDefault="00540379">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66F8ACEB" w14:textId="77777777" w:rsidR="00540379" w:rsidRPr="00803111" w:rsidRDefault="00540379">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -14905,51 +14829,50 @@
         <w:gridCol w:w="8533"/>
       </w:tblGrid>
       <w:tr w:rsidR="007037F1" w:rsidRPr="001B1745" w14:paraId="041D1AC2" w14:textId="77777777" w:rsidTr="00281372">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D8D0EC8" w14:textId="77777777" w:rsidR="007037F1" w:rsidRPr="001B1745" w:rsidRDefault="007037F1">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="001B1745">
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="277D11B5" w14:textId="77777777" w:rsidR="007037F1" w:rsidRPr="001B1745" w:rsidRDefault="007037F1">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:t> </w:t>
             </w:r>
@@ -15003,51 +14926,50 @@
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A28B77E" w14:textId="77777777" w:rsidR="007037F1" w:rsidRPr="00803111" w:rsidRDefault="007037F1">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Title </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17143C9C" w14:textId="77777777" w:rsidR="007037F1" w:rsidRPr="00803111" w:rsidRDefault="007037F1">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
@@ -15070,51 +14992,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007037F1" w:rsidRPr="00803111" w14:paraId="06343D45" w14:textId="77777777" w:rsidTr="00281372">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27296E66" w14:textId="77777777" w:rsidR="007037F1" w:rsidRPr="00803111" w:rsidRDefault="007037F1">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>First name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B7D04F6" w14:textId="77777777" w:rsidR="007037F1" w:rsidRPr="00803111" w:rsidRDefault="007037F1">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -15152,51 +15073,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007037F1" w:rsidRPr="00803111" w14:paraId="6A79FC80" w14:textId="77777777" w:rsidTr="00281372">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D1F22C3" w14:textId="77777777" w:rsidR="007037F1" w:rsidRPr="00803111" w:rsidRDefault="007037F1">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Middle name(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E854A23" w14:textId="77777777" w:rsidR="007037F1" w:rsidRPr="00803111" w:rsidRDefault="007037F1">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -15234,51 +15154,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007037F1" w:rsidRPr="00803111" w14:paraId="371835A5" w14:textId="77777777" w:rsidTr="00281372">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64D8A7E5" w14:textId="77777777" w:rsidR="007037F1" w:rsidRDefault="007037F1">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Last name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66ADDD85" w14:textId="77777777" w:rsidR="007037F1" w:rsidRDefault="007037F1">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -15585,51 +15504,50 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="1BEF1DA6" w14:textId="77777777" w:rsidR="007037F1" w:rsidRPr="00803111" w:rsidRDefault="007037F1" w:rsidP="00020418">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Trading name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F512B3E" w14:textId="77777777" w:rsidR="007037F1" w:rsidRPr="00803111" w:rsidRDefault="007037F1" w:rsidP="00020418">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -15666,51 +15584,50 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="7311A2CD" w14:textId="77777777" w:rsidR="007037F1" w:rsidRPr="00803111" w:rsidRDefault="007037F1" w:rsidP="00020418">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Address</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> line 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="069F82A5" w14:textId="66363DBA" w:rsidR="007037F1" w:rsidRPr="00803111" w:rsidRDefault="00020418" w:rsidP="00020418">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -15745,51 +15662,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79A1CAF9" w14:textId="77777777" w:rsidR="007037F1" w:rsidRPr="00803111" w:rsidRDefault="007037F1" w:rsidP="00020418">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Address line 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EF49F7A" w14:textId="77777777" w:rsidR="007037F1" w:rsidRPr="00803111" w:rsidRDefault="007037F1" w:rsidP="00020418">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -15830,51 +15746,50 @@
           <w:p w14:paraId="4E8B946D" w14:textId="77777777" w:rsidR="007037F1" w:rsidRPr="00803111" w:rsidRDefault="007037F1" w:rsidP="00020418">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Suburb/</w:t>
             </w:r>
             <w:r>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t>ity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5BC9F6E2" w14:textId="77777777" w:rsidR="007037F1" w:rsidRPr="00803111" w:rsidRDefault="007037F1" w:rsidP="00020418">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -15908,51 +15823,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="215566C9" w14:textId="77777777" w:rsidR="007037F1" w:rsidRPr="00803111" w:rsidRDefault="007037F1" w:rsidP="00020418">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>State/territory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6454E630" w14:textId="77777777" w:rsidR="007037F1" w:rsidRPr="00803111" w:rsidRDefault="007037F1" w:rsidP="00020418">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -15986,51 +15900,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CDF0347" w14:textId="77777777" w:rsidR="007037F1" w:rsidRPr="00803111" w:rsidRDefault="007037F1" w:rsidP="00020418">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="128DA57E" w14:textId="77777777" w:rsidR="007037F1" w:rsidRPr="00803111" w:rsidRDefault="007037F1" w:rsidP="00020418">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -16064,51 +15977,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="687AEB77" w14:textId="77777777" w:rsidR="007037F1" w:rsidRPr="00803111" w:rsidRDefault="007037F1" w:rsidP="00020418">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4EA83063" w14:textId="77777777" w:rsidR="007037F1" w:rsidRPr="00803111" w:rsidRDefault="007037F1" w:rsidP="00020418">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -16157,51 +16069,50 @@
         <w:gridCol w:w="8533"/>
       </w:tblGrid>
       <w:tr w:rsidR="007037F1" w:rsidRPr="00803111" w14:paraId="628EB9F5" w14:textId="77777777" w:rsidTr="00281372">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4275E6D2" w14:textId="47778355" w:rsidR="007037F1" w:rsidRPr="00803111" w:rsidRDefault="007037F1">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> Phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4024E5BF" w14:textId="77777777" w:rsidR="007037F1" w:rsidRPr="00803111" w:rsidRDefault="007037F1">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -16224,51 +16135,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007037F1" w:rsidRPr="00803111" w14:paraId="725BA950" w14:textId="77777777" w:rsidTr="00281372">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1880E996" w14:textId="77777777" w:rsidR="007037F1" w:rsidRPr="00803111" w:rsidRDefault="007037F1">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Alternative phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="248DE374" w14:textId="77777777" w:rsidR="007037F1" w:rsidRPr="00803111" w:rsidRDefault="007037F1">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -16291,51 +16201,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007037F1" w:rsidRPr="00803111" w14:paraId="553B4837" w14:textId="77777777" w:rsidTr="00281372">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="417B498A" w14:textId="77777777" w:rsidR="007037F1" w:rsidRPr="00803111" w:rsidRDefault="007037F1">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31C10721" w14:textId="77777777" w:rsidR="007037F1" w:rsidRPr="00803111" w:rsidRDefault="007037F1">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -16441,51 +16350,50 @@
         <w:gridCol w:w="8675"/>
       </w:tblGrid>
       <w:tr w:rsidR="004E3C23" w:rsidRPr="001B1745" w14:paraId="1E100B7F" w14:textId="77777777" w:rsidTr="00FE0E4D">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27B63718" w14:textId="77777777" w:rsidR="004E3C23" w:rsidRPr="001B1745" w:rsidRDefault="004E3C23">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="146C694B" w14:textId="77777777" w:rsidR="004E3C23" w:rsidRPr="001B1745" w:rsidRDefault="004E3C23">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:t> </w:t>
             </w:r>
@@ -16535,51 +16443,50 @@
         <w:gridCol w:w="8675"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E82483" w:rsidRPr="001B1745" w14:paraId="09E3A20E" w14:textId="77777777" w:rsidTr="00FE0E4D">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67D4BA0F" w14:textId="5196FA5D" w:rsidR="00E82483" w:rsidRPr="001B1745" w:rsidRDefault="00E82483">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Trading name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66F2C104" w14:textId="77777777" w:rsidR="00E82483" w:rsidRPr="001B1745" w:rsidRDefault="00E82483">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:t> </w:t>
             </w:r>
@@ -16643,51 +16550,50 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="6F67414F" w14:textId="77777777" w:rsidR="007C5432" w:rsidRPr="00803111" w:rsidRDefault="007C5432">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Address</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> line 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67417732" w14:textId="77777777" w:rsidR="007C5432" w:rsidRPr="00803111" w:rsidRDefault="007C5432">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -16722,51 +16628,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B402B4E" w14:textId="77777777" w:rsidR="007C5432" w:rsidRPr="00803111" w:rsidRDefault="007C5432">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Address line 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57CA29EC" w14:textId="77777777" w:rsidR="007C5432" w:rsidRPr="00803111" w:rsidRDefault="007C5432">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -16807,51 +16712,50 @@
           <w:p w14:paraId="6C483D1C" w14:textId="77777777" w:rsidR="007C5432" w:rsidRPr="00803111" w:rsidRDefault="007C5432">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Suburb/</w:t>
             </w:r>
             <w:r>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t>ity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A5D5383" w14:textId="77777777" w:rsidR="007C5432" w:rsidRPr="00803111" w:rsidRDefault="007C5432">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -16885,51 +16789,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5ACB14E5" w14:textId="77777777" w:rsidR="007C5432" w:rsidRPr="00803111" w:rsidRDefault="007C5432">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>State/territory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3BED8582" w14:textId="77777777" w:rsidR="007C5432" w:rsidRPr="00803111" w:rsidRDefault="007C5432">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -16963,51 +16866,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67B5B95A" w14:textId="77777777" w:rsidR="007C5432" w:rsidRPr="00803111" w:rsidRDefault="007C5432">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4194A396" w14:textId="77777777" w:rsidR="007C5432" w:rsidRPr="00803111" w:rsidRDefault="007C5432">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -17041,51 +16943,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CFC0759" w14:textId="77777777" w:rsidR="007C5432" w:rsidRPr="00803111" w:rsidRDefault="007C5432">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3BB28E84" w14:textId="77777777" w:rsidR="007C5432" w:rsidRPr="00803111" w:rsidRDefault="007C5432">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -17753,51 +17654,50 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="3DF6D469" w14:textId="77777777" w:rsidR="00364157" w:rsidRPr="00803111" w:rsidRDefault="00364157">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Trading name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="413FA7B2" w14:textId="77777777" w:rsidR="00364157" w:rsidRPr="00803111" w:rsidRDefault="00364157">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -17834,51 +17734,50 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="28CD31BA" w14:textId="77777777" w:rsidR="00364157" w:rsidRPr="00803111" w:rsidRDefault="00364157">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Address</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> line 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62F972A0" w14:textId="32BA0583" w:rsidR="00364157" w:rsidRPr="00803111" w:rsidRDefault="00B0778A">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -17913,51 +17812,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60B4672E" w14:textId="77777777" w:rsidR="00364157" w:rsidRPr="00803111" w:rsidRDefault="00364157">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Address line 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03E72E20" w14:textId="77777777" w:rsidR="00364157" w:rsidRPr="00803111" w:rsidRDefault="00364157">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -17998,51 +17896,50 @@
           <w:p w14:paraId="17FB80EA" w14:textId="77777777" w:rsidR="00364157" w:rsidRPr="00803111" w:rsidRDefault="00364157">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Suburb/</w:t>
             </w:r>
             <w:r>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t>ity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="268D4FBA" w14:textId="77777777" w:rsidR="00364157" w:rsidRPr="00803111" w:rsidRDefault="00364157">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -18076,51 +17973,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0814E9D6" w14:textId="77777777" w:rsidR="00364157" w:rsidRPr="00803111" w:rsidRDefault="00364157">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>State/territory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="255B7070" w14:textId="77777777" w:rsidR="00364157" w:rsidRPr="00803111" w:rsidRDefault="00364157">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -18154,51 +18050,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40A29FC5" w14:textId="77777777" w:rsidR="00364157" w:rsidRPr="00803111" w:rsidRDefault="00364157">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39D80F86" w14:textId="77777777" w:rsidR="00364157" w:rsidRPr="00803111" w:rsidRDefault="00364157">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -18232,51 +18127,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78361C14" w14:textId="77777777" w:rsidR="00364157" w:rsidRPr="00803111" w:rsidRDefault="00364157">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4EE03489" w14:textId="77777777" w:rsidR="00364157" w:rsidRPr="00803111" w:rsidRDefault="00364157">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -18432,51 +18326,50 @@
         <w:gridCol w:w="8533"/>
       </w:tblGrid>
       <w:tr w:rsidR="0021041E" w:rsidRPr="001B1745" w14:paraId="5EE0D5DF" w14:textId="77777777" w:rsidTr="004A2BC2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C70FEDF" w14:textId="77777777" w:rsidR="0021041E" w:rsidRPr="001B1745" w:rsidRDefault="0021041E">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="001B1745">
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75EEA29A" w14:textId="77777777" w:rsidR="0021041E" w:rsidRPr="001B1745" w:rsidRDefault="0021041E">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:t> </w:t>
             </w:r>
@@ -18530,51 +18423,50 @@
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F807202" w14:textId="77777777" w:rsidR="0021041E" w:rsidRPr="00803111" w:rsidRDefault="0021041E">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Title </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DA27AB0" w14:textId="77777777" w:rsidR="0021041E" w:rsidRPr="00803111" w:rsidRDefault="0021041E">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
@@ -18597,51 +18489,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0021041E" w:rsidRPr="00803111" w14:paraId="3D610455" w14:textId="77777777" w:rsidTr="004A2BC2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="281153A6" w14:textId="77777777" w:rsidR="0021041E" w:rsidRPr="00803111" w:rsidRDefault="0021041E">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>First name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BC2DB3A" w14:textId="77777777" w:rsidR="0021041E" w:rsidRPr="00803111" w:rsidRDefault="0021041E">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -18679,51 +18570,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0021041E" w:rsidRPr="00803111" w14:paraId="76818AC0" w14:textId="77777777" w:rsidTr="004A2BC2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DEFF690" w14:textId="77777777" w:rsidR="0021041E" w:rsidRPr="00803111" w:rsidRDefault="0021041E">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Middle name(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09D2C94F" w14:textId="77777777" w:rsidR="0021041E" w:rsidRPr="00803111" w:rsidRDefault="0021041E">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -18761,51 +18651,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0021041E" w:rsidRPr="00803111" w14:paraId="3A139363" w14:textId="77777777" w:rsidTr="004A2BC2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62B4EAA6" w14:textId="77777777" w:rsidR="0021041E" w:rsidRDefault="0021041E">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Last name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="519AC8BB" w14:textId="77777777" w:rsidR="0021041E" w:rsidRDefault="0021041E">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -19115,51 +19004,50 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="01FE3530" w14:textId="77777777" w:rsidR="0021041E" w:rsidRPr="00803111" w:rsidRDefault="0021041E" w:rsidP="004A2BC2">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Address</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> line 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="104B1129" w14:textId="135EDCE8" w:rsidR="0021041E" w:rsidRPr="00803111" w:rsidRDefault="00D548A2" w:rsidP="004A2BC2">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -19194,51 +19082,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="253896E4" w14:textId="77777777" w:rsidR="0021041E" w:rsidRPr="00803111" w:rsidRDefault="0021041E" w:rsidP="004A2BC2">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Address line 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0701794E" w14:textId="77777777" w:rsidR="0021041E" w:rsidRPr="00803111" w:rsidRDefault="0021041E" w:rsidP="004A2BC2">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -19279,51 +19166,50 @@
           <w:p w14:paraId="6FAFAFCD" w14:textId="77777777" w:rsidR="0021041E" w:rsidRPr="00803111" w:rsidRDefault="0021041E" w:rsidP="004A2BC2">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Suburb/</w:t>
             </w:r>
             <w:r>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t>ity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41F83798" w14:textId="77777777" w:rsidR="0021041E" w:rsidRPr="00803111" w:rsidRDefault="0021041E" w:rsidP="004A2BC2">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -19357,51 +19243,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5705B5E1" w14:textId="77777777" w:rsidR="0021041E" w:rsidRPr="00803111" w:rsidRDefault="0021041E" w:rsidP="004A2BC2">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>State/territory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="111F5188" w14:textId="77777777" w:rsidR="0021041E" w:rsidRPr="00803111" w:rsidRDefault="0021041E" w:rsidP="004A2BC2">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -19435,51 +19320,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FF5DC9B" w14:textId="77777777" w:rsidR="0021041E" w:rsidRPr="00803111" w:rsidRDefault="0021041E" w:rsidP="004A2BC2">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="761D15B9" w14:textId="77777777" w:rsidR="0021041E" w:rsidRPr="00803111" w:rsidRDefault="0021041E" w:rsidP="004A2BC2">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -19513,51 +19397,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6546D95E" w14:textId="77777777" w:rsidR="0021041E" w:rsidRPr="00803111" w:rsidRDefault="0021041E" w:rsidP="004A2BC2">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A0DE67A" w14:textId="77777777" w:rsidR="0021041E" w:rsidRPr="00803111" w:rsidRDefault="0021041E" w:rsidP="004A2BC2">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -19611,51 +19494,50 @@
         <w:gridCol w:w="8533"/>
       </w:tblGrid>
       <w:tr w:rsidR="0021041E" w:rsidRPr="00803111" w14:paraId="60BA59C9" w14:textId="77777777" w:rsidTr="00AC089C">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3449F268" w14:textId="4C14520A" w:rsidR="0021041E" w:rsidRPr="00803111" w:rsidRDefault="0021041E">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> Phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13E559FF" w14:textId="77777777" w:rsidR="0021041E" w:rsidRPr="00803111" w:rsidRDefault="0021041E">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -19678,51 +19560,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0021041E" w:rsidRPr="00803111" w14:paraId="3225A75A" w14:textId="77777777" w:rsidTr="00AC089C">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68135F2A" w14:textId="77777777" w:rsidR="0021041E" w:rsidRPr="00803111" w:rsidRDefault="0021041E">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Alternative phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A36C4B8" w14:textId="77777777" w:rsidR="0021041E" w:rsidRPr="00803111" w:rsidRDefault="0021041E">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -19745,51 +19626,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0021041E" w:rsidRPr="00803111" w14:paraId="0036F912" w14:textId="77777777" w:rsidTr="00AC089C">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6991FFBC" w14:textId="77777777" w:rsidR="0021041E" w:rsidRPr="00803111" w:rsidRDefault="0021041E">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="210CB98C" w14:textId="77777777" w:rsidR="0021041E" w:rsidRPr="00803111" w:rsidRDefault="0021041E">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -20065,51 +19945,50 @@
         <w:gridCol w:w="8533"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B76452" w:rsidRPr="001B1745" w14:paraId="7B4D82B4" w14:textId="77777777" w:rsidTr="00281372">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B27B057" w14:textId="77777777" w:rsidR="00B76452" w:rsidRPr="001B1745" w:rsidRDefault="00B76452">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="001B1745">
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CA4DA0A" w14:textId="77777777" w:rsidR="00B76452" w:rsidRPr="001B1745" w:rsidRDefault="00B76452">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:t> </w:t>
             </w:r>
@@ -20163,51 +20042,50 @@
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C276569" w14:textId="77777777" w:rsidR="005965F5" w:rsidRPr="00803111" w:rsidRDefault="005965F5">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Title </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E6A2749" w14:textId="77777777" w:rsidR="005965F5" w:rsidRPr="00803111" w:rsidRDefault="005965F5">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
@@ -20230,51 +20108,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005965F5" w:rsidRPr="00803111" w14:paraId="0FAA333E" w14:textId="77777777" w:rsidTr="006B5286">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39595D0F" w14:textId="77777777" w:rsidR="005965F5" w:rsidRPr="00803111" w:rsidRDefault="005965F5">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>First name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3453D8A0" w14:textId="77777777" w:rsidR="005965F5" w:rsidRPr="00803111" w:rsidRDefault="005965F5">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -20313,51 +20190,50 @@
       </w:tr>
       <w:tr w:rsidR="005965F5" w:rsidRPr="00803111" w14:paraId="200F4C84" w14:textId="77777777" w:rsidTr="006B5286">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F7C7F15" w14:textId="77777777" w:rsidR="005965F5" w:rsidRPr="00803111" w:rsidRDefault="005965F5">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Middle name(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36240CE4" w14:textId="77777777" w:rsidR="005965F5" w:rsidRPr="00803111" w:rsidRDefault="005965F5">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -20395,51 +20271,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005965F5" w:rsidRPr="00803111" w14:paraId="33C07066" w14:textId="77777777" w:rsidTr="006B5286">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05F71496" w14:textId="77777777" w:rsidR="005965F5" w:rsidRDefault="005965F5">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Last name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72DD6D8B" w14:textId="77777777" w:rsidR="005965F5" w:rsidRDefault="005965F5">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -20719,51 +20594,50 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="5E3AA58B" w14:textId="77777777" w:rsidR="006712A8" w:rsidRPr="00803111" w:rsidRDefault="006712A8">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Address</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> line 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AEDA70E" w14:textId="49E2A5C4" w:rsidR="006712A8" w:rsidRPr="00803111" w:rsidRDefault="004F08FF">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -20798,51 +20672,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4687C023" w14:textId="77777777" w:rsidR="006712A8" w:rsidRPr="00803111" w:rsidRDefault="006712A8">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Address line 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60E2CD2A" w14:textId="77777777" w:rsidR="006712A8" w:rsidRPr="00803111" w:rsidRDefault="006712A8">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -20883,51 +20756,50 @@
           <w:p w14:paraId="3FF48AFC" w14:textId="77777777" w:rsidR="006712A8" w:rsidRPr="00803111" w:rsidRDefault="006712A8">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Suburb/</w:t>
             </w:r>
             <w:r>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t>ity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2384C7A1" w14:textId="77777777" w:rsidR="006712A8" w:rsidRPr="00803111" w:rsidRDefault="006712A8">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -20961,51 +20833,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56796894" w14:textId="77777777" w:rsidR="006712A8" w:rsidRPr="00803111" w:rsidRDefault="006712A8">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>State/territory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0AADC6D7" w14:textId="77777777" w:rsidR="006712A8" w:rsidRPr="00803111" w:rsidRDefault="006712A8">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -21039,51 +20910,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1008975E" w14:textId="77777777" w:rsidR="006712A8" w:rsidRPr="00803111" w:rsidRDefault="006712A8">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34A3B9E8" w14:textId="77777777" w:rsidR="006712A8" w:rsidRPr="00803111" w:rsidRDefault="006712A8">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -21117,51 +20987,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44586772" w14:textId="77777777" w:rsidR="006712A8" w:rsidRPr="00803111" w:rsidRDefault="006712A8">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E856C50" w14:textId="77777777" w:rsidR="006712A8" w:rsidRPr="00803111" w:rsidRDefault="006712A8">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -21210,51 +21079,50 @@
         <w:gridCol w:w="8533"/>
       </w:tblGrid>
       <w:tr w:rsidR="004D60B7" w:rsidRPr="00803111" w14:paraId="5C941168" w14:textId="77777777" w:rsidTr="00AC089C">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BCA3942" w14:textId="77777777" w:rsidR="004D60B7" w:rsidRPr="00803111" w:rsidRDefault="004D60B7">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="180395BC" w14:textId="77777777" w:rsidR="004D60B7" w:rsidRPr="00803111" w:rsidRDefault="004D60B7">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -21277,51 +21145,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D60B7" w:rsidRPr="00803111" w14:paraId="0D0B7C7C" w14:textId="77777777" w:rsidTr="00AC089C">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="376CA0E4" w14:textId="77777777" w:rsidR="004D60B7" w:rsidRPr="00803111" w:rsidRDefault="004D60B7">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Alternative phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D652A0F" w14:textId="77777777" w:rsidR="004D60B7" w:rsidRPr="00803111" w:rsidRDefault="004D60B7">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -21344,51 +21211,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D60B7" w:rsidRPr="00803111" w14:paraId="61C49DDF" w14:textId="77777777" w:rsidTr="00AC089C">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CB35E44" w14:textId="77777777" w:rsidR="004D60B7" w:rsidRPr="00803111" w:rsidRDefault="004D60B7">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5834198A" w14:textId="77777777" w:rsidR="004D60B7" w:rsidRPr="00803111" w:rsidRDefault="004D60B7">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -21697,51 +21563,50 @@
         <w:gridCol w:w="8397"/>
       </w:tblGrid>
       <w:tr w:rsidR="007F32E4" w:rsidRPr="001B1745" w14:paraId="60EA6E87" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="216F3A55" w14:textId="77777777" w:rsidR="007F32E4" w:rsidRPr="001B1745" w:rsidRDefault="007F32E4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8397" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="431D9503" w14:textId="77777777" w:rsidR="007F32E4" w:rsidRPr="001B1745" w:rsidRDefault="007F32E4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:t> </w:t>
             </w:r>
@@ -21791,51 +21656,50 @@
         <w:gridCol w:w="8397"/>
       </w:tblGrid>
       <w:tr w:rsidR="007F32E4" w:rsidRPr="001B1745" w14:paraId="4BB98AF4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DD2E1DE" w14:textId="77777777" w:rsidR="007F32E4" w:rsidRPr="001B1745" w:rsidRDefault="007F32E4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Trading name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8397" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E2FD2DF" w14:textId="77777777" w:rsidR="007F32E4" w:rsidRPr="001B1745" w:rsidRDefault="007F32E4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:t> </w:t>
             </w:r>
@@ -21899,51 +21763,50 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="395525B9" w14:textId="77777777" w:rsidR="007F32E4" w:rsidRPr="00803111" w:rsidRDefault="007F32E4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Address</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> line 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12950B51" w14:textId="77777777" w:rsidR="007F32E4" w:rsidRPr="00803111" w:rsidRDefault="007F32E4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -21978,51 +21841,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A73B5B0" w14:textId="77777777" w:rsidR="007F32E4" w:rsidRPr="00803111" w:rsidRDefault="007F32E4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Address line 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="440E13A7" w14:textId="77777777" w:rsidR="007F32E4" w:rsidRPr="00803111" w:rsidRDefault="007F32E4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -22063,51 +21925,50 @@
           <w:p w14:paraId="17C091B2" w14:textId="77777777" w:rsidR="007F32E4" w:rsidRPr="00803111" w:rsidRDefault="007F32E4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Suburb/</w:t>
             </w:r>
             <w:r>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t>ity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51A206D8" w14:textId="77777777" w:rsidR="007F32E4" w:rsidRPr="00803111" w:rsidRDefault="007F32E4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -22141,51 +22002,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6485B352" w14:textId="77777777" w:rsidR="007F32E4" w:rsidRPr="00803111" w:rsidRDefault="007F32E4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>State/territory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="783D4C45" w14:textId="77777777" w:rsidR="007F32E4" w:rsidRPr="00803111" w:rsidRDefault="007F32E4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -22219,51 +22079,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42F29B44" w14:textId="77777777" w:rsidR="007F32E4" w:rsidRPr="00803111" w:rsidRDefault="007F32E4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="703B63A8" w14:textId="77777777" w:rsidR="007F32E4" w:rsidRPr="00803111" w:rsidRDefault="007F32E4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -22297,51 +22156,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72605152" w14:textId="77777777" w:rsidR="007F32E4" w:rsidRPr="00803111" w:rsidRDefault="007F32E4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="741CBE8E" w14:textId="77777777" w:rsidR="007F32E4" w:rsidRPr="00803111" w:rsidRDefault="007F32E4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -22983,51 +22841,50 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="163A2A34" w14:textId="77777777" w:rsidR="007F32E4" w:rsidRPr="00803111" w:rsidRDefault="007F32E4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Trading name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5071CBE8" w14:textId="77777777" w:rsidR="007F32E4" w:rsidRPr="00803111" w:rsidRDefault="007F32E4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -23064,51 +22921,50 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="2CA7AFD8" w14:textId="77777777" w:rsidR="007F32E4" w:rsidRPr="00803111" w:rsidRDefault="007F32E4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Address</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> line 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3811ACAA" w14:textId="35DB9367" w:rsidR="007F32E4" w:rsidRPr="00803111" w:rsidRDefault="00DE32B6">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -23143,51 +22999,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B5853A0" w14:textId="77777777" w:rsidR="007F32E4" w:rsidRPr="00803111" w:rsidRDefault="007F32E4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Address line 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="568CC936" w14:textId="77777777" w:rsidR="007F32E4" w:rsidRPr="00803111" w:rsidRDefault="007F32E4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -23228,51 +23083,50 @@
           <w:p w14:paraId="6A744C68" w14:textId="77777777" w:rsidR="007F32E4" w:rsidRPr="00803111" w:rsidRDefault="007F32E4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Suburb/</w:t>
             </w:r>
             <w:r>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t>ity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0AA413DE" w14:textId="77777777" w:rsidR="007F32E4" w:rsidRPr="00803111" w:rsidRDefault="007F32E4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -23306,51 +23160,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76188FAF" w14:textId="77777777" w:rsidR="007F32E4" w:rsidRPr="00803111" w:rsidRDefault="007F32E4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>State/territory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="274D2403" w14:textId="77777777" w:rsidR="007F32E4" w:rsidRPr="00803111" w:rsidRDefault="007F32E4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -23384,51 +23237,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10CBFAA8" w14:textId="77777777" w:rsidR="007F32E4" w:rsidRPr="00803111" w:rsidRDefault="007F32E4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C5BBF8B" w14:textId="77777777" w:rsidR="007F32E4" w:rsidRPr="00803111" w:rsidRDefault="007F32E4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -23462,51 +23314,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5977A7EB" w14:textId="77777777" w:rsidR="007F32E4" w:rsidRPr="00803111" w:rsidRDefault="007F32E4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E71CB6B" w14:textId="77777777" w:rsidR="007F32E4" w:rsidRPr="00803111" w:rsidRDefault="007F32E4">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -23602,51 +23453,50 @@
         <w:gridCol w:w="8675"/>
       </w:tblGrid>
       <w:tr w:rsidR="00816612" w:rsidRPr="001B1745" w14:paraId="52CEE029" w14:textId="77777777" w:rsidTr="006A5B0F">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D1EC9EC" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="001B1745" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="001B1745">
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61353F6B" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="001B1745" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:t> </w:t>
             </w:r>
@@ -23700,51 +23550,50 @@
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22072A2E" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Title </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07E9DFBC" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
@@ -23767,51 +23616,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00816612" w:rsidRPr="00803111" w14:paraId="75870130" w14:textId="77777777" w:rsidTr="006A5B0F">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CB0E878" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>First name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39D32D8B" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -23849,51 +23697,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00816612" w:rsidRPr="00803111" w14:paraId="24FBDFA8" w14:textId="77777777" w:rsidTr="006A5B0F">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57458A85" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Middle name(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21DFE25D" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -23931,51 +23778,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00816612" w:rsidRPr="00803111" w14:paraId="470112FA" w14:textId="77777777" w:rsidTr="006A5B0F">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DBFE9A6" w14:textId="77777777" w:rsidR="00816612" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Last name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7673794A" w14:textId="77777777" w:rsidR="00816612" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -24274,51 +24120,50 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="4929F1E4" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612" w:rsidP="006A5B0F">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Address</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> line 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6931A5AC" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612" w:rsidP="006A5B0F">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -24353,51 +24198,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F509BF2" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612" w:rsidP="006A5B0F">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Address line 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="227B5215" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612" w:rsidP="006A5B0F">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -24438,51 +24282,50 @@
           <w:p w14:paraId="171B2C56" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612" w:rsidP="006A5B0F">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Suburb/</w:t>
             </w:r>
             <w:r>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t>ity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08809B43" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612" w:rsidP="006A5B0F">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -24516,51 +24359,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19BCBEE1" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612" w:rsidP="006A5B0F">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>State/territory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78F3904E" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612" w:rsidP="006A5B0F">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -24594,51 +24436,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56BCB4C2" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612" w:rsidP="006A5B0F">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="206F4DB2" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612" w:rsidP="006A5B0F">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -24672,51 +24513,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6954EF4C" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612" w:rsidP="006A5B0F">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A6D1E15" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612" w:rsidP="006A5B0F">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -24765,51 +24605,50 @@
         <w:gridCol w:w="8675"/>
       </w:tblGrid>
       <w:tr w:rsidR="00816612" w:rsidRPr="00803111" w14:paraId="0E9AF3D9" w14:textId="77777777" w:rsidTr="00AC089C">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26463472" w14:textId="1DD71F67" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> Phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E56AF96" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -24832,51 +24671,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00816612" w:rsidRPr="00803111" w14:paraId="4E524DE7" w14:textId="77777777" w:rsidTr="00AC089C">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6989841A" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Alternative phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B9DC318" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -24899,51 +24737,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00816612" w:rsidRPr="00803111" w14:paraId="3B678F27" w14:textId="77777777" w:rsidTr="00AC089C">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46837D1F" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D63DECF" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -25227,51 +25064,50 @@
         <w:gridCol w:w="8675"/>
       </w:tblGrid>
       <w:tr w:rsidR="00816612" w:rsidRPr="001B1745" w14:paraId="55CD1959" w14:textId="77777777" w:rsidTr="00AC089C">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DD09A22" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="001B1745" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="001B1745">
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16B5C180" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="001B1745" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:t> </w:t>
             </w:r>
@@ -25335,51 +25171,50 @@
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B5EEAAD" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Title </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="135DCDDC" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
@@ -25402,51 +25237,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00816612" w:rsidRPr="00803111" w14:paraId="62FE02D8" w14:textId="77777777" w:rsidTr="00AC089C">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BEB9985" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>First name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="086D4508" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -25484,51 +25318,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00816612" w:rsidRPr="00803111" w14:paraId="24C98F8A" w14:textId="77777777" w:rsidTr="00AC089C">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45C0087D" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Middle name(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73126C16" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -25567,51 +25400,50 @@
       </w:tr>
       <w:tr w:rsidR="00816612" w:rsidRPr="00803111" w14:paraId="4B371257" w14:textId="77777777" w:rsidTr="00AC089C">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63946B3C" w14:textId="77777777" w:rsidR="00816612" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Last name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FE2CF49" w14:textId="77777777" w:rsidR="00816612" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -25923,51 +25755,50 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="2B14ABE6" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612" w:rsidP="0038025A">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Address</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> line 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53134DDA" w14:textId="13E1FFFB" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="004F08FF" w:rsidP="0038025A">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -26002,51 +25833,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29A0AD95" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612" w:rsidP="0038025A">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Address line 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="142FE81A" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612" w:rsidP="0038025A">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -26087,51 +25917,50 @@
           <w:p w14:paraId="3664B2A4" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612" w:rsidP="0038025A">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Suburb/</w:t>
             </w:r>
             <w:r>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t>ity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50260AE7" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612" w:rsidP="0038025A">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -26165,51 +25994,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02ECDB26" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612" w:rsidP="0038025A">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>State/territory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="539FF6D4" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612" w:rsidP="0038025A">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -26243,51 +26071,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64D6A8B0" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612" w:rsidP="0038025A">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A126033" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612" w:rsidP="0038025A">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -26321,51 +26148,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22DF0CBB" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612" w:rsidP="0038025A">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61F82ECF" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612" w:rsidP="0038025A">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -26414,51 +26240,50 @@
         <w:gridCol w:w="8675"/>
       </w:tblGrid>
       <w:tr w:rsidR="00816612" w:rsidRPr="00803111" w14:paraId="04C05C24" w14:textId="77777777" w:rsidTr="00AC089C">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D183A95" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="558C5C5E" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -26481,51 +26306,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00816612" w:rsidRPr="00803111" w14:paraId="69EC4FF2" w14:textId="77777777" w:rsidTr="00AC089C">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="629B8A52" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Alternative phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0416634E" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -26548,51 +26372,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00816612" w:rsidRPr="00803111" w14:paraId="49F41443" w14:textId="77777777" w:rsidTr="00AC089C">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29C3E1FD" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AC1700A" w14:textId="77777777" w:rsidR="00816612" w:rsidRPr="00803111" w:rsidRDefault="00816612">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -26708,51 +26531,50 @@
         <w:gridCol w:w="8397"/>
       </w:tblGrid>
       <w:tr w:rsidR="005735E8" w:rsidRPr="001B1745" w14:paraId="4322501F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B32A31D" w14:textId="2195A49E" w:rsidR="005735E8" w:rsidRPr="001B1745" w:rsidRDefault="005735E8">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Facility name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8397" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30A849C1" w14:textId="77777777" w:rsidR="005735E8" w:rsidRPr="001B1745" w:rsidRDefault="005735E8">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:t> </w:t>
             </w:r>
@@ -26881,96 +26703,94 @@
           <w:p w14:paraId="06233F01" w14:textId="3FCC4907" w:rsidR="00552DD7" w:rsidRPr="00F1726D" w:rsidRDefault="00DE277F">
             <w:pPr>
               <w:pStyle w:val="Checkbox"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ANZSIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1134BC8B" w14:textId="7743AA42" w:rsidR="00552DD7" w:rsidRDefault="00DE277F">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F31D64C" w14:textId="5593EEAB" w:rsidR="00552DD7" w:rsidRDefault="00DE277F" w:rsidP="004F08FF">
             <w:pPr>
               <w:pStyle w:val="Arrowinstructionintable"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="459" w:hanging="360"/>
             </w:pPr>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="separate"/>
@@ -27041,51 +26861,50 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="286168A0" w14:textId="77777777" w:rsidR="003022A9" w:rsidRPr="00803111" w:rsidRDefault="003022A9" w:rsidP="003022A9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Address</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> line 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BF78E2E" w14:textId="707B9066" w:rsidR="003022A9" w:rsidRPr="00803111" w:rsidRDefault="000A0441" w:rsidP="003022A9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -27120,51 +26939,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="271040ED" w14:textId="77777777" w:rsidR="003022A9" w:rsidRPr="00803111" w:rsidRDefault="003022A9" w:rsidP="003022A9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Address line 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35979A1E" w14:textId="77777777" w:rsidR="003022A9" w:rsidRPr="00803111" w:rsidRDefault="003022A9" w:rsidP="003022A9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t> </w:t>
             </w:r>
@@ -27205,51 +27023,50 @@
           <w:p w14:paraId="6782A5E3" w14:textId="77777777" w:rsidR="003022A9" w:rsidRPr="00803111" w:rsidRDefault="003022A9" w:rsidP="003022A9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Suburb/</w:t>
             </w:r>
             <w:r>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00803111">
               <w:t>ity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A22D6F3" w14:textId="77777777" w:rsidR="003022A9" w:rsidRPr="00803111" w:rsidRDefault="003022A9" w:rsidP="003022A9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -27283,51 +27100,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F7617F7" w14:textId="77777777" w:rsidR="003022A9" w:rsidRPr="00803111" w:rsidRDefault="003022A9" w:rsidP="003022A9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>State/territory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60822CCE" w14:textId="77777777" w:rsidR="003022A9" w:rsidRPr="00803111" w:rsidRDefault="003022A9" w:rsidP="003022A9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -27361,51 +27177,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D95D0AD" w14:textId="77777777" w:rsidR="003022A9" w:rsidRPr="00803111" w:rsidRDefault="003022A9" w:rsidP="003022A9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6773369E" w14:textId="77777777" w:rsidR="003022A9" w:rsidRPr="00803111" w:rsidRDefault="003022A9" w:rsidP="003022A9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -27439,51 +27254,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75FA83DB" w14:textId="77777777" w:rsidR="003022A9" w:rsidRPr="00803111" w:rsidRDefault="003022A9" w:rsidP="003022A9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26A15641" w14:textId="77777777" w:rsidR="003022A9" w:rsidRPr="00803111" w:rsidRDefault="003022A9" w:rsidP="003022A9">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB38BE">
@@ -27556,51 +27370,50 @@
         <w:gridCol w:w="8397"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A80313" w:rsidRPr="001B1745" w14:paraId="5D1C1B87" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33106A21" w14:textId="3073710C" w:rsidR="00A80313" w:rsidRPr="001B1745" w:rsidRDefault="00A80313">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>State/territory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8397" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17C4346E" w14:textId="77777777" w:rsidR="00A80313" w:rsidRPr="001B1745" w:rsidRDefault="00A80313">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B1745">
               <w:t> </w:t>
             </w:r>
@@ -28200,134 +28013,142 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F3F9B" w:rsidRPr="004C18DA" w14:paraId="4DD57C97" w14:textId="77777777" w:rsidTr="00281372">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1109" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4F986E01" w14:textId="69D7295E" w:rsidR="007F3F9B" w:rsidRPr="004C18DA" w:rsidRDefault="007F3F9B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldright-aligned"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Facility coordinates </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1533" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25C0F6E1" w14:textId="77777777" w:rsidR="007F3F9B" w:rsidRPr="004C18DA" w:rsidRDefault="007F3F9B">
+          <w:p w14:paraId="25C0F6E1" w14:textId="7A651C2F" w:rsidR="007F3F9B" w:rsidRPr="004C18DA" w:rsidRDefault="006B21C0">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text163"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
-                    <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:bookmarkStart w:id="3" w:name="Text163"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00B52450">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B52450">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B52450">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B52450">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B52450">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76CBD965" w14:textId="77777777" w:rsidR="007F3F9B" w:rsidRPr="004C18DA" w:rsidRDefault="007F3F9B">
+          <w:p w14:paraId="76CBD965" w14:textId="0BEB692B" w:rsidR="007F3F9B" w:rsidRPr="004C18DA" w:rsidRDefault="006B21C0">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text164"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
-                    <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:bookmarkStart w:id="4" w:name="Text164"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00B52450">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B52450">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B52450">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B52450">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B52450">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7E7FB724" w14:textId="77777777" w:rsidR="007F3F9B" w:rsidRDefault="007F3F9B" w:rsidP="001159AD">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="413" w:right="3" w:hanging="428"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70B71359" w14:textId="77777777" w:rsidR="007F3F9B" w:rsidRDefault="007F3F9B" w:rsidP="001159AD">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="413" w:right="3" w:hanging="428"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="375FBA3E" w14:textId="77777777" w:rsidR="001159AD" w:rsidRDefault="001159AD" w:rsidP="001159AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
@@ -30561,51 +30382,51 @@
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B724B" w:rsidRPr="00912A76" w14:paraId="0F88F90A" w14:textId="77777777" w:rsidTr="00AC5046">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4113" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="538B09CE" w14:textId="470A53EA" w:rsidR="00443CE0" w:rsidRPr="00443CE0" w:rsidRDefault="00B367FB" w:rsidP="00443CE0">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:rPr>
                 <w:color w:val="383A42"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="_Hlk180766159"/>
+            <w:bookmarkStart w:id="5" w:name="_Hlk180766159"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="383A42"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00443CE0" w:rsidRPr="00443CE0">
               <w:rPr>
                 <w:color w:val="383A42"/>
               </w:rPr>
               <w:t xml:space="preserve">f the corporation with operational control over the facility is a member of a controlling corporation’s </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00443CE0" w:rsidRPr="00443CE0">
               <w:rPr>
                 <w:color w:val="383A42"/>
               </w:rPr>
               <w:t>group, and</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00443CE0" w:rsidRPr="00443CE0">
               <w:rPr>
                 <w:color w:val="383A42"/>
               </w:rPr>
               <w:t xml:space="preserve"> is not the controlling corporation - written consent to the application and written consent to the start date (if nominated under </w:t>
@@ -30644,51 +30465,51 @@
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:rPr>
                 <w:color w:val="383A42"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00443CE0">
               <w:rPr>
                 <w:color w:val="383A42"/>
               </w:rPr>
               <w:t xml:space="preserve">If the corporation with operational control is the controlling corporation of its corporate group – written consent to the application and written consent to the start date (if nominated under </w:t>
             </w:r>
             <w:r w:rsidRPr="00281372">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="383A42"/>
               </w:rPr>
               <w:t>question 66</w:t>
             </w:r>
             <w:r w:rsidRPr="00443CE0">
               <w:rPr>
                 <w:color w:val="383A42"/>
               </w:rPr>
               <w:t>), from the corporation with operational control.</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7F090E25" w14:textId="37B15A00" w:rsidR="005B724B" w:rsidRDefault="00826C70">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:t>EV004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="492" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="19709821" w14:textId="0D8B19B2" w:rsidR="005B724B" w:rsidRDefault="00826C70" w:rsidP="00EC0856">
             <w:pPr>
               <w:pStyle w:val="Checkbox"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
@@ -32224,59 +32045,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="424258D3" w14:textId="77777777" w:rsidR="00022B9C" w:rsidRPr="00022B9C" w:rsidRDefault="00022B9C" w:rsidP="004D2DCA">
       <w:pPr>
         <w:pStyle w:val="CERHeading2rectangle"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00022B9C">
         <w:lastRenderedPageBreak/>
         <w:t>Assessment of the application</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E271904" w14:textId="77777777" w:rsidR="00EC30BF" w:rsidRDefault="00FF7558" w:rsidP="00022B9C">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF7558">
-        <w:t xml:space="preserve">Once a complete application has been received, the Clean Energy Regulator will consider the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and the supporting documentation provided in accordance with the provisions of the NGER Act. For each RTC application, the Clean Energy Regulator will decide whether to issue an RTC to the applicant or refuse the application. </w:t>
+        <w:t xml:space="preserve">Once a complete application has been received, the Clean Energy Regulator will consider the application and the supporting documentation provided in accordance with the provisions of the NGER Act. For each RTC application, the Clean Energy Regulator will decide whether to issue an RTC to the applicant or refuse the application. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06566182" w14:textId="0B6D23FC" w:rsidR="00022B9C" w:rsidRDefault="00FF7558" w:rsidP="00022B9C">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF7558">
         <w:t xml:space="preserve">The Clean Energy Regulator may seek further information from the applicant to inform the </w:t>
       </w:r>
       <w:r w:rsidR="00EC30BF" w:rsidRPr="00FF7558">
         <w:t>decision and</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7558">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B5BE4">
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7558">
         <w:t xml:space="preserve">specify </w:t>
       </w:r>
       <w:r w:rsidR="00EC30BF">
         <w:t>when the additional</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7558">
@@ -32680,120 +32493,120 @@
         </w:r>
         <w:r w:rsidRPr="00022B9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00022B9C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C07484" w:rsidSect="00D72188">
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1447" w:right="1080" w:bottom="993" w:left="1080" w:header="227" w:footer="232" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CEB393F" w14:textId="77777777" w:rsidR="00541F54" w:rsidRDefault="00541F54" w:rsidP="00176C28">
+    <w:p w14:paraId="12851B40" w14:textId="77777777" w:rsidR="00231D42" w:rsidRDefault="00231D42" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76FFF48F" w14:textId="77777777" w:rsidR="00541F54" w:rsidRDefault="00541F54"/>
+    <w:p w14:paraId="17731A8E" w14:textId="77777777" w:rsidR="00231D42" w:rsidRDefault="00231D42"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="036B0648" w14:textId="77777777" w:rsidR="00541F54" w:rsidRDefault="00541F54" w:rsidP="00176C28">
+    <w:p w14:paraId="49FE9EB6" w14:textId="77777777" w:rsidR="00231D42" w:rsidRDefault="00231D42" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BDCBBE4" w14:textId="77777777" w:rsidR="00541F54" w:rsidRDefault="00541F54"/>
+    <w:p w14:paraId="481B7E77" w14:textId="77777777" w:rsidR="00231D42" w:rsidRDefault="00231D42"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="725BAB57" w14:textId="77777777" w:rsidR="00541F54" w:rsidRDefault="00541F54">
+    <w:p w14:paraId="6CA03E2B" w14:textId="77777777" w:rsidR="00231D42" w:rsidRDefault="00231D42">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -32805,71 +32618,71 @@
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri (Body)">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="455E8315" w14:textId="77777777" w:rsidR="008346CA" w:rsidRDefault="008346CA">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="1220"/>
         <w:tab w:val="center" w:pos="5103"/>
         <w:tab w:val="right" w:pos="10116"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:right="-96"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7172AE6A" wp14:editId="579A0A3F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>522732</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10265664</wp:posOffset>
               </wp:positionV>
@@ -33020,51 +32833,51 @@
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:fldSimple w:instr=" NUMPAGES   \* MERGEFORMAT ">
       <w:r>
         <w:rPr>
           <w:color w:val="005874"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>32</w:t>
       </w:r>
     </w:fldSimple>
     <w:r>
       <w:rPr>
         <w:color w:val="005874"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1116D07A" w14:textId="22744E59" w:rsidR="00352A17" w:rsidRPr="00466743" w:rsidRDefault="00352A17" w:rsidP="00352A17">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2694"/>
         <w:tab w:val="clear" w:pos="3969"/>
         <w:tab w:val="clear" w:pos="6946"/>
         <w:tab w:val="clear" w:pos="9498"/>
         <w:tab w:val="center" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:before="360"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
         <w:b w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F131FD">
       <w:t>Application for a Reporting Transfer Certificate</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> – V</w:t>
@@ -33162,51 +32975,51 @@
     </w:sdt>
   </w:p>
   <w:p w14:paraId="50466E9A" w14:textId="32D19E57" w:rsidR="00352A17" w:rsidRPr="00352A17" w:rsidRDefault="00352A17" w:rsidP="00352A17">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="60"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
       </w:rPr>
       <w:t>OFFICIAL</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="438DDF74" w14:textId="77777777" w:rsidR="0026474D" w:rsidRPr="00CE3FBD" w:rsidRDefault="0026474D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2694"/>
         <w:tab w:val="left" w:pos="4269"/>
       </w:tabs>
       <w:spacing w:before="360" w:after="120"/>
       <w:ind w:right="101"/>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
         <w:b w:val="0"/>
         <w:color w:val="005874"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B97ED9E" wp14:editId="5E6B0DE3">
           <wp:extent cx="1918800" cy="583315"/>
           <wp:effectExtent l="0" t="0" r="5715" b="7620"/>
           <wp:docPr id="13" name="Picture 13"/>
@@ -33229,88 +33042,83 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1918800" cy="583315"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
       </w:rPr>
       <w:id w:val="-1355961865"/>
       <w:lock w:val="contentLocked"/>
       <w:group/>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="287896C4" w14:textId="0361461B" w:rsidR="008346CA" w:rsidRPr="0026474D" w:rsidRDefault="0026474D" w:rsidP="0026474D">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="2694"/>
             <w:tab w:val="clear" w:pos="3969"/>
           </w:tabs>
           <w:ind w:left="0" w:right="101"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:color w:val="005874"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Heading2Char"/>
             <w:rFonts w:eastAsia="Cambria" w:cs="Calibri"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:t>OFFICIAL</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D5AED82" w14:textId="77777777" w:rsidR="001159AD" w:rsidRDefault="001159AD">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5103"/>
         <w:tab w:val="right" w:pos="10197"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:right="-14"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A02A34E" wp14:editId="523FD6C1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>522732</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10265664</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6516370" cy="18288"/>
@@ -33454,51 +33262,51 @@
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:fldSimple w:instr=" NUMPAGES   \* MERGEFORMAT ">
       <w:r>
         <w:rPr>
           <w:color w:val="005874"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>32</w:t>
       </w:r>
     </w:fldSimple>
     <w:r>
       <w:rPr>
         <w:color w:val="005874"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A73A108" w14:textId="7829D39B" w:rsidR="0045123F" w:rsidRPr="00466743" w:rsidRDefault="0045123F" w:rsidP="0045123F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2694"/>
         <w:tab w:val="clear" w:pos="3969"/>
         <w:tab w:val="clear" w:pos="6946"/>
         <w:tab w:val="clear" w:pos="9498"/>
         <w:tab w:val="center" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:before="360"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
         <w:b w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F131FD">
       <w:t xml:space="preserve">Application for a </w:t>
     </w:r>
     <w:r w:rsidR="007F34AC">
       <w:t>r</w:t>
@@ -33620,51 +33428,51 @@
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
       </w:rPr>
       <w:t>OFFICIA</w:t>
     </w:r>
     <w:r w:rsidR="00C21A8B">
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
       </w:rPr>
       <w:t>L</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D92378D" w14:textId="77777777" w:rsidR="0045123F" w:rsidRPr="00466743" w:rsidRDefault="0045123F" w:rsidP="0045123F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2694"/>
         <w:tab w:val="clear" w:pos="3969"/>
         <w:tab w:val="clear" w:pos="6946"/>
         <w:tab w:val="clear" w:pos="9498"/>
         <w:tab w:val="center" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:before="360"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
         <w:b w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F131FD">
       <w:t>Application for a Reporting Transfer Certificate</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> – V1.0 – </w:t>
@@ -33741,79 +33549,79 @@
     </w:sdt>
   </w:p>
   <w:p w14:paraId="79B39A59" w14:textId="238BA876" w:rsidR="001159AD" w:rsidRDefault="0045123F" w:rsidP="00281372">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
       </w:rPr>
       <w:t>OFFICIAL</w:t>
     </w:r>
     <w:r w:rsidR="001159AD">
       <w:rPr>
         <w:color w:val="005874"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CE5D29B" w14:textId="77777777" w:rsidR="00541F54" w:rsidRDefault="00541F54" w:rsidP="00176C28">
+    <w:p w14:paraId="1E65BEEE" w14:textId="77777777" w:rsidR="00231D42" w:rsidRDefault="00231D42" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37CD4473" w14:textId="77777777" w:rsidR="00541F54" w:rsidRDefault="00541F54"/>
+    <w:p w14:paraId="405A66C9" w14:textId="77777777" w:rsidR="00231D42" w:rsidRDefault="00231D42"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0097A637" w14:textId="77777777" w:rsidR="00541F54" w:rsidRDefault="00541F54" w:rsidP="00176C28">
+    <w:p w14:paraId="3718EC28" w14:textId="77777777" w:rsidR="00231D42" w:rsidRDefault="00231D42" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D04CCB" w14:textId="77777777" w:rsidR="00541F54" w:rsidRDefault="00541F54"/>
+    <w:p w14:paraId="522896FE" w14:textId="77777777" w:rsidR="00231D42" w:rsidRDefault="00231D42"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7A706CBC" w14:textId="77777777" w:rsidR="00541F54" w:rsidRDefault="00541F54">
+    <w:p w14:paraId="6EBCA8A2" w14:textId="77777777" w:rsidR="00231D42" w:rsidRDefault="00231D42">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="053E8A14" w14:textId="77777777" w:rsidR="008346CA" w:rsidRDefault="008346CA">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:right="-92"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73138C03" wp14:editId="4FEF50F1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>522732</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>327660</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6517894" cy="18288"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="67727" name="Group 67727"/>
@@ -33893,51 +33701,51 @@
         <mc:Fallback>
           <w:pict>
             <v:group w14:anchorId="749C92D1" id="Group 67727" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.15pt;margin-top:25.8pt;width:513.2pt;height:1.45pt;z-index:251658240;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="65178,182" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwK4HrbAIAADUGAAAOAAAAZHJzL2Uyb0RvYy54bWykVMlu2zAQvRfoPxC8N5IMJ3YFyzk0rS9F&#10;GzTpB9AUtQDcQNKW/fcdjharDpoCiQ7UkJx5nPc4nM39SUlyFM63Rhc0u0kpEZqbstV1QX8/f/u0&#10;psQHpksmjRYFPQtP77cfP2w6m4uFaYwshSMAon3e2YI2Idg8STxvhGL+xlihYbMyTrEAU1cnpWMd&#10;oCuZLNL0LumMK60zXHgPqw/9Jt0iflUJHn5WlReByIJCbgFHh+M+jsl2w/LaMdu0fEiDvSELxVoN&#10;h05QDywwcnDtCyjVcme8qcINNyoxVdVygRyATZZesdk5c7DIpc672k4ygbRXOr0Zlv847px9so8O&#10;lOhsDVrgLHI5VU7FP2RJTijZeZJMnALhsHh3m63Wn5eUcNjL1ov1upeUN6D7iyjefH01LhkPTf5K&#10;pbNQHP7C37+P/1PDrEBZfQ78Hx1py4Kusmy5oEQzBWWKLqRfQmHQc5LJ5x4Ue59GE1eW84MPO2FQ&#10;bHb87kNfleVosWa0+EmPpoPafrWqLQsxLmYZTdLNbqsZLyvuKnMUzwb9wtWVQZKXXannXtPNj0UB&#10;vqPH+LeIN/ecSuSf3vBK56X0Hz98wZMPGJHqdjMYSB/sucBSRyXgFM6g31SSBXy4qg3QiGSrQJnF&#10;Kk0vwIAWC7C/cbTCWYool9S/RAXFg48jLnhX779IR44sthv8EJxJ27BhNb4PSGlwRRtxYnzVSjlB&#10;Zhh6BXm7Xi0HhME5xgnsdFNk2kfyIZu+3UHTANJj04MMpiA82egwxWto1XjIjG0096Y8Y6NAQeBF&#10;ojTYm5DH0Edj85vP0evS7bd/AAAA//8DAFBLAwQUAAYACAAAACEAGt0V1uAAAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91sa2qI2ZRS1FMRbAXxNk2mSWh2NmS3Sfrv3Z7s&#10;8c17vPdNtppMKwbqXWNZg5pFIIgLWzZcafjevz8lIJxHLrG1TBou5GCV399lmJZ25C8adr4SoYRd&#10;ihpq77tUSlfUZNDNbEccvKPtDfog+0qWPY6h3LRyHkVLabDhsFBjR5uaitPubDR8jDiuF+pt2J6O&#10;m8vvPv782SrS+vFhWr+C8DT5/zBc8QM65IHpYM9cOtFqSOaLkNQQqyWIq6+i5AXEIVyeY5B5Jm8/&#10;yP8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMCuB62wCAAA1BgAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAGt0V1uAAAAAJAQAADwAAAAAAAAAA&#10;AAAAAADGBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;">
               <v:shape id="Shape 71142" o:spid="_x0000_s1027" style="position:absolute;width:65178;height:182;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6517894,18288" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCZ/TAgxgAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC32HcAq9q9mV/shqlNJaVtCbqg9w3Bw3i5uTJYnr9u2NIPRymJlvmNlisK3oyYfGsYJ8lIEg&#10;rpxuuFaw3/28TECEiKyxdUwK/ijAYv74MMNCuwv/Ur+NtUgQDgUqMDF2hZShMmQxjFxHnLyj8xZj&#10;kr6W2uMlwW0rx1n2Li02nBYMdvRlqDptz1ZB7793ZczN/vBWLs/LcFxvSrlW6vlp+JyCiDTE//C9&#10;vdIKPvL8dQy3O+kKyPkVAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmf0wIMYAAADeAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l6517894,r,18288l,18288,,e" fillcolor="#005874" stroked="f" strokeweight="0">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
                 <v:path arrowok="t" textboxrect="0,0,6517894,18288"/>
               </v:shape>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">CER-RTC-001 </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="33AF608D" w14:textId="77777777" w:rsidR="00C755AA" w:rsidRDefault="00C755AA" w:rsidP="00C755AA">
     <w:pPr>
       <w:pStyle w:val="Heading5"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4870"/>
         <w:tab w:val="left" w:pos="8745"/>
       </w:tabs>
       <w:spacing w:before="200" w:after="60"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6A17E194" w14:textId="6BF9C32E" w:rsidR="00C755AA" w:rsidRPr="00BE0DA3" w:rsidRDefault="00C755AA" w:rsidP="00C755AA">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4876"/>
       </w:tabs>
     </w:pPr>
     <w:r>
@@ -34011,51 +33819,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1425600" cy="468000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2AF73D7A" w14:textId="77777777" w:rsidR="00920B0F" w:rsidRDefault="00920B0F" w:rsidP="00920B0F">
     <w:pPr>
       <w:pStyle w:val="Heading5"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4870"/>
         <w:tab w:val="left" w:pos="8745"/>
       </w:tabs>
       <w:spacing w:before="200" w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E2F097A" wp14:editId="4D8B81D5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3764366</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>430621</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2443363" cy="910681"/>
           <wp:effectExtent l="0" t="0" r="0" b="3810"/>
@@ -34165,51 +33973,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="2628000" cy="617737"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="1DDD34D5" w14:textId="6ACCE57B" w:rsidR="008346CA" w:rsidRDefault="008346CA">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:right="-92"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="42C96340" w14:textId="77777777" w:rsidR="001159AD" w:rsidRDefault="001159AD">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:right="-11"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6563CD2C" wp14:editId="40C3001A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>522732</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>327660</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6517894" cy="18288"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="68006" name="Group 68006"/>
@@ -34289,51 +34097,51 @@
         <mc:Fallback>
           <w:pict>
             <v:group w14:anchorId="0409DAAC" id="Group 68006" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.15pt;margin-top:25.8pt;width:513.2pt;height:1.45pt;z-index:251658242;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="65178,182" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdWQVCbAIAADUGAAAOAAAAZHJzL2Uyb0RvYy54bWykVMtu2zAQvBfoPxC6N5KMxHYFyzk0rS9F&#10;GzTpB9AU9QD4Aklb9t93uZJo1UFTINGBWpK7w53hcjf3JynIkVvXaVUm+U2WEK6YrjrVlMnv52+f&#10;1glxnqqKCq14mZy5S+63Hz9selPwhW61qLglAKJc0Zsyab03RZo61nJJ3Y02XMFmra2kHqa2SStL&#10;e0CXIl1k2TLtta2M1Yw7B6sPw2ayRfy65sz/rGvHPRFlArl5HC2O+zCm2w0tGktN27ExDfqGLCTt&#10;FBwaoR6op+RguxdQsmNWO137G6Zlquu6Yxw5AJs8u2Kzs/pgkEtT9I2JMoG0Vzq9GZb9OO6seTKP&#10;FpToTQNa4CxwOdVWhj9kSU4o2TlKxk+eMFhc3uWr9efbhDDYy9eL9XqQlLWg+4so1n59NS6dDk3/&#10;SqU3UBzuwt+9j/9TSw1HWV0B/B8t6aoyWeX5EipEUQllii5kWEJh0DPK5AoHir1Po8iVFuzg/I5r&#10;FJsevzs/VGU1WbSdLHZSk2mhtl+takN9iAtZBpP0s9tqp8sKu1If+bNGP391ZZDkZVeouVe8+ako&#10;wHfymP4G8eaesUT+6Q13MC+l//jhC44+YASq281oIH2w5wILFZSAUxiFflML6vHhys5DIxKdBGUW&#10;qyy7AANaKMDhxtHyZ8GDXEL94jUUDz6OsOBss/8iLDnS0G7wQ3AqTEvH1fA+IKXRFW3ECfF1J0SE&#10;zDH0CvJuvbodEUbnEMex08XIbIhkYzZDu4OmAaSnpgcZxCA8WSsf4xW0ajxkxjaYe12dsVGgIPAi&#10;URrsTchj7KOh+c3n6HXp9ts/AAAA//8DAFBLAwQUAAYACAAAACEAGt0V1uAAAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91sa2qI2ZRS1FMRbAXxNk2mSWh2NmS3Sfrv3Z7s&#10;8c17vPdNtppMKwbqXWNZg5pFIIgLWzZcafjevz8lIJxHLrG1TBou5GCV399lmJZ25C8adr4SoYRd&#10;ihpq77tUSlfUZNDNbEccvKPtDfog+0qWPY6h3LRyHkVLabDhsFBjR5uaitPubDR8jDiuF+pt2J6O&#10;m8vvPv782SrS+vFhWr+C8DT5/zBc8QM65IHpYM9cOtFqSOaLkNQQqyWIq6+i5AXEIVyeY5B5Jm8/&#10;yP8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXVkFQmwCAAA1BgAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAGt0V1uAAAAAJAQAADwAAAAAAAAAA&#10;AAAAAADGBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;">
               <v:shape id="Shape 71160" o:spid="_x0000_s1027" style="position:absolute;width:65178;height:182;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6517894,18288" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBN1lesxQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LasMw&#10;EEX3hf6DmEJ3jexAk+JYCaVJcSHZ5PEBU2tsmVgjIymO+/fVotDl5b445WayvRjJh86xgnyWgSCu&#10;ne64VXA5f768gQgRWWPvmBT8UIDN+vGhxEK7Ox9pPMVWpBEOBSowMQ6FlKE2ZDHM3ECcvMZ5izFJ&#10;30rt8Z7GbS/nWbaQFjtODwYH+jBUX083q2D023MVc3P5fq12t11o9odK7pV6fpreVyAiTfE//Nf+&#10;0gqWeb5IAAknoYBc/wIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBN1lesxQAAAN4AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l6517894,r,18288l,18288,,e" fillcolor="#005874" stroked="f" strokeweight="0">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
                 <v:path arrowok="t" textboxrect="0,0,6517894,18288"/>
               </v:shape>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">CER-RTC-001 </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31664FF6" w14:textId="77777777" w:rsidR="0045123F" w:rsidRDefault="0045123F" w:rsidP="0045123F">
     <w:pPr>
       <w:pStyle w:val="Heading5"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4870"/>
         <w:tab w:val="left" w:pos="8745"/>
       </w:tabs>
       <w:spacing w:before="200" w:after="60"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3D1668B5" w14:textId="77777777" w:rsidR="0045123F" w:rsidRPr="00BE0DA3" w:rsidRDefault="0045123F" w:rsidP="0045123F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4876"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:t>CER-RET-001</w:t>
     </w:r>
     <w:r>
@@ -34402,51 +34210,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="440D56B0" w14:textId="7CC515E6" w:rsidR="001159AD" w:rsidRDefault="001159AD">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:right="-11"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="57EE47D9" w14:textId="77777777" w:rsidR="0045123F" w:rsidRDefault="0045123F" w:rsidP="0045123F">
     <w:pPr>
       <w:pStyle w:val="Heading5"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4870"/>
         <w:tab w:val="left" w:pos="8745"/>
       </w:tabs>
       <w:spacing w:before="200" w:after="60"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6B473D13" w14:textId="77777777" w:rsidR="0045123F" w:rsidRPr="00BE0DA3" w:rsidRDefault="0045123F" w:rsidP="0045123F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4876"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:t>CER-RET-001</w:t>
     </w:r>
     <w:r>
@@ -34515,51 +34323,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="7277449A" w14:textId="0C6BBFF9" w:rsidR="001159AD" w:rsidRDefault="001159AD">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:right="-11"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01A82ACD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="935CC006"/>
     <w:lvl w:ilvl="0" w:tplc="6B948C48">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Helpprompt"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="785" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="006C93" w:themeColor="accent3"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -38365,100 +38173,103 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1812555924">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="572082643">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1524515720">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1105732551">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1317802646">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="683172728">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="20"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:doNotDisplayPageBoundaries/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:spinCount="100000" w:hashValue="P9tnyqIGaEea0U5wT2KRf/1Ef42UrvQnuRF2n+0uunQ=" w:saltValue="Ie4ngukwQFMsKuN8j4teTg==" w:algorithmName="SHA-256"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:spinCount="100000" w:hashValue="FDh+8IDxILuO+qge2px4sHDZuJOtiXf08YVvdg/Xvek=" w:saltValue="0Dz2qTw7U/eZ7kILp6MawA==" w:algorithmName="SHA-256"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A23461"/>
     <w:rsid w:val="000002A9"/>
     <w:rsid w:val="00000630"/>
     <w:rsid w:val="00003A4A"/>
     <w:rsid w:val="000072DD"/>
     <w:rsid w:val="000076EB"/>
     <w:rsid w:val="00007C78"/>
     <w:rsid w:val="000124F1"/>
     <w:rsid w:val="00013817"/>
     <w:rsid w:val="00015621"/>
     <w:rsid w:val="00020418"/>
     <w:rsid w:val="0002191F"/>
+    <w:rsid w:val="000227A7"/>
     <w:rsid w:val="00022B9C"/>
+    <w:rsid w:val="00024FF3"/>
     <w:rsid w:val="00031090"/>
     <w:rsid w:val="000310C0"/>
     <w:rsid w:val="00031C88"/>
     <w:rsid w:val="00035321"/>
     <w:rsid w:val="00035339"/>
     <w:rsid w:val="0003582F"/>
     <w:rsid w:val="000378B6"/>
     <w:rsid w:val="000404B6"/>
     <w:rsid w:val="00043D47"/>
     <w:rsid w:val="000442F7"/>
     <w:rsid w:val="0004685C"/>
     <w:rsid w:val="00046B26"/>
     <w:rsid w:val="00047A59"/>
     <w:rsid w:val="000506FF"/>
     <w:rsid w:val="00054449"/>
     <w:rsid w:val="00055DBB"/>
     <w:rsid w:val="0005646F"/>
     <w:rsid w:val="000569A4"/>
     <w:rsid w:val="00056FF0"/>
     <w:rsid w:val="00061AE5"/>
     <w:rsid w:val="00064C8B"/>
     <w:rsid w:val="000678AA"/>
     <w:rsid w:val="0007094C"/>
     <w:rsid w:val="000771D9"/>
     <w:rsid w:val="0008315A"/>
@@ -38579,50 +38390,51 @@
     <w:rsid w:val="001D3451"/>
     <w:rsid w:val="001D3ABC"/>
     <w:rsid w:val="001D40BB"/>
     <w:rsid w:val="001D4CC5"/>
     <w:rsid w:val="001D5E01"/>
     <w:rsid w:val="001D669C"/>
     <w:rsid w:val="001E0911"/>
     <w:rsid w:val="001E5C42"/>
     <w:rsid w:val="001F3651"/>
     <w:rsid w:val="00200D26"/>
     <w:rsid w:val="00204D9A"/>
     <w:rsid w:val="00210314"/>
     <w:rsid w:val="0021041E"/>
     <w:rsid w:val="002118E5"/>
     <w:rsid w:val="00211E28"/>
     <w:rsid w:val="002120C6"/>
     <w:rsid w:val="00212EF4"/>
     <w:rsid w:val="00214052"/>
     <w:rsid w:val="00216E5D"/>
     <w:rsid w:val="00217576"/>
     <w:rsid w:val="0021782A"/>
     <w:rsid w:val="002227A3"/>
     <w:rsid w:val="002229BA"/>
     <w:rsid w:val="00223676"/>
     <w:rsid w:val="002240AA"/>
+    <w:rsid w:val="00231D42"/>
     <w:rsid w:val="00235B98"/>
     <w:rsid w:val="00235EA2"/>
     <w:rsid w:val="00237DAA"/>
     <w:rsid w:val="002410A1"/>
     <w:rsid w:val="00242289"/>
     <w:rsid w:val="002473D3"/>
     <w:rsid w:val="00247B20"/>
     <w:rsid w:val="00250EFC"/>
     <w:rsid w:val="00250FA8"/>
     <w:rsid w:val="0025105B"/>
     <w:rsid w:val="002537CF"/>
     <w:rsid w:val="00253FFC"/>
     <w:rsid w:val="002548A8"/>
     <w:rsid w:val="00254AC7"/>
     <w:rsid w:val="00256B43"/>
     <w:rsid w:val="00257532"/>
     <w:rsid w:val="002606B8"/>
     <w:rsid w:val="002622E9"/>
     <w:rsid w:val="00263FA7"/>
     <w:rsid w:val="0026474D"/>
     <w:rsid w:val="00265B32"/>
     <w:rsid w:val="002675EE"/>
     <w:rsid w:val="00270AEF"/>
     <w:rsid w:val="00273F60"/>
     <w:rsid w:val="00281372"/>
@@ -38871,94 +38683,97 @@
     <w:rsid w:val="005965F5"/>
     <w:rsid w:val="00597785"/>
     <w:rsid w:val="005A266D"/>
     <w:rsid w:val="005A545B"/>
     <w:rsid w:val="005A7490"/>
     <w:rsid w:val="005B6FE8"/>
     <w:rsid w:val="005B724B"/>
     <w:rsid w:val="005B727D"/>
     <w:rsid w:val="005C0A94"/>
     <w:rsid w:val="005C0F68"/>
     <w:rsid w:val="005C626F"/>
     <w:rsid w:val="005C6670"/>
     <w:rsid w:val="005D4D95"/>
     <w:rsid w:val="005E1273"/>
     <w:rsid w:val="005E1B72"/>
     <w:rsid w:val="005E3398"/>
     <w:rsid w:val="005E3CC5"/>
     <w:rsid w:val="005E41BF"/>
     <w:rsid w:val="005E7A14"/>
     <w:rsid w:val="005F0E25"/>
     <w:rsid w:val="005F4BE4"/>
     <w:rsid w:val="00601E38"/>
     <w:rsid w:val="00602E93"/>
     <w:rsid w:val="00606EA0"/>
     <w:rsid w:val="0061010A"/>
+    <w:rsid w:val="00610F51"/>
     <w:rsid w:val="00613D49"/>
     <w:rsid w:val="00617D23"/>
     <w:rsid w:val="0062080A"/>
     <w:rsid w:val="00620DFD"/>
     <w:rsid w:val="006214A2"/>
     <w:rsid w:val="006218C1"/>
     <w:rsid w:val="00622DA5"/>
+    <w:rsid w:val="00627958"/>
     <w:rsid w:val="00631445"/>
     <w:rsid w:val="00632E89"/>
     <w:rsid w:val="00637EEB"/>
     <w:rsid w:val="00640642"/>
     <w:rsid w:val="0064114E"/>
     <w:rsid w:val="006423DF"/>
     <w:rsid w:val="00642A3D"/>
     <w:rsid w:val="0064731A"/>
     <w:rsid w:val="00651994"/>
     <w:rsid w:val="00651CB8"/>
     <w:rsid w:val="006521D0"/>
     <w:rsid w:val="00652DAF"/>
     <w:rsid w:val="006530B0"/>
     <w:rsid w:val="0065451A"/>
     <w:rsid w:val="0065750A"/>
     <w:rsid w:val="00661619"/>
     <w:rsid w:val="00661CFC"/>
     <w:rsid w:val="0066235B"/>
     <w:rsid w:val="00662ED8"/>
     <w:rsid w:val="0066310C"/>
     <w:rsid w:val="006709B5"/>
     <w:rsid w:val="006712A8"/>
     <w:rsid w:val="00673C68"/>
     <w:rsid w:val="00674932"/>
     <w:rsid w:val="0067793A"/>
     <w:rsid w:val="00680B5A"/>
     <w:rsid w:val="00685D25"/>
     <w:rsid w:val="00690A41"/>
     <w:rsid w:val="00695D7B"/>
     <w:rsid w:val="006A1906"/>
     <w:rsid w:val="006A26A6"/>
     <w:rsid w:val="006A37D7"/>
     <w:rsid w:val="006A4778"/>
     <w:rsid w:val="006A5B0F"/>
     <w:rsid w:val="006A7A4E"/>
     <w:rsid w:val="006B0BAE"/>
     <w:rsid w:val="006B1D44"/>
+    <w:rsid w:val="006B21C0"/>
     <w:rsid w:val="006B3025"/>
     <w:rsid w:val="006B31DB"/>
     <w:rsid w:val="006B43F2"/>
     <w:rsid w:val="006B5286"/>
     <w:rsid w:val="006B5CB7"/>
     <w:rsid w:val="006B604D"/>
     <w:rsid w:val="006B6438"/>
     <w:rsid w:val="006B72C7"/>
     <w:rsid w:val="006C121A"/>
     <w:rsid w:val="006C2D20"/>
     <w:rsid w:val="006C5271"/>
     <w:rsid w:val="006C57CC"/>
     <w:rsid w:val="006C58B9"/>
     <w:rsid w:val="006C6D4D"/>
     <w:rsid w:val="006D30A1"/>
     <w:rsid w:val="006D4246"/>
     <w:rsid w:val="006D5208"/>
     <w:rsid w:val="006D5FFA"/>
     <w:rsid w:val="006D70E9"/>
     <w:rsid w:val="006E1588"/>
     <w:rsid w:val="006E20EA"/>
     <w:rsid w:val="006E2862"/>
     <w:rsid w:val="006E3CA9"/>
     <w:rsid w:val="006E419B"/>
     <w:rsid w:val="006E6DED"/>
@@ -39030,50 +38845,51 @@
     <w:rsid w:val="007C48B8"/>
     <w:rsid w:val="007C5432"/>
     <w:rsid w:val="007C7046"/>
     <w:rsid w:val="007D279F"/>
     <w:rsid w:val="007D2FCA"/>
     <w:rsid w:val="007D36D3"/>
     <w:rsid w:val="007D39AC"/>
     <w:rsid w:val="007D3AC3"/>
     <w:rsid w:val="007D40F4"/>
     <w:rsid w:val="007D6576"/>
     <w:rsid w:val="007D6ED8"/>
     <w:rsid w:val="007E1425"/>
     <w:rsid w:val="007E5214"/>
     <w:rsid w:val="007E5543"/>
     <w:rsid w:val="007E7760"/>
     <w:rsid w:val="007F194A"/>
     <w:rsid w:val="007F32E4"/>
     <w:rsid w:val="007F34AC"/>
     <w:rsid w:val="007F37C2"/>
     <w:rsid w:val="007F3928"/>
     <w:rsid w:val="007F3F9B"/>
     <w:rsid w:val="007F5979"/>
     <w:rsid w:val="007F682B"/>
     <w:rsid w:val="00800151"/>
     <w:rsid w:val="00801EDE"/>
+    <w:rsid w:val="008033B5"/>
     <w:rsid w:val="008044E6"/>
     <w:rsid w:val="00805916"/>
     <w:rsid w:val="00805956"/>
     <w:rsid w:val="00805E97"/>
     <w:rsid w:val="008109B8"/>
     <w:rsid w:val="00816612"/>
     <w:rsid w:val="00816D8B"/>
     <w:rsid w:val="00817934"/>
     <w:rsid w:val="0082377E"/>
     <w:rsid w:val="00826A84"/>
     <w:rsid w:val="00826C70"/>
     <w:rsid w:val="00831D4F"/>
     <w:rsid w:val="0083415D"/>
     <w:rsid w:val="008346CA"/>
     <w:rsid w:val="00834EA9"/>
     <w:rsid w:val="008352D1"/>
     <w:rsid w:val="0083758E"/>
     <w:rsid w:val="008377AA"/>
     <w:rsid w:val="00843347"/>
     <w:rsid w:val="00844318"/>
     <w:rsid w:val="008444A8"/>
     <w:rsid w:val="00850ADF"/>
     <w:rsid w:val="008515C6"/>
     <w:rsid w:val="008518A0"/>
     <w:rsid w:val="00852A85"/>
@@ -39098,50 +38914,51 @@
     <w:rsid w:val="00897EF1"/>
     <w:rsid w:val="008A122B"/>
     <w:rsid w:val="008A1D0C"/>
     <w:rsid w:val="008A2D3A"/>
     <w:rsid w:val="008A4F2A"/>
     <w:rsid w:val="008B0D79"/>
     <w:rsid w:val="008B24BB"/>
     <w:rsid w:val="008B434A"/>
     <w:rsid w:val="008B5BE4"/>
     <w:rsid w:val="008C3091"/>
     <w:rsid w:val="008C477A"/>
     <w:rsid w:val="008C52A2"/>
     <w:rsid w:val="008C5DA9"/>
     <w:rsid w:val="008C63A1"/>
     <w:rsid w:val="008D171B"/>
     <w:rsid w:val="008D1CA5"/>
     <w:rsid w:val="008D2E9A"/>
     <w:rsid w:val="008D3135"/>
     <w:rsid w:val="008D43A0"/>
     <w:rsid w:val="008D51D0"/>
     <w:rsid w:val="008D56C7"/>
     <w:rsid w:val="008D59F4"/>
     <w:rsid w:val="008D611B"/>
     <w:rsid w:val="008D67F7"/>
     <w:rsid w:val="008D6973"/>
+    <w:rsid w:val="008D7D49"/>
     <w:rsid w:val="008E11A4"/>
     <w:rsid w:val="008E15DF"/>
     <w:rsid w:val="008E512C"/>
     <w:rsid w:val="008E6CE0"/>
     <w:rsid w:val="008E79A2"/>
     <w:rsid w:val="008E7AB9"/>
     <w:rsid w:val="008F0B99"/>
     <w:rsid w:val="008F0CA3"/>
     <w:rsid w:val="008F1973"/>
     <w:rsid w:val="008F47D8"/>
     <w:rsid w:val="008F548E"/>
     <w:rsid w:val="008F6171"/>
     <w:rsid w:val="008F6BA7"/>
     <w:rsid w:val="008F70DA"/>
     <w:rsid w:val="00900906"/>
     <w:rsid w:val="00901020"/>
     <w:rsid w:val="009055DB"/>
     <w:rsid w:val="00906D2B"/>
     <w:rsid w:val="00906DAA"/>
     <w:rsid w:val="00906DED"/>
     <w:rsid w:val="00910391"/>
     <w:rsid w:val="00911084"/>
     <w:rsid w:val="00911CC2"/>
     <w:rsid w:val="009129C2"/>
     <w:rsid w:val="009153A9"/>
@@ -39305,50 +39122,51 @@
     <w:rsid w:val="00B024B5"/>
     <w:rsid w:val="00B0408B"/>
     <w:rsid w:val="00B0778A"/>
     <w:rsid w:val="00B07B0F"/>
     <w:rsid w:val="00B07DFD"/>
     <w:rsid w:val="00B13183"/>
     <w:rsid w:val="00B13EE6"/>
     <w:rsid w:val="00B145A0"/>
     <w:rsid w:val="00B2186C"/>
     <w:rsid w:val="00B21E19"/>
     <w:rsid w:val="00B22179"/>
     <w:rsid w:val="00B26872"/>
     <w:rsid w:val="00B2697D"/>
     <w:rsid w:val="00B26D7A"/>
     <w:rsid w:val="00B3218E"/>
     <w:rsid w:val="00B328D9"/>
     <w:rsid w:val="00B355CA"/>
     <w:rsid w:val="00B35D3D"/>
     <w:rsid w:val="00B367FB"/>
     <w:rsid w:val="00B41687"/>
     <w:rsid w:val="00B42777"/>
     <w:rsid w:val="00B44479"/>
     <w:rsid w:val="00B453EC"/>
     <w:rsid w:val="00B47590"/>
     <w:rsid w:val="00B50A3A"/>
+    <w:rsid w:val="00B52450"/>
     <w:rsid w:val="00B526E8"/>
     <w:rsid w:val="00B531D4"/>
     <w:rsid w:val="00B64507"/>
     <w:rsid w:val="00B664C4"/>
     <w:rsid w:val="00B66622"/>
     <w:rsid w:val="00B67ED3"/>
     <w:rsid w:val="00B70303"/>
     <w:rsid w:val="00B70BC6"/>
     <w:rsid w:val="00B76452"/>
     <w:rsid w:val="00B809AB"/>
     <w:rsid w:val="00B811C3"/>
     <w:rsid w:val="00B81EF4"/>
     <w:rsid w:val="00B832A4"/>
     <w:rsid w:val="00B83F5E"/>
     <w:rsid w:val="00B85253"/>
     <w:rsid w:val="00B860E5"/>
     <w:rsid w:val="00B8613C"/>
     <w:rsid w:val="00B9160F"/>
     <w:rsid w:val="00B94566"/>
     <w:rsid w:val="00B95F03"/>
     <w:rsid w:val="00B9703C"/>
     <w:rsid w:val="00B9795C"/>
     <w:rsid w:val="00BA0121"/>
     <w:rsid w:val="00BA0671"/>
     <w:rsid w:val="00BA15AE"/>
@@ -39503,50 +39321,51 @@
     <w:rsid w:val="00D63F31"/>
     <w:rsid w:val="00D64160"/>
     <w:rsid w:val="00D668DA"/>
     <w:rsid w:val="00D71C60"/>
     <w:rsid w:val="00D72188"/>
     <w:rsid w:val="00D723D7"/>
     <w:rsid w:val="00D7383C"/>
     <w:rsid w:val="00D766EF"/>
     <w:rsid w:val="00D8099A"/>
     <w:rsid w:val="00D81782"/>
     <w:rsid w:val="00D843A7"/>
     <w:rsid w:val="00D87ED4"/>
     <w:rsid w:val="00D90F58"/>
     <w:rsid w:val="00D92922"/>
     <w:rsid w:val="00D92F3A"/>
     <w:rsid w:val="00D942F0"/>
     <w:rsid w:val="00D970A1"/>
     <w:rsid w:val="00DA027F"/>
     <w:rsid w:val="00DA0337"/>
     <w:rsid w:val="00DA1468"/>
     <w:rsid w:val="00DA19A9"/>
     <w:rsid w:val="00DA4D00"/>
     <w:rsid w:val="00DA5232"/>
     <w:rsid w:val="00DA594C"/>
     <w:rsid w:val="00DB0366"/>
+    <w:rsid w:val="00DB09AB"/>
     <w:rsid w:val="00DB16FB"/>
     <w:rsid w:val="00DB20EE"/>
     <w:rsid w:val="00DB71AD"/>
     <w:rsid w:val="00DC3A30"/>
     <w:rsid w:val="00DC3EE8"/>
     <w:rsid w:val="00DC3FE2"/>
     <w:rsid w:val="00DC5668"/>
     <w:rsid w:val="00DC5A49"/>
     <w:rsid w:val="00DC5CF6"/>
     <w:rsid w:val="00DC748E"/>
     <w:rsid w:val="00DC79B1"/>
     <w:rsid w:val="00DD1FCF"/>
     <w:rsid w:val="00DD3339"/>
     <w:rsid w:val="00DD3949"/>
     <w:rsid w:val="00DD4240"/>
     <w:rsid w:val="00DD5BB2"/>
     <w:rsid w:val="00DD60D5"/>
     <w:rsid w:val="00DD61F7"/>
     <w:rsid w:val="00DD6EC5"/>
     <w:rsid w:val="00DE220D"/>
     <w:rsid w:val="00DE277F"/>
     <w:rsid w:val="00DE2B12"/>
     <w:rsid w:val="00DE32B6"/>
     <w:rsid w:val="00DE4FE1"/>
     <w:rsid w:val="00DE6EAD"/>
@@ -39598,50 +39417,51 @@
     <w:rsid w:val="00E93178"/>
     <w:rsid w:val="00E93595"/>
     <w:rsid w:val="00E93A81"/>
     <w:rsid w:val="00E94FFF"/>
     <w:rsid w:val="00E956A9"/>
     <w:rsid w:val="00E96694"/>
     <w:rsid w:val="00E97779"/>
     <w:rsid w:val="00EA1CE0"/>
     <w:rsid w:val="00EA2952"/>
     <w:rsid w:val="00EA6980"/>
     <w:rsid w:val="00EA7A28"/>
     <w:rsid w:val="00EB2A08"/>
     <w:rsid w:val="00EB3124"/>
     <w:rsid w:val="00EB6360"/>
     <w:rsid w:val="00EB6E83"/>
     <w:rsid w:val="00EB771B"/>
     <w:rsid w:val="00EB7F5F"/>
     <w:rsid w:val="00EC0480"/>
     <w:rsid w:val="00EC0856"/>
     <w:rsid w:val="00EC180F"/>
     <w:rsid w:val="00EC23D8"/>
     <w:rsid w:val="00EC30BF"/>
     <w:rsid w:val="00EC5C31"/>
     <w:rsid w:val="00EC5F4B"/>
     <w:rsid w:val="00ED14EA"/>
+    <w:rsid w:val="00ED2EE6"/>
     <w:rsid w:val="00ED5BBB"/>
     <w:rsid w:val="00EE081F"/>
     <w:rsid w:val="00EE0A38"/>
     <w:rsid w:val="00EE2714"/>
     <w:rsid w:val="00EE2F50"/>
     <w:rsid w:val="00EE53D2"/>
     <w:rsid w:val="00EE732A"/>
     <w:rsid w:val="00EF0556"/>
     <w:rsid w:val="00EF3985"/>
     <w:rsid w:val="00EF3EF8"/>
     <w:rsid w:val="00EF5918"/>
     <w:rsid w:val="00EF64F6"/>
     <w:rsid w:val="00F01B52"/>
     <w:rsid w:val="00F02598"/>
     <w:rsid w:val="00F02C92"/>
     <w:rsid w:val="00F0345D"/>
     <w:rsid w:val="00F04276"/>
     <w:rsid w:val="00F05B47"/>
     <w:rsid w:val="00F06DA1"/>
     <w:rsid w:val="00F1084B"/>
     <w:rsid w:val="00F12DB7"/>
     <w:rsid w:val="00F131E7"/>
     <w:rsid w:val="00F131FD"/>
     <w:rsid w:val="00F1339C"/>
     <w:rsid w:val="00F15AE2"/>
@@ -39731,51 +39551,51 @@
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4E320A86"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="6" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
@@ -41768,51 +41588,51 @@
     <w:semiHidden/>
     <w:rsid w:val="00E110F3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003235BA"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="959342230">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1429352936">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -42187,75 +42007,75 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{392709D8-C021-4F4B-80AA-472EFB632293}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>33</Pages>
-  <Words>6675</Words>
-  <Characters>38049</Characters>
+  <Words>7273</Words>
+  <Characters>37457</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>317</Lines>
-  <Paragraphs>89</Paragraphs>
+  <Lines>1387</Lines>
+  <Paragraphs>1208</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>CER-RTC-001: Application for a reporting transfer certificate</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>44635</CharactersWithSpaces>
+  <CharactersWithSpaces>43522</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>
         <vt:i4>786531</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>819</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:enquiries@cleanenergyregulator.gov.au</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>393243</vt:i4>
       </vt:variant>
       <vt:variant>