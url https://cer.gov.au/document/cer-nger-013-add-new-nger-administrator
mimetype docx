--- v0 (2025-10-10)
+++ v1 (2026-05-30)
@@ -1429,77 +1429,78 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Question 2</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF62FF">
               <w:rPr>
                 <w:rFonts w:ascii="Webdings" w:eastAsia="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
                 <w:b/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D3076" w14:paraId="61B94661" w14:textId="77777777" w:rsidTr="0031763B">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="729" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D04378B" w14:textId="29329194" w:rsidR="008D3076" w:rsidRPr="009D59C0" w:rsidRDefault="008D3076" w:rsidP="0031763B">
+          <w:p w14:paraId="2D04378B" w14:textId="33A6396F" w:rsidR="008D3076" w:rsidRPr="009D59C0" w:rsidRDefault="000142AA" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Checkbox"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D59C0">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
-                    <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009D59C0">
+            <w:bookmarkStart w:id="0" w:name="Check2"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009D59C0">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009D59C0">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2439" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAE9E7"/>
           </w:tcPr>
           <w:p w14:paraId="15D3A8AA" w14:textId="4089D9C8" w:rsidR="008D3076" w:rsidRDefault="008D3076" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1832" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAE9E7"/>
           </w:tcPr>
           <w:p w14:paraId="73FA3B13" w14:textId="57775329" w:rsidR="008D3076" w:rsidRDefault="008D3076" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Arrowinstructionintable"/>
             </w:pPr>
@@ -1528,172 +1529,172 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>question 1</w:t>
       </w:r>
       <w:r w:rsidRPr="001351F6">
         <w:t xml:space="preserve"> your organisation will need to submit a Register a Controlling Corporation form through </w:t>
       </w:r>
       <w:r w:rsidR="00C00F74">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="001351F6">
         <w:t xml:space="preserve">nline </w:t>
       </w:r>
       <w:r w:rsidR="00C00F74">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="001351F6">
         <w:t>ervices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60D0853E" w14:textId="63F38912" w:rsidR="004D2895" w:rsidRDefault="004D2895" w:rsidP="00750874">
       <w:pPr>
         <w:pStyle w:val="Question"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Ref340756777"/>
-      <w:bookmarkStart w:id="1" w:name="_Ref354402050"/>
+      <w:bookmarkStart w:id="1" w:name="_Ref340756777"/>
+      <w:bookmarkStart w:id="2" w:name="_Ref354402050"/>
       <w:r w:rsidRPr="004D2895">
         <w:t>Have all employees with access to the Online Services self-service function, (i.e. NGER contact person and Executive Officer), left the organisation?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERanswerfield"/>
         <w:tblW w:w="5172" w:type="pct"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1466"/>
         <w:gridCol w:w="4904"/>
         <w:gridCol w:w="3684"/>
       </w:tblGrid>
       <w:tr w:rsidR="004D2895" w:rsidRPr="009D5590" w14:paraId="6586CCF2" w14:textId="77777777" w:rsidTr="0031763B">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="729" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="337177A1" w14:textId="77777777" w:rsidR="004D2895" w:rsidRPr="009D59C0" w:rsidRDefault="004D2895" w:rsidP="0031763B">
+          <w:p w14:paraId="337177A1" w14:textId="62D1674E" w:rsidR="004D2895" w:rsidRPr="009D59C0" w:rsidRDefault="000142AA" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Checkbox"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D59C0">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Check2"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009D59C0">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009D59C0">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009D59C0">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2439" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAE9E7"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23072C57" w14:textId="2A0BCA2F" w:rsidR="004D2895" w:rsidRPr="009D5590" w:rsidRDefault="004D2895" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1832" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAE9E7"/>
           </w:tcPr>
           <w:p w14:paraId="653CB8B4" w14:textId="7FD3D624" w:rsidR="004D2895" w:rsidRPr="009D5590" w:rsidRDefault="000D478F" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Arrowinstructionintable"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">See below </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Webdings" w:eastAsia="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D2895" w14:paraId="65C84AC8" w14:textId="77777777" w:rsidTr="0031763B">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="729" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7F714DE8" w14:textId="77777777" w:rsidR="004D2895" w:rsidRPr="009D59C0" w:rsidRDefault="004D2895" w:rsidP="0031763B">
+          <w:p w14:paraId="7F714DE8" w14:textId="533BAFD4" w:rsidR="004D2895" w:rsidRPr="009D59C0" w:rsidRDefault="000142AA" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Checkbox"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D59C0">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Check2"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009D59C0">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009D59C0">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009D59C0">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2439" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAE9E7"/>
           </w:tcPr>
           <w:p w14:paraId="38C6AFFF" w14:textId="21584830" w:rsidR="004D2895" w:rsidRDefault="004D2895" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1832" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAE9E7"/>
           </w:tcPr>
           <w:p w14:paraId="395AA713" w14:textId="503E3C92" w:rsidR="004D2895" w:rsidRDefault="000D478F" w:rsidP="0031763B">
             <w:pPr>
@@ -1722,52 +1723,52 @@
       </w:r>
       <w:r w:rsidRPr="007E10F6">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="005747A6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>question 2</w:t>
       </w:r>
       <w:r w:rsidRPr="007E10F6">
         <w:t xml:space="preserve"> above, go to </w:t>
       </w:r>
       <w:r w:rsidRPr="005747A6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Part B – Question 3</w:t>
       </w:r>
       <w:r w:rsidRPr="007E10F6">
         <w:t xml:space="preserve"> on page 5.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="3A241ABC" w14:textId="77777777" w:rsidR="005019AD" w:rsidRDefault="005019AD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="673FA0C0" w14:textId="76167E4D" w:rsidR="00AA5AA3" w:rsidRDefault="005747A6" w:rsidP="00AA5AA3">
       <w:pPr>
         <w:pStyle w:val="CERHeading1Parts"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Organisation details</w:t>
@@ -1830,90 +1831,105 @@
       <w:tr w:rsidR="00672F55" w:rsidRPr="00803111" w14:paraId="217F9FEF" w14:textId="77777777" w:rsidTr="00672F55">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="229F1BDF" w14:textId="508EE06C" w:rsidR="00672F55" w:rsidRPr="00803111" w:rsidRDefault="007D5937" w:rsidP="00672F55">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CFD0397" w14:textId="77777777" w:rsidR="00672F55" w:rsidRPr="00803111" w:rsidRDefault="00672F55">
+          <w:p w14:paraId="4CFD0397" w14:textId="1325F244" w:rsidR="00672F55" w:rsidRPr="00803111" w:rsidRDefault="000142AA">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
-            <w:r w:rsidRPr="00803111">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput>
-[...1 lines deleted...]
-                  </w:textInput>
+                  <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00803111">
+            <w:bookmarkStart w:id="3" w:name="Text25"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00803111">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00803111">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00803111">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="20AC7079" w14:textId="22753CDE" w:rsidR="00872790" w:rsidRDefault="00E75190" w:rsidP="00DA0170">
       <w:pPr>
         <w:pStyle w:val="Question"/>
       </w:pPr>
       <w:r>
         <w:t>Trading n</w:t>
       </w:r>
       <w:r w:rsidR="007D5937">
         <w:t>ame</w:t>
       </w:r>
       <w:r w:rsidR="007D5937" w:rsidRPr="00803111">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00877247" w:rsidRPr="002B6F64">
         <w:t xml:space="preserve">and head office postal address </w:t>
       </w:r>
       <w:r w:rsidR="007D5937" w:rsidRPr="00803111">
         <w:t>(required</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> if any</w:t>
@@ -1956,152 +1972,154 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4734E57B" w14:textId="77777777" w:rsidR="00A565C0" w:rsidRPr="00803111" w:rsidRDefault="00A565C0" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Trading name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53547088" w14:textId="77777777" w:rsidR="00A565C0" w:rsidRPr="00803111" w:rsidRDefault="00A565C0" w:rsidP="0031763B">
+          <w:p w14:paraId="53547088" w14:textId="739AE6C0" w:rsidR="00A565C0" w:rsidRPr="00803111" w:rsidRDefault="000142AA" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:bookmarkStart w:id="4" w:name="Text48"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A565C0" w:rsidRPr="00803111" w14:paraId="0D8B7AD2" w14:textId="77777777" w:rsidTr="0031763B">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38D84235" w14:textId="77777777" w:rsidR="00A565C0" w:rsidRPr="00803111" w:rsidRDefault="00A565C0" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Address line 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B70B2E2" w14:textId="77777777" w:rsidR="00A565C0" w:rsidRPr="00803111" w:rsidRDefault="00A565C0" w:rsidP="0031763B">
+          <w:p w14:paraId="5B70B2E2" w14:textId="13AA685E" w:rsidR="00A565C0" w:rsidRPr="00803111" w:rsidRDefault="000142AA" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -2143,58 +2161,58 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AF38149" w14:textId="77777777" w:rsidR="00A565C0" w:rsidRPr="00803111" w:rsidRDefault="00A565C0" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Address line 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AB3B3CC" w14:textId="77777777" w:rsidR="00A565C0" w:rsidRPr="00803111" w:rsidRDefault="00A565C0" w:rsidP="0031763B">
+          <w:p w14:paraId="2AB3B3CC" w14:textId="5A347AC4" w:rsidR="00A565C0" w:rsidRPr="00803111" w:rsidRDefault="000142AA" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -2236,58 +2254,58 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2ABE89F6" w14:textId="77777777" w:rsidR="00A565C0" w:rsidRPr="00803111" w:rsidRDefault="00A565C0" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Address line 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6ABF620E" w14:textId="77777777" w:rsidR="00A565C0" w:rsidRPr="00803111" w:rsidRDefault="00A565C0" w:rsidP="0031763B">
+          <w:p w14:paraId="6ABF620E" w14:textId="58C6FE91" w:rsidR="00A565C0" w:rsidRPr="00803111" w:rsidRDefault="000142AA" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -2329,58 +2347,58 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="636CD7A5" w14:textId="77777777" w:rsidR="00A565C0" w:rsidRPr="00803111" w:rsidRDefault="00A565C0" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Suburb/city</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6199B9DE" w14:textId="77777777" w:rsidR="00A565C0" w:rsidRPr="00803111" w:rsidRDefault="00A565C0" w:rsidP="0031763B">
+          <w:p w14:paraId="6199B9DE" w14:textId="7F93E0E8" w:rsidR="00A565C0" w:rsidRPr="00803111" w:rsidRDefault="000142AA" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -2422,58 +2440,58 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D75A7B8" w14:textId="77777777" w:rsidR="00A565C0" w:rsidRDefault="00A565C0" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>State/territory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25B04385" w14:textId="77777777" w:rsidR="00A565C0" w:rsidRPr="00803111" w:rsidRDefault="00A565C0" w:rsidP="0031763B">
+          <w:p w14:paraId="25B04385" w14:textId="73EC8BD8" w:rsidR="00A565C0" w:rsidRPr="00803111" w:rsidRDefault="000142AA" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -2515,58 +2533,58 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="040C5251" w14:textId="77777777" w:rsidR="00A565C0" w:rsidRPr="00803111" w:rsidRDefault="00A565C0" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67BEB0C9" w14:textId="77777777" w:rsidR="00A565C0" w:rsidRPr="00803111" w:rsidRDefault="00A565C0" w:rsidP="0031763B">
+          <w:p w14:paraId="67BEB0C9" w14:textId="7C548249" w:rsidR="00A565C0" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -2608,58 +2626,58 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68F41E10" w14:textId="77777777" w:rsidR="00A565C0" w:rsidRDefault="00A565C0" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78324318" w14:textId="77777777" w:rsidR="00A565C0" w:rsidRPr="00803111" w:rsidRDefault="00A565C0" w:rsidP="0031763B">
+          <w:p w14:paraId="78324318" w14:textId="1AAA0DBD" w:rsidR="00A565C0" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -2702,58 +2720,58 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2906BF07" w14:textId="77777777" w:rsidR="00001E01" w:rsidRPr="00803111" w:rsidRDefault="00001E01" w:rsidP="00001E01">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Trading name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02DB4677" w14:textId="77777777" w:rsidR="00001E01" w:rsidRPr="00803111" w:rsidRDefault="00001E01" w:rsidP="00001E01">
+          <w:p w14:paraId="02DB4677" w14:textId="3DC0B4FD" w:rsidR="00001E01" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="00001E01">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -2796,58 +2814,58 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56926316" w14:textId="77777777" w:rsidR="00001E01" w:rsidRPr="00803111" w:rsidRDefault="00001E01" w:rsidP="00001E01">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Address line 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48F0199C" w14:textId="77777777" w:rsidR="00001E01" w:rsidRPr="00803111" w:rsidRDefault="00001E01" w:rsidP="00001E01">
+          <w:p w14:paraId="48F0199C" w14:textId="7E380FA4" w:rsidR="00001E01" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="00001E01">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -2889,58 +2907,58 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05BBA7D1" w14:textId="77777777" w:rsidR="00001E01" w:rsidRPr="00803111" w:rsidRDefault="00001E01" w:rsidP="00001E01">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Address line 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B21BB0B" w14:textId="77777777" w:rsidR="00001E01" w:rsidRPr="00803111" w:rsidRDefault="00001E01" w:rsidP="00001E01">
+          <w:p w14:paraId="0B21BB0B" w14:textId="4A588837" w:rsidR="00001E01" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="00001E01">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -2982,58 +3000,58 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D6BD538" w14:textId="77777777" w:rsidR="00001E01" w:rsidRPr="00803111" w:rsidRDefault="00001E01" w:rsidP="00001E01">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Address line 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CDFA267" w14:textId="77777777" w:rsidR="00001E01" w:rsidRPr="00803111" w:rsidRDefault="00001E01" w:rsidP="00001E01">
+          <w:p w14:paraId="6CDFA267" w14:textId="7F6F8F09" w:rsidR="00001E01" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="00001E01">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -3075,58 +3093,58 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1ED30527" w14:textId="77777777" w:rsidR="00001E01" w:rsidRPr="00803111" w:rsidRDefault="00001E01" w:rsidP="00001E01">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Suburb/city</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2079681C" w14:textId="77777777" w:rsidR="00001E01" w:rsidRPr="00803111" w:rsidRDefault="00001E01" w:rsidP="00001E01">
+          <w:p w14:paraId="2079681C" w14:textId="0278455B" w:rsidR="00001E01" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="00001E01">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -3168,58 +3186,58 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EB464B3" w14:textId="77777777" w:rsidR="00001E01" w:rsidRDefault="00001E01" w:rsidP="00001E01">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>State/territory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5987E1FF" w14:textId="77777777" w:rsidR="00001E01" w:rsidRPr="00803111" w:rsidRDefault="00001E01" w:rsidP="00001E01">
+          <w:p w14:paraId="5987E1FF" w14:textId="46F24A26" w:rsidR="00001E01" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="00001E01">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -3261,58 +3279,58 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C90B63B" w14:textId="77777777" w:rsidR="00001E01" w:rsidRPr="00803111" w:rsidRDefault="00001E01" w:rsidP="00001E01">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26AB9C66" w14:textId="77777777" w:rsidR="00001E01" w:rsidRPr="00803111" w:rsidRDefault="00001E01" w:rsidP="00001E01">
+          <w:p w14:paraId="26AB9C66" w14:textId="0B1B5D16" w:rsidR="00001E01" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="00001E01">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -3354,58 +3372,58 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11381D14" w14:textId="77777777" w:rsidR="00001E01" w:rsidRDefault="00001E01" w:rsidP="00001E01">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30C03E4A" w14:textId="77777777" w:rsidR="00001E01" w:rsidRPr="00803111" w:rsidRDefault="00001E01" w:rsidP="00001E01">
+          <w:p w14:paraId="30C03E4A" w14:textId="75753891" w:rsidR="00001E01" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="00001E01">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -3500,88 +3518,103 @@
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18142645" w14:textId="7EB9FE9F" w:rsidR="006647AA" w:rsidRPr="00803111" w:rsidRDefault="006647AA" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="009B70B6">
               <w:t>B</w:t>
             </w:r>
             <w:r>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7943" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="580CE56E" w14:textId="77777777" w:rsidR="006647AA" w:rsidRPr="00803111" w:rsidRDefault="006647AA" w:rsidP="0031763B">
+          <w:p w14:paraId="580CE56E" w14:textId="2DBEEDE1" w:rsidR="006647AA" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
-            <w:r w:rsidRPr="00803111">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text25"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00803111">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00803111">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00803111">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00803111">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="01341AFF" w14:textId="77777777" w:rsidR="006647AA" w:rsidRPr="003148CE" w:rsidRDefault="006647AA" w:rsidP="00273DA8">
       <w:pPr>
         <w:pStyle w:val="Helpprompt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F558EB1" w14:textId="3BAA2BC5" w:rsidR="00E75190" w:rsidRPr="00DA0170" w:rsidRDefault="003A7B01" w:rsidP="003A7B01">
       <w:pPr>
         <w:pStyle w:val="Arrowinstruction"/>
       </w:pPr>
       <w:r w:rsidRPr="003A7B01">
         <w:lastRenderedPageBreak/>
@@ -3615,88 +3648,103 @@
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="204FEAAE" w14:textId="1150125D" w:rsidR="00E75190" w:rsidRPr="00803111" w:rsidRDefault="00C15A37" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="003A7B01">
               <w:t>C</w:t>
             </w:r>
             <w:r>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7943" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34EAC88A" w14:textId="77777777" w:rsidR="00E75190" w:rsidRPr="00803111" w:rsidRDefault="00E75190" w:rsidP="0031763B">
+          <w:p w14:paraId="34EAC88A" w14:textId="4E11B700" w:rsidR="00E75190" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
-            <w:r w:rsidRPr="00803111">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text25"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00803111">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00803111">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00803111">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00803111">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6E0406A1" w14:textId="2ED11A36" w:rsidR="00E75190" w:rsidRPr="0053745B" w:rsidRDefault="00D845DC" w:rsidP="00D845DC">
       <w:pPr>
         <w:pStyle w:val="Arrowinstruction"/>
       </w:pPr>
       <w:r w:rsidRPr="00D845DC">
         <w:t>If you do not have an ACN, please provide details or your ARBN.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9815" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
@@ -3716,160 +3764,175 @@
             <w:tcW w:w="1588" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B7F47A6" w14:textId="15C6E604" w:rsidR="00E75190" w:rsidRPr="00803111" w:rsidRDefault="00D845DC" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>AR</w:t>
             </w:r>
             <w:r w:rsidR="009B70B6">
               <w:t>B</w:t>
             </w:r>
             <w:r>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8227" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CEC7A34" w14:textId="77777777" w:rsidR="00E75190" w:rsidRPr="00803111" w:rsidRDefault="00E75190" w:rsidP="0031763B">
+          <w:p w14:paraId="4CEC7A34" w14:textId="43697F82" w:rsidR="00E75190" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
-            <w:r w:rsidRPr="00803111">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text25"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00803111">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00803111">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00803111">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00803111">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7504D57F" w14:textId="77777777" w:rsidR="00685AAF" w:rsidRDefault="00685AAF" w:rsidP="00E75190">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E90F4CD" w14:textId="77777777" w:rsidR="00685AAF" w:rsidRDefault="00685AAF" w:rsidP="00685AAF">
       <w:pPr>
         <w:pStyle w:val="Arrowinstruction"/>
       </w:pPr>
       <w:r w:rsidRPr="00685AAF">
         <w:t>If you do not have an ABN, ACN or ARBN, please provide your trading name and head office postal address.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BC0412A" w14:textId="77777777" w:rsidR="002B6F64" w:rsidRDefault="002B6F64" w:rsidP="002B6F64">
       <w:pPr>
         <w:pStyle w:val="Arrowinstruction"/>
       </w:pPr>
       <w:r w:rsidRPr="002B6F64">
         <w:t>Are the trading name and head office postal address the same as the trading name and address provided above?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERanswerfield"/>
         <w:tblW w:w="5031" w:type="pct"/>
         <w:tblInd w:w="132" w:type="dxa"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1334"/>
         <w:gridCol w:w="4904"/>
         <w:gridCol w:w="3542"/>
       </w:tblGrid>
       <w:tr w:rsidR="002B6F64" w:rsidRPr="009D5590" w14:paraId="6E5EC376" w14:textId="77777777" w:rsidTr="00DF2B32">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46100AE0" w14:textId="77777777" w:rsidR="002B6F64" w:rsidRPr="009D59C0" w:rsidRDefault="002B6F64" w:rsidP="0031763B">
+          <w:p w14:paraId="46100AE0" w14:textId="41955A80" w:rsidR="002B6F64" w:rsidRPr="009D59C0" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Checkbox"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D59C0">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Check2"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009D59C0">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009D59C0">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009D59C0">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2507" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAE9E7"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="707E11C8" w14:textId="77777777" w:rsidR="002B6F64" w:rsidRPr="009D5590" w:rsidRDefault="002B6F64" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:t>Yes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1811" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAE9E7"/>
           </w:tcPr>
           <w:p w14:paraId="2F7D20C4" w14:textId="6F3A4853" w:rsidR="002B6F64" w:rsidRPr="009D5590" w:rsidRDefault="004C010F" w:rsidP="0031763B">
@@ -3884,74 +3947,74 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Question 6</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF62FF">
               <w:rPr>
                 <w:rFonts w:ascii="Webdings" w:eastAsia="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
                 <w:b/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B6F64" w14:paraId="7B917730" w14:textId="77777777" w:rsidTr="00DF2B32">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="447D71EA" w14:textId="77777777" w:rsidR="002B6F64" w:rsidRPr="009D59C0" w:rsidRDefault="002B6F64" w:rsidP="0031763B">
+          <w:p w14:paraId="447D71EA" w14:textId="72A1DBBF" w:rsidR="002B6F64" w:rsidRPr="009D59C0" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Checkbox"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D59C0">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Check2"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009D59C0">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009D59C0">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009D59C0">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2507" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAE9E7"/>
           </w:tcPr>
           <w:p w14:paraId="1B87F527" w14:textId="77777777" w:rsidR="002B6F64" w:rsidRDefault="002B6F64" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:t>No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1811" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAE9E7"/>
           </w:tcPr>
           <w:p w14:paraId="49D49629" w14:textId="6CCCD70F" w:rsidR="002B6F64" w:rsidRDefault="00E85A67" w:rsidP="0031763B">
             <w:pPr>
@@ -3991,75 +4054,75 @@
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="8255"/>
       </w:tblGrid>
       <w:tr w:rsidR="008D1650" w:rsidRPr="00803111" w14:paraId="3EC2648B" w14:textId="77777777" w:rsidTr="00672F55">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="659AE5F1" w14:textId="67F282AA" w:rsidR="008D1650" w:rsidRPr="00803111" w:rsidRDefault="008D1650" w:rsidP="008D1650">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="_Hlk201570420"/>
+            <w:bookmarkStart w:id="5" w:name="_Hlk201570420"/>
             <w:r>
               <w:t>Trading name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02743282" w14:textId="5D8B99BC" w:rsidR="008D1650" w:rsidRPr="00803111" w:rsidRDefault="008D1650" w:rsidP="008D1650">
+          <w:p w14:paraId="02743282" w14:textId="2A188940" w:rsidR="008D1650" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="008D1650">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -4102,58 +4165,58 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4297EEA2" w14:textId="4F95A34D" w:rsidR="008D1650" w:rsidRPr="00803111" w:rsidRDefault="008D1650" w:rsidP="008D1650">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Address line 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59AA87EE" w14:textId="3AA6B14A" w:rsidR="008D1650" w:rsidRPr="00803111" w:rsidRDefault="008D1650" w:rsidP="008D1650">
+          <w:p w14:paraId="59AA87EE" w14:textId="7220D8E4" w:rsidR="008D1650" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="008D1650">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -4195,58 +4258,58 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34E50E63" w14:textId="244ADFC0" w:rsidR="008D1650" w:rsidRPr="00803111" w:rsidRDefault="008D1650" w:rsidP="008D1650">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Address line 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5265BD1D" w14:textId="27EC4870" w:rsidR="008D1650" w:rsidRPr="00803111" w:rsidRDefault="008D1650" w:rsidP="008D1650">
+          <w:p w14:paraId="5265BD1D" w14:textId="332D6A0A" w:rsidR="008D1650" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="008D1650">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -4288,58 +4351,58 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D8FF64C" w14:textId="6B4E8AEC" w:rsidR="008D1650" w:rsidRPr="00803111" w:rsidRDefault="008D1650" w:rsidP="008D1650">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Address line 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26E8B11B" w14:textId="2EA3C163" w:rsidR="008D1650" w:rsidRPr="00803111" w:rsidRDefault="008D1650" w:rsidP="008D1650">
+          <w:p w14:paraId="26E8B11B" w14:textId="61E95AA0" w:rsidR="008D1650" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="008D1650">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -4381,58 +4444,58 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54850B91" w14:textId="5B3EBE7E" w:rsidR="008D1650" w:rsidRPr="00803111" w:rsidRDefault="008D1650" w:rsidP="008D1650">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Suburb/city</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F19A773" w14:textId="111EC536" w:rsidR="008D1650" w:rsidRPr="00803111" w:rsidRDefault="008D1650" w:rsidP="008D1650">
+          <w:p w14:paraId="0F19A773" w14:textId="64DB9953" w:rsidR="008D1650" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="008D1650">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -4474,58 +4537,58 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B77DA6E" w14:textId="64806F7F" w:rsidR="008D1650" w:rsidRDefault="008D1650" w:rsidP="008D1650">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>State/territory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5003931D" w14:textId="2E4254E6" w:rsidR="008D1650" w:rsidRPr="00803111" w:rsidRDefault="008D1650" w:rsidP="008D1650">
+          <w:p w14:paraId="5003931D" w14:textId="767CC791" w:rsidR="008D1650" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="008D1650">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -4567,58 +4630,58 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2257FB53" w14:textId="41BFB566" w:rsidR="008D1650" w:rsidRPr="00803111" w:rsidRDefault="008D1650" w:rsidP="008D1650">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24515939" w14:textId="729EEC95" w:rsidR="008D1650" w:rsidRPr="00803111" w:rsidRDefault="008D1650" w:rsidP="008D1650">
+          <w:p w14:paraId="24515939" w14:textId="076792C7" w:rsidR="008D1650" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="008D1650">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -4660,232 +4723,249 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1702B0AA" w14:textId="55E70ADC" w:rsidR="008D1650" w:rsidRDefault="008D1650" w:rsidP="008D1650">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D403296" w14:textId="1B988825" w:rsidR="008D1650" w:rsidRPr="00803111" w:rsidRDefault="008D1650" w:rsidP="008D1650">
+          <w:p w14:paraId="5D403296" w14:textId="6015FE8B" w:rsidR="008D1650" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="008D1650">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:tbl>
     <w:p w14:paraId="007F1935" w14:textId="77777777" w:rsidR="009A6630" w:rsidRDefault="009A6630" w:rsidP="009A6630"/>
     <w:p w14:paraId="0172A0BD" w14:textId="77777777" w:rsidR="00A95335" w:rsidRPr="00160D3E" w:rsidRDefault="00A95335" w:rsidP="00A95335">
       <w:pPr>
         <w:pStyle w:val="CERHeading2rectangle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk161751699"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk161751699"/>
       <w:r>
         <w:t>Executive officer details</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p w14:paraId="258D17AD" w14:textId="5EA84805" w:rsidR="00A95335" w:rsidRDefault="00A95335" w:rsidP="00A95335">
       <w:pPr>
         <w:pStyle w:val="Arrowinstruction"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00803111">
         <w:t>Please provide details about the e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">xecutive officer of the </w:t>
       </w:r>
       <w:r w:rsidR="00D077D2">
         <w:t>organisation</w:t>
       </w:r>
       <w:r w:rsidRPr="00803111">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30D21759" w14:textId="77777777" w:rsidR="00A95335" w:rsidRPr="001B1745" w:rsidRDefault="00A95335" w:rsidP="00A95335">
       <w:pPr>
         <w:pStyle w:val="Question"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Ref326074379"/>
+      <w:bookmarkStart w:id="7" w:name="_Ref326074379"/>
       <w:r w:rsidRPr="001B1745">
         <w:t>Position</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="001B1745">
         <w:t xml:space="preserve"> (required)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9957" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
         </w:tblBorders>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="8397"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A95335" w:rsidRPr="001B1745" w14:paraId="50BEA646" w14:textId="77777777" w:rsidTr="008F7A29">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06D68BF6" w14:textId="77777777" w:rsidR="00A95335" w:rsidRPr="001B1745" w:rsidRDefault="00A95335" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="001B1745">
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FC4174C" w14:textId="77777777" w:rsidR="00A95335" w:rsidRPr="001B1745" w:rsidRDefault="00A95335" w:rsidP="0031763B">
+          <w:p w14:paraId="6FC4174C" w14:textId="59F109D7" w:rsidR="00A95335" w:rsidRPr="001B1745" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
-            <w:r w:rsidRPr="001B1745">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="001B1745">
+            <w:bookmarkStart w:id="8" w:name="Text186"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="001B1745">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="001B1745">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="001B1745">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3CFD9DA0" w14:textId="77777777" w:rsidR="00A95335" w:rsidRDefault="00A95335" w:rsidP="00A95335">
       <w:pPr>
         <w:pStyle w:val="Question"/>
       </w:pPr>
       <w:r w:rsidRPr="00803111">
         <w:lastRenderedPageBreak/>
         <w:t>Name (required)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9957" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
         </w:tblBorders>
@@ -4903,124 +4983,139 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6894E6ED" w14:textId="77777777" w:rsidR="00A95335" w:rsidRPr="00803111" w:rsidRDefault="00A95335" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Title </w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>(for example, Mr, Mrs, Dr)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="336C1034" w14:textId="77777777" w:rsidR="00A95335" w:rsidRPr="00803111" w:rsidRDefault="00A95335" w:rsidP="0031763B">
+          <w:p w14:paraId="336C1034" w14:textId="513B08E7" w:rsidR="00A95335" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t> </w:t>
-[...10 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A95335" w:rsidRPr="00803111" w14:paraId="0574AC3C" w14:textId="77777777" w:rsidTr="008F7A29">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17F12F65" w14:textId="77777777" w:rsidR="00A95335" w:rsidRPr="00803111" w:rsidRDefault="00A95335" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>First name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AB3F96E" w14:textId="77777777" w:rsidR="00A95335" w:rsidRPr="00803111" w:rsidRDefault="00A95335" w:rsidP="0031763B">
+          <w:p w14:paraId="1AB3F96E" w14:textId="24C7B53B" w:rsidR="00A95335" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -5050,58 +5145,58 @@
       <w:tr w:rsidR="00A95335" w:rsidRPr="00803111" w14:paraId="313C86E0" w14:textId="77777777" w:rsidTr="008F7A29">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="680020E8" w14:textId="77777777" w:rsidR="00A95335" w:rsidRPr="00803111" w:rsidRDefault="00A95335" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Middle name(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67FB5D70" w14:textId="77777777" w:rsidR="00A95335" w:rsidRPr="00803111" w:rsidRDefault="00A95335" w:rsidP="0031763B">
+          <w:p w14:paraId="67FB5D70" w14:textId="00CC811E" w:rsidR="00A95335" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -5131,58 +5226,58 @@
       <w:tr w:rsidR="00A95335" w:rsidRPr="00803111" w14:paraId="28702766" w14:textId="77777777" w:rsidTr="008F7A29">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A0F1C82" w14:textId="77777777" w:rsidR="00A95335" w:rsidRDefault="00A95335" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Last name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30C59EF7" w14:textId="77777777" w:rsidR="00A95335" w:rsidRDefault="00A95335" w:rsidP="0031763B">
+          <w:p w14:paraId="30C59EF7" w14:textId="78A40BA4" w:rsidR="00A95335" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -5256,218 +5351,263 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1502" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0668D14A" w14:textId="77777777" w:rsidR="00A95335" w:rsidRPr="00803111" w:rsidRDefault="00A95335" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Phone number</w:t>
             </w:r>
             <w:r w:rsidRPr="00803111" w:rsidDel="00137833">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8455" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E31C405" w14:textId="77777777" w:rsidR="00A95335" w:rsidRPr="00803111" w:rsidRDefault="00A95335" w:rsidP="0031763B">
+          <w:p w14:paraId="7E31C405" w14:textId="4D41F739" w:rsidR="00A95335" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
-            <w:r w:rsidRPr="00803111">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text186"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00803111">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00803111">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00803111">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00803111">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A95335" w:rsidRPr="00803111" w14:paraId="2FA59C0F" w14:textId="77777777" w:rsidTr="008F7A29">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1502" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="055C57B6" w14:textId="77777777" w:rsidR="00A95335" w:rsidRPr="00803111" w:rsidRDefault="00A95335" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Alternative phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8455" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="429D8289" w14:textId="77777777" w:rsidR="00A95335" w:rsidRPr="00803111" w:rsidRDefault="00A95335" w:rsidP="0031763B">
+          <w:p w14:paraId="429D8289" w14:textId="2D93E05E" w:rsidR="00A95335" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
-            <w:r w:rsidRPr="00803111">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text186"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00803111">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00803111">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00803111">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00803111">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A95335" w:rsidRPr="00803111" w14:paraId="4B5906F0" w14:textId="77777777" w:rsidTr="008F7A29">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1502" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F60C090" w14:textId="77777777" w:rsidR="00A95335" w:rsidRPr="00803111" w:rsidRDefault="00A95335" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00803111">
               <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8455" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DC861B4" w14:textId="77777777" w:rsidR="00A95335" w:rsidRPr="00803111" w:rsidRDefault="00A95335" w:rsidP="0031763B">
+          <w:p w14:paraId="3DC861B4" w14:textId="248D99FF" w:rsidR="00A95335" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
-            <w:r w:rsidRPr="00803111">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text186"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00803111">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00803111">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00803111">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00803111">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="618AF4C1" w14:textId="77777777" w:rsidR="009A6630" w:rsidRDefault="009A6630">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0272F254" w14:textId="26F6B503" w:rsidR="008A654A" w:rsidRDefault="009A6630" w:rsidP="009A6630">
       <w:pPr>
         <w:pStyle w:val="CERHeading1Parts"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Part C: </w:t>
       </w:r>
       <w:r w:rsidR="001A4F58">
         <w:t>NGER administrator</w:t>
       </w:r>
@@ -5518,88 +5658,101 @@
       <w:tr w:rsidR="00877312" w:rsidRPr="00803111" w14:paraId="2598FDE3" w14:textId="77777777" w:rsidTr="00191A0F">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7582924C" w14:textId="549ACFD8" w:rsidR="00877312" w:rsidRPr="00803111" w:rsidRDefault="00877312" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D3356E3" w14:textId="77777777" w:rsidR="00877312" w:rsidRPr="00803111" w:rsidRDefault="00877312" w:rsidP="0031763B">
+          <w:p w14:paraId="2D3356E3" w14:textId="714AE52A" w:rsidR="00877312" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
-            <w:r w:rsidRPr="00803111">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text25"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput>
-[...1 lines deleted...]
-                  </w:textInput>
+                  <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00803111">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00803111">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00803111">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00803111">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C026B49" w14:textId="77777777" w:rsidR="004D1892" w:rsidRPr="00803111" w:rsidRDefault="004D1892" w:rsidP="004D1892">
       <w:pPr>
         <w:pStyle w:val="Question"/>
       </w:pPr>
       <w:r>
         <w:t>Name</w:t>
       </w:r>
       <w:r w:rsidRPr="00803111">
         <w:t xml:space="preserve"> (required)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9815" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -5629,58 +5782,58 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="599D5AD5" w14:textId="41D08F67" w:rsidR="008147A0" w:rsidRPr="00803111" w:rsidRDefault="00B663CF" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04B288AE" w14:textId="77777777" w:rsidR="008147A0" w:rsidRPr="00803111" w:rsidRDefault="008147A0" w:rsidP="0031763B">
+          <w:p w14:paraId="04B288AE" w14:textId="57B3A315" w:rsidR="008147A0" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -5723,58 +5876,58 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30D6E05E" w14:textId="07F8C229" w:rsidR="008147A0" w:rsidRPr="00803111" w:rsidRDefault="00B663CF" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>First name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E6A4EF0" w14:textId="77777777" w:rsidR="008147A0" w:rsidRPr="00803111" w:rsidRDefault="008147A0" w:rsidP="0031763B">
+          <w:p w14:paraId="3E6A4EF0" w14:textId="0079EE62" w:rsidR="008147A0" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -5816,58 +5969,58 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B44590C" w14:textId="530F14AF" w:rsidR="008147A0" w:rsidRPr="00803111" w:rsidRDefault="00B663CF" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Middle name(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="381910B4" w14:textId="77777777" w:rsidR="008147A0" w:rsidRPr="00803111" w:rsidRDefault="008147A0" w:rsidP="0031763B">
+          <w:p w14:paraId="381910B4" w14:textId="0A1FCBD5" w:rsidR="008147A0" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -5909,58 +6062,58 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DE9E547" w14:textId="72D6B8F1" w:rsidR="008147A0" w:rsidRPr="00803111" w:rsidRDefault="00B663CF" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Surname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="710DB992" w14:textId="77777777" w:rsidR="008147A0" w:rsidRPr="00803111" w:rsidRDefault="008147A0" w:rsidP="0031763B">
+          <w:p w14:paraId="710DB992" w14:textId="72082B1B" w:rsidR="008147A0" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -6006,74 +6159,74 @@
       <w:r w:rsidRPr="00565FF5">
         <w:t>Is the NGER administrator’s postal address the same as the organisation’s head office postal address provided above?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERanswerfield"/>
         <w:tblW w:w="5031" w:type="pct"/>
         <w:tblInd w:w="132" w:type="dxa"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1332"/>
         <w:gridCol w:w="4906"/>
         <w:gridCol w:w="3542"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B663CF" w:rsidRPr="009D5590" w14:paraId="215CAEE8" w14:textId="77777777" w:rsidTr="000F0E86">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="074267DA" w14:textId="77777777" w:rsidR="00B663CF" w:rsidRPr="009D59C0" w:rsidRDefault="00B663CF" w:rsidP="0031763B">
+          <w:p w14:paraId="074267DA" w14:textId="619D4085" w:rsidR="00B663CF" w:rsidRPr="009D59C0" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Checkbox"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D59C0">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Check2"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009D59C0">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009D59C0">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009D59C0">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2507" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAE9E7"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1996C434" w14:textId="4BD9398E" w:rsidR="00B663CF" w:rsidRPr="009D5590" w:rsidRDefault="00B663CF" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1811" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAE9E7"/>
           </w:tcPr>
           <w:p w14:paraId="47F1C699" w14:textId="3385CE82" w:rsidR="00B663CF" w:rsidRPr="009D5590" w:rsidRDefault="00B663CF" w:rsidP="0031763B">
@@ -6094,74 +6247,74 @@
             </w:r>
             <w:r w:rsidR="00BB24CC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF62FF">
               <w:rPr>
                 <w:rFonts w:ascii="Webdings" w:eastAsia="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
                 <w:b/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B663CF" w14:paraId="6CDF6E95" w14:textId="77777777" w:rsidTr="000F0E86">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7BAEAD27" w14:textId="77777777" w:rsidR="00B663CF" w:rsidRPr="009D59C0" w:rsidRDefault="00B663CF" w:rsidP="0031763B">
+          <w:p w14:paraId="7BAEAD27" w14:textId="3FEA9822" w:rsidR="00B663CF" w:rsidRPr="009D59C0" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Checkbox"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D59C0">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Check2"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009D59C0">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009D59C0">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009D59C0">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2507" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAE9E7"/>
           </w:tcPr>
           <w:p w14:paraId="7735BE2E" w14:textId="6781E363" w:rsidR="00B663CF" w:rsidRDefault="00B663CF" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1811" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAE9E7"/>
           </w:tcPr>
           <w:p w14:paraId="63CDE538" w14:textId="6EEF72B6" w:rsidR="00B663CF" w:rsidRDefault="00B663CF" w:rsidP="0031763B">
             <w:pPr>
@@ -6213,58 +6366,58 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3148CFAB" w14:textId="77777777" w:rsidR="000F0E86" w:rsidRPr="00803111" w:rsidRDefault="000F0E86" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Address line 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="515399B5" w14:textId="77777777" w:rsidR="000F0E86" w:rsidRPr="00803111" w:rsidRDefault="000F0E86" w:rsidP="0031763B">
+          <w:p w14:paraId="515399B5" w14:textId="7EAD0E6B" w:rsidR="000F0E86" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -6306,58 +6459,58 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F85226C" w14:textId="77777777" w:rsidR="000F0E86" w:rsidRPr="00803111" w:rsidRDefault="000F0E86" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Address line 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="518644BA" w14:textId="77777777" w:rsidR="000F0E86" w:rsidRPr="00803111" w:rsidRDefault="000F0E86" w:rsidP="0031763B">
+          <w:p w14:paraId="518644BA" w14:textId="6CA701F3" w:rsidR="000F0E86" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -6399,58 +6552,58 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6444D812" w14:textId="77777777" w:rsidR="000F0E86" w:rsidRPr="00803111" w:rsidRDefault="000F0E86" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Address line 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="402220DA" w14:textId="77777777" w:rsidR="000F0E86" w:rsidRPr="00803111" w:rsidRDefault="000F0E86" w:rsidP="0031763B">
+          <w:p w14:paraId="402220DA" w14:textId="2F60181F" w:rsidR="000F0E86" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -6492,58 +6645,58 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27A9C87D" w14:textId="77777777" w:rsidR="000F0E86" w:rsidRPr="00803111" w:rsidRDefault="000F0E86" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Suburb/city</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="377D269F" w14:textId="77777777" w:rsidR="000F0E86" w:rsidRPr="00803111" w:rsidRDefault="000F0E86" w:rsidP="0031763B">
+          <w:p w14:paraId="377D269F" w14:textId="0F45551D" w:rsidR="000F0E86" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -6585,58 +6738,58 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3910F925" w14:textId="77777777" w:rsidR="000F0E86" w:rsidRDefault="000F0E86" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>State/territory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B32D09D" w14:textId="77777777" w:rsidR="000F0E86" w:rsidRPr="00803111" w:rsidRDefault="000F0E86" w:rsidP="0031763B">
+          <w:p w14:paraId="5B32D09D" w14:textId="14A3483F" w:rsidR="000F0E86" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -6678,58 +6831,58 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E25BB83" w14:textId="77777777" w:rsidR="000F0E86" w:rsidRPr="00803111" w:rsidRDefault="000F0E86" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="789754D9" w14:textId="77777777" w:rsidR="000F0E86" w:rsidRPr="00803111" w:rsidRDefault="000F0E86" w:rsidP="0031763B">
+          <w:p w14:paraId="789754D9" w14:textId="4536760C" w:rsidR="000F0E86" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -6771,58 +6924,58 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D2532E1" w14:textId="77777777" w:rsidR="000F0E86" w:rsidRDefault="000F0E86" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="271DC518" w14:textId="77777777" w:rsidR="000F0E86" w:rsidRPr="00803111" w:rsidRDefault="000F0E86" w:rsidP="0031763B">
+          <w:p w14:paraId="271DC518" w14:textId="125A8502" w:rsidR="000F0E86" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -6903,58 +7056,58 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="613252EF" w14:textId="6F7199E1" w:rsidR="000F0E86" w:rsidRPr="00803111" w:rsidRDefault="00991335" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Primary contact number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62A49628" w14:textId="77777777" w:rsidR="000F0E86" w:rsidRPr="00803111" w:rsidRDefault="000F0E86" w:rsidP="0031763B">
+          <w:p w14:paraId="62A49628" w14:textId="711B7CF4" w:rsidR="000F0E86" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -6997,58 +7150,58 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CDE8D7B" w14:textId="79A61E86" w:rsidR="000F0E86" w:rsidRPr="00803111" w:rsidRDefault="00991335" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Alternative contact number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20E65D8F" w14:textId="77777777" w:rsidR="000F0E86" w:rsidRPr="00803111" w:rsidRDefault="000F0E86" w:rsidP="0031763B">
+          <w:p w14:paraId="20E65D8F" w14:textId="42326704" w:rsidR="000F0E86" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -7141,58 +7294,58 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BBC8542" w14:textId="53203546" w:rsidR="00A025FF" w:rsidRPr="00803111" w:rsidRDefault="00B43A9F" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Online services email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="969696" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A510634" w14:textId="77777777" w:rsidR="00A025FF" w:rsidRPr="00803111" w:rsidRDefault="00A025FF" w:rsidP="0031763B">
+          <w:p w14:paraId="1A510634" w14:textId="413B0C4F" w:rsidR="00A025FF" w:rsidRPr="00803111" w:rsidRDefault="00830E52" w:rsidP="0031763B">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -7533,75 +7686,75 @@
     </w:p>
     <w:p w14:paraId="24DFA991" w14:textId="77777777" w:rsidR="00C07484" w:rsidRDefault="00C07484" w:rsidP="005857B7">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C07484" w:rsidSect="007F4F45">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1447" w:right="1080" w:bottom="993" w:left="1080" w:header="227" w:footer="232" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52CFC22C" w14:textId="77777777" w:rsidR="00307A7D" w:rsidRDefault="00307A7D" w:rsidP="00176C28">
+    <w:p w14:paraId="12870A6A" w14:textId="77777777" w:rsidR="00D42AF2" w:rsidRDefault="00D42AF2" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0758E250" w14:textId="77777777" w:rsidR="00307A7D" w:rsidRDefault="00307A7D" w:rsidP="00307DF9"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="48E9A2D7" w14:textId="77777777" w:rsidR="00307A7D" w:rsidRDefault="00307A7D"/>
+    <w:p w14:paraId="61A743AC" w14:textId="77777777" w:rsidR="00D42AF2" w:rsidRDefault="00D42AF2" w:rsidP="00307DF9"/>
+    <w:p w14:paraId="68DBFC0B" w14:textId="77777777" w:rsidR="00D42AF2" w:rsidRDefault="00D42AF2" w:rsidP="00307DF9"/>
+    <w:p w14:paraId="5A6114AD" w14:textId="77777777" w:rsidR="00D42AF2" w:rsidRDefault="00D42AF2" w:rsidP="00307DF9"/>
+    <w:p w14:paraId="59631327" w14:textId="77777777" w:rsidR="00D42AF2" w:rsidRDefault="00D42AF2" w:rsidP="00307DF9"/>
+    <w:p w14:paraId="48E2A4FF" w14:textId="77777777" w:rsidR="00D42AF2" w:rsidRDefault="00D42AF2"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4309CCA4" w14:textId="77777777" w:rsidR="00307A7D" w:rsidRDefault="00307A7D" w:rsidP="00176C28">
+    <w:p w14:paraId="793557F2" w14:textId="77777777" w:rsidR="00D42AF2" w:rsidRDefault="00D42AF2" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69FC8837" w14:textId="77777777" w:rsidR="00307A7D" w:rsidRDefault="00307A7D" w:rsidP="00307DF9"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="439D1626" w14:textId="77777777" w:rsidR="00307A7D" w:rsidRDefault="00307A7D"/>
+    <w:p w14:paraId="0E7BE916" w14:textId="77777777" w:rsidR="00D42AF2" w:rsidRDefault="00D42AF2" w:rsidP="00307DF9"/>
+    <w:p w14:paraId="42A9A25F" w14:textId="77777777" w:rsidR="00D42AF2" w:rsidRDefault="00D42AF2" w:rsidP="00307DF9"/>
+    <w:p w14:paraId="00C6E4E4" w14:textId="77777777" w:rsidR="00D42AF2" w:rsidRDefault="00D42AF2" w:rsidP="00307DF9"/>
+    <w:p w14:paraId="6947B227" w14:textId="77777777" w:rsidR="00D42AF2" w:rsidRDefault="00D42AF2" w:rsidP="00307DF9"/>
+    <w:p w14:paraId="7E8A6C44" w14:textId="77777777" w:rsidR="00D42AF2" w:rsidRDefault="00D42AF2"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2C6E613A" w14:textId="77777777" w:rsidR="00307A7D" w:rsidRDefault="00307A7D">
+    <w:p w14:paraId="0149D2EF" w14:textId="77777777" w:rsidR="00D42AF2" w:rsidRDefault="00D42AF2">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7618,51 +7771,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
-    <w:panose1 w:val="020B0704020202020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri (Body)">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
@@ -8027,72 +8180,72 @@
           <w:jc w:val="center"/>
           <w:rPr>
             <w:color w:val="005874"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Heading2Char"/>
             <w:rFonts w:eastAsia="Cambria" w:cs="Calibri"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:t>OFFICIAL</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60DF7B90" w14:textId="77777777" w:rsidR="00307A7D" w:rsidRDefault="00307A7D" w:rsidP="00176C28">
+    <w:p w14:paraId="4F69A290" w14:textId="77777777" w:rsidR="00D42AF2" w:rsidRDefault="00D42AF2" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78942E88" w14:textId="77777777" w:rsidR="00307A7D" w:rsidRDefault="00307A7D" w:rsidP="00307DF9"/>
-    <w:p w14:paraId="67CA14D6" w14:textId="77777777" w:rsidR="00307A7D" w:rsidRDefault="00307A7D"/>
+    <w:p w14:paraId="228E4EBF" w14:textId="77777777" w:rsidR="00D42AF2" w:rsidRDefault="00D42AF2" w:rsidP="00307DF9"/>
+    <w:p w14:paraId="486FC675" w14:textId="77777777" w:rsidR="00D42AF2" w:rsidRDefault="00D42AF2"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="402BB425" w14:textId="77777777" w:rsidR="00307A7D" w:rsidRDefault="00307A7D" w:rsidP="00176C28">
+    <w:p w14:paraId="19B3AE35" w14:textId="77777777" w:rsidR="00D42AF2" w:rsidRDefault="00D42AF2" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67AACDED" w14:textId="77777777" w:rsidR="00307A7D" w:rsidRDefault="00307A7D" w:rsidP="00307DF9"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="21B2C35C" w14:textId="77777777" w:rsidR="00307A7D" w:rsidRDefault="00307A7D"/>
+    <w:p w14:paraId="1D2EF004" w14:textId="77777777" w:rsidR="00D42AF2" w:rsidRDefault="00D42AF2" w:rsidP="00307DF9"/>
+    <w:p w14:paraId="2CBA7BE2" w14:textId="77777777" w:rsidR="00D42AF2" w:rsidRDefault="00D42AF2" w:rsidP="00307DF9"/>
+    <w:p w14:paraId="092F49F2" w14:textId="77777777" w:rsidR="00D42AF2" w:rsidRDefault="00D42AF2" w:rsidP="00307DF9"/>
+    <w:p w14:paraId="76348F45" w14:textId="77777777" w:rsidR="00D42AF2" w:rsidRDefault="00D42AF2" w:rsidP="00307DF9"/>
+    <w:p w14:paraId="59693969" w14:textId="77777777" w:rsidR="00D42AF2" w:rsidRDefault="00D42AF2"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5079B9DA" w14:textId="77777777" w:rsidR="00307A7D" w:rsidRDefault="00307A7D">
+    <w:p w14:paraId="1BF27C65" w14:textId="77777777" w:rsidR="00D42AF2" w:rsidRDefault="00D42AF2">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2744A1DD" w14:textId="77777777" w:rsidR="00567934" w:rsidRDefault="00567934" w:rsidP="00977234">
     <w:pPr>
       <w:pStyle w:val="Heading5"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4870"/>
         <w:tab w:val="left" w:pos="8745"/>
       </w:tabs>
       <w:spacing w:before="200" w:after="60"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
@@ -14151,102 +14304,102 @@
   <w:num w:numId="57" w16cid:durableId="972099840">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="58" w16cid:durableId="2080976936">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="59" w16cid:durableId="725178624">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="60" w16cid:durableId="1243300955">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="54"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:revisionView w:inkAnnotations="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:spinCount="100000" w:hashValue="z/j5+zNNkLd+Wkvtzuec9JYsj40OSEU9R+u7gfX6q6Y=" w:saltValue="xFlhoKWk8F2zXqDazXO1gA==" w:algorithmName="SHA-256"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:spinCount="100000" w:hashValue="QrsRwSHl8qZwcQWqXSxjzWzzXIpR/CD7eAxZwgjPSPo=" w:saltValue="89220RTQqgYmUvKMrtJNcQ==" w:algorithmName="SHA-256"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E44CA1"/>
     <w:rsid w:val="000004F5"/>
     <w:rsid w:val="00000618"/>
     <w:rsid w:val="00000630"/>
     <w:rsid w:val="00000E7C"/>
     <w:rsid w:val="00000ED8"/>
     <w:rsid w:val="000011FF"/>
     <w:rsid w:val="00001A06"/>
     <w:rsid w:val="00001E01"/>
     <w:rsid w:val="00002A02"/>
     <w:rsid w:val="00003156"/>
     <w:rsid w:val="000032C8"/>
     <w:rsid w:val="000038C8"/>
     <w:rsid w:val="000051A5"/>
     <w:rsid w:val="000061EE"/>
     <w:rsid w:val="00010ED4"/>
     <w:rsid w:val="00011CA7"/>
     <w:rsid w:val="0001211E"/>
     <w:rsid w:val="00012BF7"/>
     <w:rsid w:val="00012D3C"/>
     <w:rsid w:val="00012DE1"/>
     <w:rsid w:val="000133F5"/>
+    <w:rsid w:val="000142AA"/>
     <w:rsid w:val="00014F8F"/>
     <w:rsid w:val="00015112"/>
     <w:rsid w:val="00016B10"/>
     <w:rsid w:val="00016D5E"/>
     <w:rsid w:val="0002106D"/>
     <w:rsid w:val="000219E9"/>
     <w:rsid w:val="00022B9C"/>
     <w:rsid w:val="00023461"/>
     <w:rsid w:val="00024B94"/>
     <w:rsid w:val="00024E60"/>
     <w:rsid w:val="00025030"/>
     <w:rsid w:val="000257AD"/>
     <w:rsid w:val="000259C5"/>
     <w:rsid w:val="000279AC"/>
     <w:rsid w:val="00030EF3"/>
     <w:rsid w:val="00031090"/>
     <w:rsid w:val="00031A7B"/>
     <w:rsid w:val="00032270"/>
     <w:rsid w:val="00033B7A"/>
     <w:rsid w:val="00033DB5"/>
     <w:rsid w:val="0003414F"/>
     <w:rsid w:val="00035321"/>
     <w:rsid w:val="000353CB"/>
     <w:rsid w:val="000354CD"/>
     <w:rsid w:val="00035763"/>
@@ -14853,50 +15006,51 @@
     <w:rsid w:val="002B72FC"/>
     <w:rsid w:val="002B7F4A"/>
     <w:rsid w:val="002C0828"/>
     <w:rsid w:val="002C0A20"/>
     <w:rsid w:val="002C0F18"/>
     <w:rsid w:val="002C0F4E"/>
     <w:rsid w:val="002C147F"/>
     <w:rsid w:val="002C3257"/>
     <w:rsid w:val="002C3773"/>
     <w:rsid w:val="002C427B"/>
     <w:rsid w:val="002C43E1"/>
     <w:rsid w:val="002C4C9A"/>
     <w:rsid w:val="002C4FFE"/>
     <w:rsid w:val="002C67F4"/>
     <w:rsid w:val="002C6D65"/>
     <w:rsid w:val="002C6EBD"/>
     <w:rsid w:val="002C702A"/>
     <w:rsid w:val="002D02F7"/>
     <w:rsid w:val="002D0C02"/>
     <w:rsid w:val="002D0D28"/>
     <w:rsid w:val="002D0D91"/>
     <w:rsid w:val="002D18F3"/>
     <w:rsid w:val="002D27FA"/>
     <w:rsid w:val="002D2E89"/>
     <w:rsid w:val="002D30B2"/>
+    <w:rsid w:val="002D36E3"/>
     <w:rsid w:val="002D5EDB"/>
     <w:rsid w:val="002D68FB"/>
     <w:rsid w:val="002D6D55"/>
     <w:rsid w:val="002D7403"/>
     <w:rsid w:val="002E0532"/>
     <w:rsid w:val="002E1093"/>
     <w:rsid w:val="002E1746"/>
     <w:rsid w:val="002E29D3"/>
     <w:rsid w:val="002E66C8"/>
     <w:rsid w:val="002E69CB"/>
     <w:rsid w:val="002E7155"/>
     <w:rsid w:val="002E7862"/>
     <w:rsid w:val="002F0382"/>
     <w:rsid w:val="002F04F5"/>
     <w:rsid w:val="002F0EDE"/>
     <w:rsid w:val="002F1986"/>
     <w:rsid w:val="002F3D09"/>
     <w:rsid w:val="002F4170"/>
     <w:rsid w:val="002F491F"/>
     <w:rsid w:val="002F53CF"/>
     <w:rsid w:val="002F6012"/>
     <w:rsid w:val="002F6410"/>
     <w:rsid w:val="002F7337"/>
     <w:rsid w:val="002F73A6"/>
     <w:rsid w:val="0030123D"/>
@@ -15442,50 +15596,51 @@
     <w:rsid w:val="0054044C"/>
     <w:rsid w:val="00540E1F"/>
     <w:rsid w:val="005411E5"/>
     <w:rsid w:val="0054199F"/>
     <w:rsid w:val="005428E4"/>
     <w:rsid w:val="005430A4"/>
     <w:rsid w:val="0054335E"/>
     <w:rsid w:val="00543CD2"/>
     <w:rsid w:val="00545B0E"/>
     <w:rsid w:val="00545D29"/>
     <w:rsid w:val="00545E60"/>
     <w:rsid w:val="00546112"/>
     <w:rsid w:val="0054696D"/>
     <w:rsid w:val="00550657"/>
     <w:rsid w:val="00550C16"/>
     <w:rsid w:val="00550CF3"/>
     <w:rsid w:val="0055122E"/>
     <w:rsid w:val="005531AC"/>
     <w:rsid w:val="005533E7"/>
     <w:rsid w:val="005538F1"/>
     <w:rsid w:val="00553A89"/>
     <w:rsid w:val="00553ED4"/>
     <w:rsid w:val="00553F12"/>
     <w:rsid w:val="00553FA1"/>
     <w:rsid w:val="00554330"/>
+    <w:rsid w:val="005551A8"/>
     <w:rsid w:val="00555326"/>
     <w:rsid w:val="00555A78"/>
     <w:rsid w:val="00555BC4"/>
     <w:rsid w:val="00555C2B"/>
     <w:rsid w:val="005577A2"/>
     <w:rsid w:val="00560F8E"/>
     <w:rsid w:val="0056187E"/>
     <w:rsid w:val="0056188F"/>
     <w:rsid w:val="00561A0F"/>
     <w:rsid w:val="00563178"/>
     <w:rsid w:val="005639CF"/>
     <w:rsid w:val="00564193"/>
     <w:rsid w:val="005644D0"/>
     <w:rsid w:val="00564B31"/>
     <w:rsid w:val="00565148"/>
     <w:rsid w:val="0056573E"/>
     <w:rsid w:val="00565A1F"/>
     <w:rsid w:val="00565CE7"/>
     <w:rsid w:val="00565D7A"/>
     <w:rsid w:val="00565DCE"/>
     <w:rsid w:val="00565EF0"/>
     <w:rsid w:val="00565FF5"/>
     <w:rsid w:val="0056665A"/>
     <w:rsid w:val="00566850"/>
     <w:rsid w:val="005669CC"/>
@@ -16157,50 +16312,51 @@
     <w:rsid w:val="00811684"/>
     <w:rsid w:val="008122A1"/>
     <w:rsid w:val="00812936"/>
     <w:rsid w:val="00813813"/>
     <w:rsid w:val="00813AD0"/>
     <w:rsid w:val="0081478E"/>
     <w:rsid w:val="008147A0"/>
     <w:rsid w:val="008147B8"/>
     <w:rsid w:val="00816949"/>
     <w:rsid w:val="00816C60"/>
     <w:rsid w:val="00816D8B"/>
     <w:rsid w:val="00817934"/>
     <w:rsid w:val="008207FB"/>
     <w:rsid w:val="00820E2E"/>
     <w:rsid w:val="00821927"/>
     <w:rsid w:val="00821996"/>
     <w:rsid w:val="00822C66"/>
     <w:rsid w:val="00824576"/>
     <w:rsid w:val="0082677D"/>
     <w:rsid w:val="00826A84"/>
     <w:rsid w:val="00826C73"/>
     <w:rsid w:val="00827E8C"/>
     <w:rsid w:val="00830073"/>
     <w:rsid w:val="008305C7"/>
     <w:rsid w:val="00830B51"/>
+    <w:rsid w:val="00830E52"/>
     <w:rsid w:val="00831070"/>
     <w:rsid w:val="0083188D"/>
     <w:rsid w:val="00831F3E"/>
     <w:rsid w:val="008325B3"/>
     <w:rsid w:val="008325C2"/>
     <w:rsid w:val="00833B0F"/>
     <w:rsid w:val="00834287"/>
     <w:rsid w:val="0083465E"/>
     <w:rsid w:val="00834E5F"/>
     <w:rsid w:val="00834EA9"/>
     <w:rsid w:val="008352D1"/>
     <w:rsid w:val="00835CC9"/>
     <w:rsid w:val="0083758E"/>
     <w:rsid w:val="008375C3"/>
     <w:rsid w:val="008377AA"/>
     <w:rsid w:val="00840B2B"/>
     <w:rsid w:val="00840BB9"/>
     <w:rsid w:val="0084143E"/>
     <w:rsid w:val="00841708"/>
     <w:rsid w:val="008421A6"/>
     <w:rsid w:val="00843347"/>
     <w:rsid w:val="008444A8"/>
     <w:rsid w:val="00844BB1"/>
     <w:rsid w:val="0084524B"/>
     <w:rsid w:val="00847C5D"/>
@@ -17100,50 +17256,51 @@
     <w:rsid w:val="00C4017B"/>
     <w:rsid w:val="00C403C0"/>
     <w:rsid w:val="00C40CF0"/>
     <w:rsid w:val="00C40F2A"/>
     <w:rsid w:val="00C41089"/>
     <w:rsid w:val="00C421E4"/>
     <w:rsid w:val="00C43037"/>
     <w:rsid w:val="00C441E5"/>
     <w:rsid w:val="00C44359"/>
     <w:rsid w:val="00C44485"/>
     <w:rsid w:val="00C44C76"/>
     <w:rsid w:val="00C44E7B"/>
     <w:rsid w:val="00C44FA4"/>
     <w:rsid w:val="00C454CD"/>
     <w:rsid w:val="00C45CE1"/>
     <w:rsid w:val="00C465FF"/>
     <w:rsid w:val="00C47609"/>
     <w:rsid w:val="00C53955"/>
     <w:rsid w:val="00C5470B"/>
     <w:rsid w:val="00C54992"/>
     <w:rsid w:val="00C54AA6"/>
     <w:rsid w:val="00C54B75"/>
     <w:rsid w:val="00C55233"/>
     <w:rsid w:val="00C55E26"/>
     <w:rsid w:val="00C56339"/>
+    <w:rsid w:val="00C56E2B"/>
     <w:rsid w:val="00C56F00"/>
     <w:rsid w:val="00C57311"/>
     <w:rsid w:val="00C573BB"/>
     <w:rsid w:val="00C57C18"/>
     <w:rsid w:val="00C57E43"/>
     <w:rsid w:val="00C607B6"/>
     <w:rsid w:val="00C609A4"/>
     <w:rsid w:val="00C60C0B"/>
     <w:rsid w:val="00C6271A"/>
     <w:rsid w:val="00C62763"/>
     <w:rsid w:val="00C6337E"/>
     <w:rsid w:val="00C63732"/>
     <w:rsid w:val="00C63F32"/>
     <w:rsid w:val="00C646BC"/>
     <w:rsid w:val="00C64D10"/>
     <w:rsid w:val="00C65C0A"/>
     <w:rsid w:val="00C66DC2"/>
     <w:rsid w:val="00C66F88"/>
     <w:rsid w:val="00C671C5"/>
     <w:rsid w:val="00C678F4"/>
     <w:rsid w:val="00C67C41"/>
     <w:rsid w:val="00C7009B"/>
     <w:rsid w:val="00C719AD"/>
     <w:rsid w:val="00C71D56"/>
     <w:rsid w:val="00C7227C"/>
@@ -17283,80 +17440,82 @@
     <w:rsid w:val="00D07BC2"/>
     <w:rsid w:val="00D102D0"/>
     <w:rsid w:val="00D11201"/>
     <w:rsid w:val="00D116E2"/>
     <w:rsid w:val="00D12179"/>
     <w:rsid w:val="00D1244E"/>
     <w:rsid w:val="00D12535"/>
     <w:rsid w:val="00D125E8"/>
     <w:rsid w:val="00D136AC"/>
     <w:rsid w:val="00D13DE8"/>
     <w:rsid w:val="00D14DF6"/>
     <w:rsid w:val="00D15026"/>
     <w:rsid w:val="00D158B2"/>
     <w:rsid w:val="00D15D2E"/>
     <w:rsid w:val="00D15F8A"/>
     <w:rsid w:val="00D162C9"/>
     <w:rsid w:val="00D165E7"/>
     <w:rsid w:val="00D16B60"/>
     <w:rsid w:val="00D16C1A"/>
     <w:rsid w:val="00D1722B"/>
     <w:rsid w:val="00D20111"/>
     <w:rsid w:val="00D20277"/>
     <w:rsid w:val="00D20FE7"/>
     <w:rsid w:val="00D21799"/>
     <w:rsid w:val="00D21B9F"/>
+    <w:rsid w:val="00D225A7"/>
     <w:rsid w:val="00D226C5"/>
     <w:rsid w:val="00D22923"/>
     <w:rsid w:val="00D22DFD"/>
     <w:rsid w:val="00D230B8"/>
     <w:rsid w:val="00D236E6"/>
     <w:rsid w:val="00D24D78"/>
     <w:rsid w:val="00D2541D"/>
     <w:rsid w:val="00D2589E"/>
     <w:rsid w:val="00D2600A"/>
     <w:rsid w:val="00D2774F"/>
     <w:rsid w:val="00D279EF"/>
     <w:rsid w:val="00D27AEF"/>
     <w:rsid w:val="00D30FF8"/>
     <w:rsid w:val="00D31282"/>
     <w:rsid w:val="00D314BA"/>
     <w:rsid w:val="00D31578"/>
     <w:rsid w:val="00D321A3"/>
     <w:rsid w:val="00D32407"/>
     <w:rsid w:val="00D330AA"/>
     <w:rsid w:val="00D346D9"/>
     <w:rsid w:val="00D34725"/>
     <w:rsid w:val="00D350CC"/>
     <w:rsid w:val="00D351FD"/>
     <w:rsid w:val="00D35BB0"/>
     <w:rsid w:val="00D35EDE"/>
     <w:rsid w:val="00D37300"/>
     <w:rsid w:val="00D4011F"/>
     <w:rsid w:val="00D40302"/>
     <w:rsid w:val="00D4112D"/>
     <w:rsid w:val="00D425A1"/>
+    <w:rsid w:val="00D42AF2"/>
     <w:rsid w:val="00D434ED"/>
     <w:rsid w:val="00D435BB"/>
     <w:rsid w:val="00D4470D"/>
     <w:rsid w:val="00D45052"/>
     <w:rsid w:val="00D4600D"/>
     <w:rsid w:val="00D467FF"/>
     <w:rsid w:val="00D47111"/>
     <w:rsid w:val="00D47668"/>
     <w:rsid w:val="00D50C86"/>
     <w:rsid w:val="00D51297"/>
     <w:rsid w:val="00D5130D"/>
     <w:rsid w:val="00D513F8"/>
     <w:rsid w:val="00D515AC"/>
     <w:rsid w:val="00D52018"/>
     <w:rsid w:val="00D5398F"/>
     <w:rsid w:val="00D53D2C"/>
     <w:rsid w:val="00D54005"/>
     <w:rsid w:val="00D54016"/>
     <w:rsid w:val="00D54775"/>
     <w:rsid w:val="00D55764"/>
     <w:rsid w:val="00D55E0A"/>
     <w:rsid w:val="00D57C3D"/>
     <w:rsid w:val="00D57D00"/>
     <w:rsid w:val="00D60A98"/>
     <w:rsid w:val="00D60BE9"/>
@@ -22232,78 +22391,78 @@
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27C70F3E-F1EB-48F3-BD41-3886B85577EB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>1731</Words>
-  <Characters>9869</Characters>
+  <Words>1892</Words>
+  <Characters>9708</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>82</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>346</Lines>
+  <Paragraphs>305</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CER-NGER-013: Add a new NGER administrator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11577</CharactersWithSpaces>
+  <CharactersWithSpaces>11295</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="42" baseType="variant">
       <vt:variant>
         <vt:i4>6553612</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>195</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:enquiries@cer.gov.au</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7995400</vt:i4>
       </vt:variant>
       <vt:variant>