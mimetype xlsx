--- v1 (2026-06-05)
+++ v2 (2026-10-07)
@@ -1,149 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CB6FDA89-F41B-49B2-B75F-81D4511F9D58}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="202300"/>
+  <xr:revisionPtr revIDLastSave="73" documentId="8_{68196501-476B-4ABE-B3F2-6557F7ACFCBE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4DE8A249-B85B-439B-921B-9307B4E19F28}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="23260" windowHeight="14860" tabRatio="660" xr2:uid="{F1B0EECA-D24F-4B1C-8523-569642F96711}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" tabRatio="660" xr2:uid="{F1B0EECA-D24F-4B1C-8523-569642F96711}"/>
   </bookViews>
   <sheets>
     <sheet name="Project details" sheetId="10" r:id="rId1"/>
     <sheet name="Project locations" sheetId="38" r:id="rId2"/>
     <sheet name="Project plans" sheetId="16" r:id="rId3"/>
     <sheet name="Biodiversity reports" sheetId="12" r:id="rId4"/>
     <sheet name="Project and certificate history" sheetId="39" r:id="rId5"/>
-    <sheet name="Related projects" sheetId="25" r:id="rId6"/>
+    <sheet name="Related projects" sheetId="45" r:id="rId6"/>
     <sheet name="Audits reports" sheetId="41" r:id="rId7"/>
   </sheets>
-  <definedNames>
-[...8 lines deleted...]
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="409" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="676" uniqueCount="172">
   <si>
     <t>Biodiversity Market Register: Project Details </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">The Nature Repair Market is a voluntary national biodiversity market scheme. It encourages people and businesses to invest in projects that restore and protect our natural environment. 
 The Biodiversity Market Register is published in accordance with Section 161 of the </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Nature Repair Act 2023 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>and other relevant legislation.</t>
     </r>
   </si>
   <si>
-    <t>Data as at 27/05/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Project ID</t>
   </si>
   <si>
     <t>Project name</t>
   </si>
   <si>
     <t>Project proponent(s)</t>
   </si>
   <si>
     <t>Project status</t>
   </si>
   <si>
     <t>Registration date</t>
   </si>
   <si>
     <t>Methodology</t>
   </si>
   <si>
     <t>Method URL</t>
   </si>
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>Project description</t>
@@ -329,271 +312,335 @@
   <si>
     <t>Silva Capital Pty Ltd (Silva) acknowledges Aboriginal and Torres Strait Islander people as the first inhabitants of Australia. They are the traditional custodians of this land and have a deep historical and spiritual connection to, and vital knowledge and expertise of caring for Country, waterways, rivers and seas.
 We pay our deepest respects to past and present Elders and emerging Traditional Owners of the First Nations communities in which we operate. We acknowledge that past agricultural practices and policies have impacted the social, emotional and economic wellbeing of First Nations people, and in some cases caused irreparable damage to Country, tangible and intangible cultural heritage. We support First Nations self-determination, respect and prosperity and seek to develop projects that provide a platform for celebration of culture and caring for Country. 
 Silva is committed to Truth Telling of our shared history.</t>
   </si>
   <si>
     <t xml:space="preserve">For details on a project ecosystem condition including all information required to be published at the project and activity area level, see the project site assessment report and project plan. 
 As a project reports, they will provide information on progress and changes in ecosystem condition. No project reports are currently available for this project. </t>
   </si>
   <si>
     <t>No culturally significant entity has been nominated for this project.</t>
   </si>
   <si>
     <t>Not applicable to the method used by this project.</t>
   </si>
   <si>
     <t>NR001018</t>
   </si>
   <si>
     <t>KARINYA DOWNS WET SCLEROPHYLL FOREST AND RAINFOREST RESTORATION</t>
   </si>
   <si>
     <t>24 DEGREE FOREST PTY LTD</t>
   </si>
   <si>
-    <t>Karinya Downs Wet Sclerophyll Forest and Rainforest Restoration project is covered by the Replanting Native forests and woodland ecosystems (Methodology Determination) 2025. This project aims to restore ecosystems from the major vegetation groups of Rainforests and Vine Thickets, and Eucalypt Tall Open Forests. 
+    <t>72.06 ha (land-based)</t>
+  </si>
+  <si>
+    <t>https://cer.gov.au/sites/default/files/biodiversityProjectFiles/NR001018_Project_area.zip</t>
+  </si>
+  <si>
+    <t>https://cer.gov.au/sites/default/files/biodiversityProjectFiles/NR001018_Site_assessment_report.zip</t>
+  </si>
+  <si>
+    <t>https://cer.gov.au/sites/default/files/biodiversityProjectFiles/NR001018_Activity_area.zip</t>
+  </si>
+  <si>
+    <t>24 Degree Forest acknowledges the Traditional Custodians of the region in which this project is being undertaken and pay our respects to Elders past and present. We recognise the enduring cultural and environmental knowledge of Aboriginal and Torres Strait Islander peoples and their continuing connection to Country.</t>
+  </si>
+  <si>
+    <t>Project Location Details</t>
+  </si>
+  <si>
+    <t>Project location ID</t>
+  </si>
+  <si>
+    <t>Address</t>
+  </si>
+  <si>
+    <t>Volume</t>
+  </si>
+  <si>
+    <t>Folio</t>
+  </si>
+  <si>
+    <t>Lot</t>
+  </si>
+  <si>
+    <t>Plan</t>
+  </si>
+  <si>
+    <t>State/Territory</t>
+  </si>
+  <si>
+    <t>Local government area</t>
+  </si>
+  <si>
+    <t>Interim Biogeographic Regionalisation for Australia</t>
+  </si>
+  <si>
+    <t>Torrens system or Crown land</t>
+  </si>
+  <si>
+    <t>Cooplacurripa Station, 1202 Kangaroo Tops Road, Cooplacurripa, NSW 2424</t>
+  </si>
+  <si>
+    <t>MID-COAST</t>
+  </si>
+  <si>
+    <t>NSW North Coast Bioregion</t>
+  </si>
+  <si>
+    <t>Torrens system land</t>
+  </si>
+  <si>
+    <t>Auto Consol 15153-64</t>
+  </si>
+  <si>
+    <t>Auto Consol 15205-162</t>
+  </si>
+  <si>
+    <t>WALCHA</t>
+  </si>
+  <si>
+    <t>Cooplacurripa Station, 326 Eaglehawk Trail, Nowendoc, NSW 2424</t>
+  </si>
+  <si>
+    <t>Auto Consol 9583-59</t>
+  </si>
+  <si>
+    <t>Auto Consol 8464-73</t>
+  </si>
+  <si>
+    <t>MID-COAST, WALCHA</t>
+  </si>
+  <si>
+    <t>900 DOON DOON RD, DOON DOON, New South Wales 2484</t>
+  </si>
+  <si>
+    <t>TWEED</t>
+  </si>
+  <si>
+    <t>South East Queensland</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>Project Plans</t>
+  </si>
+  <si>
+    <t>Document ID</t>
+  </si>
+  <si>
+    <t>Document type</t>
+  </si>
+  <si>
+    <t>Document URL</t>
+  </si>
+  <si>
+    <t>File extension</t>
+  </si>
+  <si>
+    <t>Currency</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>DOC-48454</t>
+  </si>
+  <si>
+    <t>Project Plan</t>
+  </si>
+  <si>
+    <t>https://cer.gov.au/sites/default/files/biodiversityProjectFiles/NR001014_Project_plan_2025-05-07.pdf</t>
+  </si>
+  <si>
+    <t>.pdf</t>
+  </si>
+  <si>
+    <t>Current</t>
+  </si>
+  <si>
+    <t>DOC-48455</t>
+  </si>
+  <si>
+    <t>Biodiversity Reports</t>
+  </si>
+  <si>
+    <t>Report type</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Reporting period start date</t>
+  </si>
+  <si>
+    <t>Reporting period end date</t>
+  </si>
+  <si>
+    <t>`</t>
+  </si>
+  <si>
+    <t>Project and certificate history</t>
+  </si>
+  <si>
+    <t>History ID</t>
+  </si>
+  <si>
+    <t>Notice type</t>
+  </si>
+  <si>
+    <t>Registration of Silva Capital Cooplacurripa Biodiversity Project No.1 as a biodiversity project.</t>
+  </si>
+  <si>
+    <t>Registration</t>
+  </si>
+  <si>
+    <t>Registration of KARINYA DOWNS WET SCLEROPHYLL FOREST AND RAINFOREST RESTORATION as a biodiversity project.</t>
+  </si>
+  <si>
+    <t>Related Projects</t>
+  </si>
+  <si>
+    <t>Project relationship ID</t>
+  </si>
+  <si>
+    <t>Related project ID</t>
+  </si>
+  <si>
+    <t>Details of the overlap</t>
+  </si>
+  <si>
+    <t>Duration of the overlap</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NR001014-ERF201057 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ERF201057 </t>
+  </si>
+  <si>
+    <t>100% of the biodiversity project area, materially overlaps with the ACCU project area.</t>
+  </si>
+  <si>
+    <t>100 years 0 months</t>
+  </si>
+  <si>
+    <t>NR001018-ERF207666</t>
+  </si>
+  <si>
+    <t>ERF207666</t>
+  </si>
+  <si>
+    <t>Audit Reports</t>
+  </si>
+  <si>
+    <t>Audit type</t>
+  </si>
+  <si>
+    <t>Submission date</t>
+  </si>
+  <si>
+    <t>Outcome</t>
+  </si>
+  <si>
+    <t>19.90 ha</t>
+  </si>
+  <si>
+    <t>NR001016</t>
+  </si>
+  <si>
+    <t>Nortongong Biodiversity Restoration Project</t>
+  </si>
+  <si>
+    <t>WILGA FARMING (AUSTRALIA) PTY LTD</t>
+  </si>
+  <si>
+    <t>https://cer.gov.au/sites/default/files/biodiversityProjectFiles/NR001016_Project_area.zip</t>
+  </si>
+  <si>
+    <t>https://cer.gov.au/sites/default/files/biodiversityProjectFiles/NR001016_Site_assessment_report.zip</t>
+  </si>
+  <si>
+    <t>https://cer.gov.au/sites/default/files/biodiversityProjectFiles/NR001016_Activity_area.zip</t>
+  </si>
+  <si>
+    <t>Gunn Agri Partners respectfully acknowledges the Traditional Custodians of the land on which this project will be delivered. We pay our respects to Elders past and present and recognise their enduring connection to Country, culture, and community. We honour the deep cultural, spiritual, and historical significance of the landscape and remain committed to fostering respectful and meaningful engagement with First Nations peoples throughout the life of this project.</t>
+  </si>
+  <si>
+    <t>967.74 ha</t>
+  </si>
+  <si>
+    <t>848 NORTONGONG RD, COONAMBLE, New South Wales 2829</t>
+  </si>
+  <si>
+    <t>https://cer.gov.au/sites/default/files/biodiversityProjectFiles/NR001018_Project_plan_2026-03-27.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Registered </t>
+  </si>
+  <si>
+    <t>Data as at 02/09/2026</t>
+  </si>
+  <si>
+    <t>COONAMBLE</t>
+  </si>
+  <si>
+    <t>Darling Riverine Plains</t>
+  </si>
+  <si>
+    <t>Registration of Nortongong Biodiversity Restoration Project as a biodiversity project.</t>
+  </si>
+  <si>
+    <t>NR001016-ERF202584</t>
+  </si>
+  <si>
+    <t>ERF202584</t>
+  </si>
+  <si>
+    <t>75% of the biodiversity project area, materially overlaps with the ACCU project area.</t>
+  </si>
+  <si>
+    <t>https://cer.gov.au/sites/default/files/biodiversityProjectFiles/NR001016_Project_plan_2026-05-01.pdf</t>
+  </si>
+  <si>
+    <t>DOC-48456</t>
+  </si>
+  <si>
+    <t>6,150 ha (land-based)</t>
+  </si>
+  <si>
+    <t>Karinya Downs Wet Sclerophyll Forest and Rainforest Restoration project is covered by the Replanting Native Forests and Woodland Ecosystems (Methodology Determination) 2025. This project aims to restore ecosystems from the major vegetation groups of Rainforests and Vine Thickets, and Eucalypt Tall Open Forests. 
 If this project was not undertaken, the condition of the land would remain static, and the land would remain clear of forest cover (the counterfactual scenario). The biodiversity outcome is intended to be achieved within 25 years after the initial plantings.</t>
   </si>
   <si>
-    <t>72.06 ha (land-based)</t>
-[...215 lines deleted...]
-    <t>19.90 ha</t>
+    <t>Nortongong Biodiversity Restoration Project is covered by the Replanting Native Forests and Woodland Ecosystems (Methodology Determination) 2025. This project aims to restore an ecosystem from the Acacia Forests and Woodlands major vegetation group. 
+If this project was not undertaken, the condition of the land would remain static, and the land would remain clear of forest cover (the counterfactual scenario). The biodiversity outcome is intended to be achieved within 25 years after the initial plantings.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -723,746 +770,318 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE8E9E7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD5D6D4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color rgb="FFFFC000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC0C2C4"/>
       </left>
       <right style="thin">
         <color rgb="FFC0C2C4"/>
       </right>
       <top style="thin">
         <color rgb="FFC0C2C4"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC0C2C4"/>
       </bottom>
-      <diagonal/>
-[...22 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC0C2C4"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FFC0C2C4"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC0C2C4"/>
       </left>
       <right style="thin">
         <color rgb="FFC0C2C4"/>
       </right>
       <top style="thin">
         <color rgb="FFC0C2C4"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC0C2C4"/>
       </left>
       <right/>
       <top style="thick">
         <color rgb="FFFFC000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC0C2C4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC0C2C4"/>
       </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFC0C2C4"/>
+      </left>
       <right style="thin">
         <color rgb="FFC0C2C4"/>
       </right>
-      <top style="thick">
-[...4 lines deleted...]
-      </bottom>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="12" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="4" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="12" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="12" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...60 lines deleted...]
-    <xf numFmtId="4" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Hyperlink" xfId="4" builtinId="8"/>
     <cellStyle name="Hyperlink 2" xfId="3" xr:uid="{A375809E-7DBC-4570-920A-94DFD88CED0D}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{EEC0E7A1-596C-4E36-8F74-1348BDFE1A5A}"/>
     <cellStyle name="Normal 2 2" xfId="2" xr:uid="{374BFC11-1E26-40FD-943C-214DFE22B0CA}"/>
     <cellStyle name="Normal 2 2 2" xfId="5" xr:uid="{75DD1D3C-5DFC-4346-BC84-AFF8883ECE99}"/>
     <cellStyle name="Normal 2 3" xfId="6" xr:uid="{56E07E91-070C-4BC6-ADE9-27A8C83DD0E4}"/>
   </cellStyles>
-  <dxfs count="104">
-[...7 lines deleted...]
-    </dxf>
+  <dxfs count="64">
     <dxf>
       <font>
-        <b/>
-[...12 lines deleted...]
-        <scheme val="none"/>
+        <color rgb="FF9C0006"/>
       </font>
       <fill>
-        <patternFill patternType="none">
-[...378 lines deleted...]
-          <bgColor auto="1"/>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
@@ -1574,186 +1193,108 @@
     </dxf>
     <dxf>
       <border>
         <bottom style="thick">
           <color rgb="FFFFC000"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="15"/>
         <color rgb="FF454743"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
+        <b val="0"/>
+        <i val="0"/>
         <strike val="0"/>
-        <outline val="0"/>
-[...78 lines deleted...]
-        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
+        <b val="0"/>
+        <i val="0"/>
         <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
-      <border>
+      <border outline="0">
         <bottom style="thick">
           <color rgb="FFFFC000"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
-        <b/>
+        <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="15"/>
-        <color theme="1"/>
+        <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <fill>
-[...4 lines deleted...]
-      </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color auto="1"/>
@@ -2103,378 +1644,417 @@
       </font>
     </dxf>
     <dxf>
       <border>
         <bottom style="thick">
           <color rgb="FFFFC000"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="15"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
+      <alignment textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
+      <alignment textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right/>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
-        <vertical/>
-        <horizontal/>
       </border>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="15"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="2"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
       </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="15"/>
+        <color rgb="FF454743"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="2"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="2"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right/>
         <top/>
         <bottom style="thick">
-          <color theme="5"/>
+          <color rgb="FFFCBA5C"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <border>
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right style="thin">
           <color rgb="FFC0C2C4"/>
         </right>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
         <vertical style="thin">
           <color rgb="FFC0C2C4"/>
         </vertical>
         <horizontal style="thin">
           <color rgb="FFC0C2C4"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1" defaultTableStyle="CER Table" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="CER Table" pivot="0" count="4" xr9:uid="{D332FB68-92DB-41D8-BEFD-1645F8208055}">
-      <tableStyleElement type="wholeTable" dxfId="103"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="100"/>
+      <tableStyleElement type="wholeTable" dxfId="63"/>
+      <tableStyleElement type="headerRow" dxfId="62"/>
+      <tableStyleElement type="firstColumn" dxfId="61"/>
+      <tableStyleElement type="firstRowStripe" dxfId="60"/>
     </tableStyle>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FFFCBA5C"/>
       <color rgb="FF454743"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/></Relationships>
-[...20 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{0841F518-76FF-409D-B376-EC8D34109DA9}" name="Projects" displayName="Projects" ref="A4:AU6" totalsRowShown="0" headerRowDxfId="1" dataDxfId="0" tableBorderDxfId="99">
-  <autoFilter ref="A4:AU6" xr:uid="{0841F518-76FF-409D-B376-EC8D34109DA9}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{0841F518-76FF-409D-B376-EC8D34109DA9}" name="Projects" displayName="Projects" ref="A4:AU7" totalsRowShown="0" headerRowDxfId="59" tableBorderDxfId="58">
+  <autoFilter ref="A4:AU7" xr:uid="{0841F518-76FF-409D-B376-EC8D34109DA9}"/>
   <tableColumns count="47">
-    <tableColumn id="1" xr3:uid="{7ABD1077-5AA5-45ED-B2FE-8B63458F3AFB}" name="Project ID" dataDxfId="48"/>
-[...45 lines deleted...]
-    <tableColumn id="47" xr3:uid="{2381B204-1C91-4397-9653-446CE27626A8}" name="Aggregate forecast change in contribution to biodiversity persistence (per hectare)" dataDxfId="2"/>
+    <tableColumn id="1" xr3:uid="{7ABD1077-5AA5-45ED-B2FE-8B63458F3AFB}" name="Project ID"/>
+    <tableColumn id="2" xr3:uid="{B9139338-3458-4AFC-AF02-7D5A38CAC710}" name="Project name"/>
+    <tableColumn id="3" xr3:uid="{57E44D5C-50D9-4B13-824E-091DD7EA5FBC}" name="Project proponent(s)"/>
+    <tableColumn id="4" xr3:uid="{3F09202B-74AE-40C1-BD4C-1C5911F775FE}" name="Project status"/>
+    <tableColumn id="5" xr3:uid="{427B2FE0-180C-44D2-A81F-2DDCFD6F7562}" name="Registration date"/>
+    <tableColumn id="6" xr3:uid="{55BFAAFB-D5A7-4162-9CAE-23CC5AF27869}" name="Methodology"/>
+    <tableColumn id="7" xr3:uid="{67FDEED1-ABDC-4906-A5D7-0DBA6E572E03}" name="Method URL"/>
+    <tableColumn id="8" xr3:uid="{B78E72A6-969C-416A-B9A5-01F1579FA593}" name="Location"/>
+    <tableColumn id="9" xr3:uid="{15D11413-7832-49C0-9781-42B43E1845A2}" name="Project description"/>
+    <tableColumn id="10" xr3:uid="{F9408F4E-E960-4688-808C-E0206508EC5D}" name="Biodiversity outcome"/>
+    <tableColumn id="11" xr3:uid="{548E4825-F633-4575-9F75-82B2BF8C29CC}" name="Permanence period"/>
+    <tableColumn id="12" xr3:uid="{1FAA7896-08B1-4C4A-A1DA-29081E1BED4A}" name="Activity period"/>
+    <tableColumn id="13" xr3:uid="{1BC3E13F-CC88-4C69-A86D-BAEAD809C858}" name="Regulatory approvals"/>
+    <tableColumn id="14" xr3:uid="{DF93F9E6-03B1-4117-BFA5-398BAEA6EC8A}" name="Eligible interest holder consents"/>
+    <tableColumn id="15" xr3:uid="{F1BBF18E-C61A-468C-BD40-5257C29E5DF0}" name="Project area includes native title area"/>
+    <tableColumn id="16" xr3:uid="{C66E4571-EF77-4DD4-96AC-B02853D5D835}" name="Registered native title body corporate consent"/>
+    <tableColumn id="17" xr3:uid="{26C4A1CF-CBD4-4012-91E9-AAB366D743E0}" name="Project area size"/>
+    <tableColumn id="18" xr3:uid="{F6F7089C-AFAD-4961-A78B-A8979BC30B43}" name="Project area URL"/>
+    <tableColumn id="19" xr3:uid="{3289A8EA-AA88-4192-87B7-5ECF61439262}" name="Total size of activity area(s)"/>
+    <tableColumn id="20" xr3:uid="{435A8A11-B61E-4FE2-9B8B-C360CF6BD8CE}" name="Site assessment report URL"/>
+    <tableColumn id="21" xr3:uid="{6203C038-20CB-4A95-9014-26DE61F7EE73}" name="Certificate ID"/>
+    <tableColumn id="22" xr3:uid="{86C3FF74-1B40-4F0B-8A8B-94E2D9EE3EBD}" name="Certificate issuance date"/>
+    <tableColumn id="23" xr3:uid="{35C2356E-F3E8-4DC6-91A9-4E2413437F25}" name="Biodiversity maintenance declaration"/>
+    <tableColumn id="24" xr3:uid="{22B00DC1-8CCD-47F9-9E0F-F36175D5A24B}" name="Biodiversity maintenance declaration date"/>
+    <tableColumn id="25" xr3:uid="{8B6C9143-8300-40D3-A27E-1C7C0EDCE7BA}" name="Certificate holder"/>
+    <tableColumn id="26" xr3:uid="{A6D99E12-C486-49BB-A9CB-F17320E29304}" name="Certificate account number"/>
+    <tableColumn id="27" xr3:uid="{FFAD242E-9A77-4763-8327-A450B097FDAB}" name="Certificate status"/>
+    <tableColumn id="28" xr3:uid="{5568CC75-4903-47E2-93F0-586C2248B2C8}" name="Project plan statement"/>
+    <tableColumn id="29" xr3:uid="{DCBCA561-1AE8-4126-B81A-064CCD760310}" name="Site assessment report statement"/>
+    <tableColumn id="30" xr3:uid="{30D6F596-072F-4240-AE2A-CFD949965222}" name="Activity area URL"/>
+    <tableColumn id="31" xr3:uid="{4E1AB6CE-DDED-4615-870A-B038E47AC77D}" name="Registered land use agreement relevant to the project"/>
+    <tableColumn id="32" xr3:uid="{721246E5-57E1-4EAB-8C33-2BB1FFA86178}" name="Cultural statement"/>
+    <tableColumn id="33" xr3:uid="{C70CFDE5-2F35-45F0-82DD-E67A5C50BFD7}" name="Acknowledgement of country"/>
+    <tableColumn id="34" xr3:uid="{5A0CB776-306D-4A85-81ED-8AEED7D57C38}" name="Ecosystem condition "/>
+    <tableColumn id="35" xr3:uid="{B1FC7C54-1205-443C-8EF6-D89C13ED20BB}" name="Culturally significant entities"/>
+    <tableColumn id="36" xr3:uid="{49A386C6-1160-4271-B75F-E30C01EBEBAC}" name="Removal or reduction of the impact of threats to biodiversity in native species"/>
+    <tableColumn id="37" xr3:uid="{EC589C35-790E-45F9-BDAC-3DB6CBE9952A}" name="Commitment to protection of biodiversity in native species"/>
+    <tableColumn id="38" xr3:uid="{DAC88F0B-B183-437F-A258-D263221DAFCF}" name="Capability of the area to support threatened species"/>
+    <tableColumn id="39" xr3:uid="{5634EA27-BFBD-47C6-A8A2-E319D868752E}" name="Aggregate starting ecosystem condition score"/>
+    <tableColumn id="40" xr3:uid="{E8242E08-39B3-40AB-A667-E40252E40154}" name="Aggregate forecast ecosystem condition score"/>
+    <tableColumn id="41" xr3:uid="{9141C969-F461-4F00-8D6C-9A265A8F42F0}" name="Aggregate forecast change in ecosystem condition score"/>
+    <tableColumn id="42" xr3:uid="{7883A7ED-9571-43A4-A51E-9929794999BB}" name="Aggregate starting contribution to biodiversity persistence score"/>
+    <tableColumn id="43" xr3:uid="{C2C6E180-7192-47CA-AABE-1AE4C1F3AB07}" name="Aggregate forecast contribution to biodiversity persistence score"/>
+    <tableColumn id="44" xr3:uid="{2A85437A-14B4-402D-8DD5-487D4E0071B8}" name="Aggregate forecast change in contribution to biodiversity persistence "/>
+    <tableColumn id="45" xr3:uid="{8C94C9A4-EDC2-4DBC-B4DB-2DD2D7E1C32D}" name="Aggregate starting contribution to biodiversity persistence (per hectare)"/>
+    <tableColumn id="46" xr3:uid="{D5604AAE-889E-4DD7-BA9A-66DE30C75988}" name="Aggregate forecast contribution to biodiversity persistence (per hectare)"/>
+    <tableColumn id="47" xr3:uid="{2381B204-1C91-4397-9653-446CE27626A8}" name="Aggregate forecast change in contribution to biodiversity persistence (per hectare)"/>
   </tableColumns>
-  <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="CER Table" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{AAE51F90-27BD-4998-9B1A-2DC8A30A6060}" name="Project_locations" displayName="Project_locations" ref="A2:K28" totalsRowShown="0" headerRowDxfId="98">
-  <autoFilter ref="A2:K28" xr:uid="{AAE51F90-27BD-4998-9B1A-2DC8A30A6060}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{AAE51F90-27BD-4998-9B1A-2DC8A30A6060}" name="Project_locations" displayName="Project_locations" ref="A2:K55" totalsRowShown="0" headerRowDxfId="57" dataDxfId="56">
+  <autoFilter ref="A2:K55" xr:uid="{AAE51F90-27BD-4998-9B1A-2DC8A30A6060}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:K55">
+    <sortCondition ref="A2:A55"/>
+  </sortState>
   <tableColumns count="11">
-    <tableColumn id="1" xr3:uid="{B1EBFF6C-5E03-4E32-BC90-A2840B194E0F}" name="Project location ID" dataDxfId="97"/>
-[...9 lines deleted...]
-    <tableColumn id="11" xr3:uid="{31042AD0-6ACD-4F6F-93A8-72366C90C193}" name="Torrens system or Crown land"/>
+    <tableColumn id="1" xr3:uid="{B1EBFF6C-5E03-4E32-BC90-A2840B194E0F}" name="Project location ID" dataDxfId="55"/>
+    <tableColumn id="2" xr3:uid="{3423D08A-463D-4B4A-AC08-4EE66B6DA6E0}" name="Project ID" dataDxfId="54"/>
+    <tableColumn id="3" xr3:uid="{3171A82C-81D2-4330-94A5-6804888D3E87}" name="Address" dataDxfId="53"/>
+    <tableColumn id="4" xr3:uid="{269D98FF-416F-4448-B105-BF804023AF31}" name="Volume" dataDxfId="52"/>
+    <tableColumn id="5" xr3:uid="{0360626D-9D61-457A-BE03-5EFF980FBD01}" name="Folio" dataDxfId="51"/>
+    <tableColumn id="6" xr3:uid="{75FAA72C-385B-45C0-8ECA-3433657B14BD}" name="Lot" dataDxfId="50"/>
+    <tableColumn id="7" xr3:uid="{792B5D29-5C4D-4533-BC86-9831B69DCB75}" name="Plan" dataDxfId="49"/>
+    <tableColumn id="8" xr3:uid="{A9D50B0F-3AE2-44AE-9FF7-408CB135DED8}" name="State/Territory" dataDxfId="48"/>
+    <tableColumn id="9" xr3:uid="{8FBDC658-6EBF-42FD-BEFF-BE0994921BFA}" name="Local government area" dataDxfId="47"/>
+    <tableColumn id="10" xr3:uid="{3DDEA3EE-7279-4006-B7C7-D92D67596CC1}" name="Interim Biogeographic Regionalisation for Australia" dataDxfId="46"/>
+    <tableColumn id="11" xr3:uid="{31042AD0-6ACD-4F6F-93A8-72366C90C193}" name="Torrens system or Crown land" dataDxfId="45"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{7B1B3889-DF31-4169-BCFB-C096B86BC277}" name="Project_plans" displayName="Project_plans" ref="A2:G4" totalsRowShown="0" headerRowDxfId="96" dataDxfId="94" headerRowBorderDxfId="95">
-  <autoFilter ref="A2:G4" xr:uid="{7B1B3889-DF31-4169-BCFB-C096B86BC277}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{7B1B3889-DF31-4169-BCFB-C096B86BC277}" name="Project_plans" displayName="Project_plans" ref="A2:G5" totalsRowShown="0" headerRowDxfId="44" dataDxfId="42" headerRowBorderDxfId="43">
+  <autoFilter ref="A2:G5" xr:uid="{7B1B3889-DF31-4169-BCFB-C096B86BC277}"/>
   <tableColumns count="7">
-    <tableColumn id="2" xr3:uid="{3752F579-1D31-4B39-9858-5EDE0C6AD70B}" name="Document ID" dataDxfId="93"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{B035B305-6BBC-4BF2-9EEC-F9D07D7E7C2E}" name="Date" dataDxfId="87"/>
+    <tableColumn id="2" xr3:uid="{3752F579-1D31-4B39-9858-5EDE0C6AD70B}" name="Document ID" dataDxfId="41"/>
+    <tableColumn id="1" xr3:uid="{99F17FFA-B78C-4057-930C-BDB23E7715C7}" name="Project ID" dataDxfId="40"/>
+    <tableColumn id="3" xr3:uid="{CA6E07E5-532C-48E6-87C3-02B1F8A16401}" name="Document type" dataDxfId="39"/>
+    <tableColumn id="4" xr3:uid="{5BD0149B-6C39-4FD3-BF71-F341802C7DAE}" name="Document URL" dataDxfId="38" dataCellStyle="Hyperlink"/>
+    <tableColumn id="5" xr3:uid="{15A600F1-F2F6-4FA0-81B3-C56949A6AFB5}" name="File extension" dataDxfId="37"/>
+    <tableColumn id="6" xr3:uid="{8C366E7C-DABF-4239-91AE-000C9BF12321}" name="Currency" dataDxfId="36"/>
+    <tableColumn id="7" xr3:uid="{B035B305-6BBC-4BF2-9EEC-F9D07D7E7C2E}" name="Date" dataDxfId="35"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{C47E9021-2836-42AE-B78F-7D042A662E45}" name="Biodiversity_Reports" displayName="Biodiversity_Reports" ref="A2:G3" totalsRowShown="0" headerRowDxfId="86" dataDxfId="84" headerRowBorderDxfId="85" dataCellStyle="Normal">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{C47E9021-2836-42AE-B78F-7D042A662E45}" name="Biodiversity_Reports" displayName="Biodiversity_Reports" ref="A2:G3" totalsRowShown="0" headerRowDxfId="34" dataDxfId="32" headerRowBorderDxfId="33" dataCellStyle="Normal">
   <autoFilter ref="A2:G3" xr:uid="{C47E9021-2836-42AE-B78F-7D042A662E45}"/>
   <tableColumns count="7">
-    <tableColumn id="2" xr3:uid="{31D96E90-65CF-4281-AC87-9F185C779607}" name="Document ID" dataDxfId="83" dataCellStyle="Normal"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{AC59500A-0273-45EE-9253-7BAF366AE152}" name="Document URL" dataDxfId="77" dataCellStyle="Normal"/>
+    <tableColumn id="2" xr3:uid="{31D96E90-65CF-4281-AC87-9F185C779607}" name="Document ID" dataDxfId="31" dataCellStyle="Normal"/>
+    <tableColumn id="1" xr3:uid="{C03955A2-180E-4BBB-819A-B362829D3C47}" name="Project ID" dataDxfId="30" dataCellStyle="Normal"/>
+    <tableColumn id="3" xr3:uid="{61EFF510-1748-48A9-A3F0-FF1DD2899E8A}" name="Report type" dataDxfId="29" dataCellStyle="Normal"/>
+    <tableColumn id="4" xr3:uid="{6A0EDDC5-703A-466C-98BF-6E975B8C44B6}" name="Description" dataDxfId="28" dataCellStyle="Normal"/>
+    <tableColumn id="5" xr3:uid="{0EB229BE-AB22-49E9-9A1F-E69019EDED42}" name="Reporting period start date" dataDxfId="27" dataCellStyle="Normal"/>
+    <tableColumn id="6" xr3:uid="{ADAC7A32-4BC8-4600-A41E-F204903A63C6}" name="Reporting period end date" dataDxfId="26" dataCellStyle="Normal"/>
+    <tableColumn id="7" xr3:uid="{AC59500A-0273-45EE-9253-7BAF366AE152}" name="Document URL" dataDxfId="25" dataCellStyle="Normal"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{A2D3482A-7A9A-47DD-8637-557AE0A3C3C5}" name="Project_history" displayName="Project_history" ref="A2:E4" tableType="queryTable" totalsRowShown="0" headerRowDxfId="76" dataDxfId="74" headerRowBorderDxfId="75">
-  <autoFilter ref="A2:E4" xr:uid="{5F221E1F-06BB-4938-AE53-E577F315C6BD}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{A2D3482A-7A9A-47DD-8637-557AE0A3C3C5}" name="Project_history" displayName="Project_history" ref="A2:E5" totalsRowShown="0" headerRowDxfId="24" dataDxfId="22" headerRowBorderDxfId="23">
+  <autoFilter ref="A2:E5" xr:uid="{5F221E1F-06BB-4938-AE53-E577F315C6BD}"/>
   <tableColumns count="5">
-    <tableColumn id="8" xr3:uid="{2EBBA0C2-B5E4-40C9-A1C8-B72148CF271D}" uniqueName="8" name="History ID" queryTableFieldId="8" dataDxfId="73"/>
-[...3 lines deleted...]
-    <tableColumn id="11" xr3:uid="{3203BC58-8C29-41C7-8B98-C4450E61CF10}" uniqueName="11" name="Notice type" queryTableFieldId="11" dataDxfId="69"/>
+    <tableColumn id="8" xr3:uid="{2EBBA0C2-B5E4-40C9-A1C8-B72148CF271D}" name="History ID" dataDxfId="21"/>
+    <tableColumn id="9" xr3:uid="{3DC4EBDC-ADDF-44F2-A181-87B2D80A2A8A}" name="Project ID" dataDxfId="20" dataCellStyle="Normal 2"/>
+    <tableColumn id="1" xr3:uid="{1D9A1FB8-A964-40A4-A0DE-ED25AF701CA9}" name="Date" dataDxfId="19" dataCellStyle="Normal 2"/>
+    <tableColumn id="10" xr3:uid="{2E848C6D-F94C-493C-9555-3CC4E1F8591E}" name="Description" dataDxfId="18"/>
+    <tableColumn id="11" xr3:uid="{3203BC58-8C29-41C7-8B98-C4450E61CF10}" name="Notice type" dataDxfId="17"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{10BB77DE-68B4-4D98-AD09-7388E8D653B5}" name="Project_related_projects" displayName="Project_related_projects" ref="A2:E4" totalsRowShown="0" headerRowDxfId="68" dataDxfId="66" headerRowBorderDxfId="67">
-  <autoFilter ref="A2:E4" xr:uid="{10BB77DE-68B4-4D98-AD09-7388E8D653B5}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{B2025AA4-F244-480F-BFE3-0435915DAB73}" name="Table4" displayName="Table4" ref="A2:E5" totalsRowShown="0" headerRowDxfId="16" headerRowBorderDxfId="15" headerRowCellStyle="Normal 2">
+  <autoFilter ref="A2:E5" xr:uid="{B2025AA4-F244-480F-BFE3-0435915DAB73}"/>
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{562D97DF-67D3-490A-BD22-8CD638CAC432}" name="Project relationship ID" dataDxfId="65"/>
-[...3 lines deleted...]
-    <tableColumn id="5" xr3:uid="{92F6248D-B0EF-44D3-9E2B-681B448A32D5}" name="Duration of the overlap" dataDxfId="61"/>
+    <tableColumn id="1" xr3:uid="{A22FE4E5-F843-46B8-8D43-A99AE416B249}" name="Project relationship ID" dataDxfId="14" dataCellStyle="Normal 2"/>
+    <tableColumn id="2" xr3:uid="{7B5732F6-D320-45CD-B4AE-3285742B018A}" name="Project ID"/>
+    <tableColumn id="3" xr3:uid="{F4C280EF-B596-4C3C-93EC-A3A2871BC96F}" name="Related project ID"/>
+    <tableColumn id="4" xr3:uid="{A1DEC823-D532-4662-805F-6408C590EE2D}" name="Details of the overlap"/>
+    <tableColumn id="5" xr3:uid="{669CF065-8F5F-484F-B726-EF72761662AC}" name="Duration of the overlap" dataDxfId="13" dataCellStyle="Normal 2"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table7.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{809932BC-DF3E-4716-A52A-859270C15C69}" name="Audit_reports" displayName="Audit_reports" ref="A2:F3" totalsRowShown="0" headerRowDxfId="60" dataDxfId="58" headerRowBorderDxfId="59">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{809932BC-DF3E-4716-A52A-859270C15C69}" name="Audit_reports" displayName="Audit_reports" ref="A2:F3" totalsRowShown="0" headerRowDxfId="12" dataDxfId="10" headerRowBorderDxfId="11">
   <autoFilter ref="A2:F3" xr:uid="{809932BC-DF3E-4716-A52A-859270C15C69}"/>
   <tableColumns count="6">
-    <tableColumn id="1" xr3:uid="{55C6A8D8-DB3F-47D6-92C4-158C51705B28}" name="Document ID" dataDxfId="57"/>
-[...4 lines deleted...]
-    <tableColumn id="6" xr3:uid="{A0F18814-9747-4FD9-A933-72CABE672A98}" name="Outcome" dataDxfId="52"/>
+    <tableColumn id="1" xr3:uid="{55C6A8D8-DB3F-47D6-92C4-158C51705B28}" name="Document ID" dataDxfId="9"/>
+    <tableColumn id="2" xr3:uid="{CDA0ADA1-3BAD-41A3-8738-40B6629E5AC9}" name="Project ID" dataDxfId="8"/>
+    <tableColumn id="3" xr3:uid="{DFB3BAA6-73D4-4839-A7B2-C6800D78C249}" name="Description" dataDxfId="7"/>
+    <tableColumn id="4" xr3:uid="{9F0D106E-862E-4FE0-8FFF-2EF3C9612D99}" name="Audit type" dataDxfId="6"/>
+    <tableColumn id="5" xr3:uid="{01E31390-DB20-48B9-BB9F-87485E637A4D}" name="Submission date" dataDxfId="5"/>
+    <tableColumn id="6" xr3:uid="{A0F18814-9747-4FD9-A933-72CABE672A98}" name="Outcome" dataDxfId="4"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -2752,2265 +2332,4029 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2025L00253/asmade/text" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2025L00253/asmade/text" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2025L00253/asmade/text" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2025L00253/asmade/text" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2025L00253/asmade/text" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3C73690E-5B16-4A2D-A901-0B3B2D25A271}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:AU9"/>
+  <dimension ref="A1:AU10"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:AU1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="34" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="34" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="14.81640625" style="65" bestFit="1" customWidth="1"/>
-[...40 lines deleted...]
-    <col min="48" max="16384" width="34" style="65"/>
+    <col min="1" max="1" width="14.77734375" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="32.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="31.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="21.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="25.77734375" style="6" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="26.77734375" style="6" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="15.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="90.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="68.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="28.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="22.77734375" style="5" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="30.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="43.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="49.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="50.6640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="24.77734375" style="5" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="32.77734375" style="5" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="37.77734375" style="5" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="37.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="21" style="5" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="34.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="49.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="55.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="26.109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="37.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="25.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="32.77734375" style="5" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="45.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="39.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="60.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="27.6640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="33" max="33" width="117.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="31.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="39.109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="62.77734375" style="5" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="65.77734375" style="5" bestFit="1" customWidth="1"/>
+    <col min="38" max="38" width="67.109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="52.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="40" max="40" width="52.77734375" style="5" bestFit="1" customWidth="1"/>
+    <col min="41" max="41" width="64.6640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="42" max="42" width="60.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="43" max="43" width="60.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="44" max="44" width="72.77734375" style="5" bestFit="1" customWidth="1"/>
+    <col min="45" max="45" width="60.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="46" max="46" width="60.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="47" max="47" width="72.77734375" style="5" bestFit="1" customWidth="1"/>
+    <col min="48" max="16384" width="34" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:47" s="45" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="44" t="s">
+    <row r="1" spans="1:47" s="2" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="44"/>
-[...47 lines deleted...]
-      <c r="A2" s="46" t="s">
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
+      <c r="Q1" s="57"/>
+      <c r="R1" s="57"/>
+      <c r="S1" s="57"/>
+      <c r="T1" s="57"/>
+      <c r="U1" s="57"/>
+      <c r="V1" s="57"/>
+      <c r="W1" s="57"/>
+      <c r="X1" s="57"/>
+      <c r="Y1" s="57"/>
+      <c r="Z1" s="57"/>
+      <c r="AA1" s="57"/>
+      <c r="AB1" s="57"/>
+      <c r="AC1" s="57"/>
+      <c r="AD1" s="57"/>
+      <c r="AE1" s="57"/>
+      <c r="AF1" s="57"/>
+      <c r="AG1" s="57"/>
+      <c r="AH1" s="57"/>
+      <c r="AI1" s="57"/>
+      <c r="AJ1" s="57"/>
+      <c r="AK1" s="57"/>
+      <c r="AL1" s="57"/>
+      <c r="AM1" s="57"/>
+      <c r="AN1" s="57"/>
+      <c r="AO1" s="57"/>
+      <c r="AP1" s="57"/>
+      <c r="AQ1" s="57"/>
+      <c r="AR1" s="57"/>
+      <c r="AS1" s="57"/>
+      <c r="AT1" s="57"/>
+      <c r="AU1" s="57"/>
+    </row>
+    <row r="2" spans="1:47" s="2" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="46"/>
-[...47 lines deleted...]
-      <c r="A3" s="47" t="s">
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="56"/>
+      <c r="AD2" s="56"/>
+      <c r="AE2" s="56"/>
+      <c r="AF2" s="56"/>
+      <c r="AG2" s="56"/>
+      <c r="AH2" s="56"/>
+      <c r="AI2" s="56"/>
+      <c r="AJ2" s="56"/>
+      <c r="AK2" s="56"/>
+      <c r="AL2" s="56"/>
+      <c r="AM2" s="56"/>
+      <c r="AN2" s="56"/>
+      <c r="AO2" s="56"/>
+      <c r="AP2" s="56"/>
+      <c r="AQ2" s="56"/>
+      <c r="AR2" s="56"/>
+      <c r="AS2" s="56"/>
+      <c r="AT2" s="56"/>
+      <c r="AU2" s="56"/>
+    </row>
+    <row r="3" spans="1:47" s="3" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="B3" s="55"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
+      <c r="I3" s="55"/>
+      <c r="J3" s="55"/>
+      <c r="K3" s="55"/>
+      <c r="L3" s="55"/>
+      <c r="M3" s="55"/>
+      <c r="N3" s="55"/>
+      <c r="O3" s="55"/>
+      <c r="P3" s="55"/>
+      <c r="Q3" s="55"/>
+      <c r="R3" s="55"/>
+      <c r="S3" s="55"/>
+      <c r="T3" s="55"/>
+      <c r="U3" s="55"/>
+      <c r="V3" s="55"/>
+      <c r="W3" s="55"/>
+      <c r="X3" s="55"/>
+      <c r="Y3" s="55"/>
+      <c r="Z3" s="55"/>
+      <c r="AA3" s="55"/>
+      <c r="AB3" s="55"/>
+      <c r="AC3" s="55"/>
+      <c r="AD3" s="55"/>
+      <c r="AE3" s="55"/>
+      <c r="AF3" s="55"/>
+      <c r="AG3" s="55"/>
+      <c r="AH3" s="55"/>
+      <c r="AI3" s="55"/>
+      <c r="AJ3" s="55"/>
+      <c r="AK3" s="55"/>
+      <c r="AL3" s="55"/>
+      <c r="AM3" s="55"/>
+      <c r="AN3" s="55"/>
+      <c r="AO3" s="55"/>
+      <c r="AP3" s="55"/>
+      <c r="AQ3" s="55"/>
+      <c r="AR3" s="55"/>
+      <c r="AS3" s="55"/>
+      <c r="AT3" s="55"/>
+      <c r="AU3" s="55"/>
+    </row>
+    <row r="4" spans="1:47" s="4" customFormat="1" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="47"/>
-[...47 lines deleted...]
-      <c r="A4" s="49" t="s">
+      <c r="B4" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="50" t="s">
+      <c r="C4" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="50" t="s">
+      <c r="D4" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="51" t="s">
+      <c r="E4" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="51" t="s">
+      <c r="F4" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="50" t="s">
+      <c r="G4" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="G4" s="50" t="s">
+      <c r="H4" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="H4" s="50" t="s">
+      <c r="I4" s="29" t="s">
         <v>10</v>
       </c>
-      <c r="I4" s="50" t="s">
+      <c r="J4" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="J4" s="50" t="s">
+      <c r="K4" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="K4" s="50" t="s">
+      <c r="L4" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="L4" s="50" t="s">
+      <c r="M4" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="M4" s="50" t="s">
+      <c r="N4" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="N4" s="50" t="s">
+      <c r="O4" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="O4" s="50" t="s">
+      <c r="P4" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="P4" s="50" t="s">
+      <c r="Q4" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="Q4" s="50" t="s">
+      <c r="R4" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="R4" s="50" t="s">
+      <c r="S4" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="S4" s="50" t="s">
+      <c r="T4" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="T4" s="50" t="s">
+      <c r="U4" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="U4" s="50" t="s">
+      <c r="V4" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="V4" s="50" t="s">
+      <c r="W4" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="W4" s="50" t="s">
+      <c r="X4" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="X4" s="50" t="s">
+      <c r="Y4" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="Y4" s="50" t="s">
+      <c r="Z4" s="29" t="s">
         <v>27</v>
       </c>
-      <c r="Z4" s="50" t="s">
+      <c r="AA4" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="AA4" s="50" t="s">
+      <c r="AB4" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="AB4" s="50" t="s">
+      <c r="AC4" s="29" t="s">
         <v>30</v>
       </c>
-      <c r="AC4" s="50" t="s">
+      <c r="AD4" s="29" t="s">
         <v>31</v>
       </c>
-      <c r="AD4" s="50" t="s">
+      <c r="AE4" s="29" t="s">
         <v>32</v>
       </c>
-      <c r="AE4" s="50" t="s">
+      <c r="AF4" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="AF4" s="50" t="s">
+      <c r="AG4" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="AG4" s="50" t="s">
+      <c r="AH4" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="AH4" s="50" t="s">
+      <c r="AI4" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="AI4" s="50" t="s">
+      <c r="AJ4" s="29" t="s">
         <v>37</v>
       </c>
-      <c r="AJ4" s="50" t="s">
+      <c r="AK4" s="29" t="s">
         <v>38</v>
       </c>
-      <c r="AK4" s="50" t="s">
+      <c r="AL4" s="29" t="s">
         <v>39</v>
       </c>
-      <c r="AL4" s="50" t="s">
+      <c r="AM4" s="29" t="s">
         <v>40</v>
       </c>
-      <c r="AM4" s="50" t="s">
+      <c r="AN4" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="AN4" s="50" t="s">
+      <c r="AO4" s="29" t="s">
         <v>42</v>
       </c>
-      <c r="AO4" s="50" t="s">
+      <c r="AP4" s="29" t="s">
         <v>43</v>
       </c>
-      <c r="AP4" s="50" t="s">
+      <c r="AQ4" s="29" t="s">
         <v>44</v>
       </c>
-      <c r="AQ4" s="50" t="s">
+      <c r="AR4" s="29" t="s">
         <v>45</v>
       </c>
-      <c r="AR4" s="50" t="s">
+      <c r="AS4" s="29" t="s">
         <v>46</v>
       </c>
-      <c r="AS4" s="67" t="s">
+      <c r="AT4" s="29" t="s">
         <v>47</v>
       </c>
-      <c r="AT4" s="50" t="s">
+      <c r="AU4" s="29" t="s">
         <v>48</v>
       </c>
-      <c r="AU4" s="50" t="s">
+    </row>
+    <row r="5" spans="1:47" s="4" customFormat="1" ht="166.2" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="31" t="s">
         <v>49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="53" t="s">
+      <c r="B5" s="32" t="s">
         <v>50</v>
       </c>
-      <c r="B5" s="54" t="s">
+      <c r="C5" s="32" t="s">
         <v>51</v>
       </c>
-      <c r="C5" s="54" t="s">
+      <c r="D5" s="32" t="s">
         <v>52</v>
       </c>
-      <c r="D5" s="54" t="s">
+      <c r="E5" s="33">
+        <v>45881</v>
+      </c>
+      <c r="F5" s="32" t="s">
         <v>53</v>
       </c>
-      <c r="E5" s="55">
-[...2 lines deleted...]
-      <c r="F5" s="54" t="s">
+      <c r="G5" s="34" t="s">
         <v>54</v>
       </c>
-      <c r="G5" s="56" t="s">
+      <c r="H5" s="32" t="s">
         <v>55</v>
       </c>
-      <c r="H5" s="54" t="s">
+      <c r="I5" s="32" t="s">
         <v>56</v>
       </c>
-      <c r="I5" s="54" t="s">
+      <c r="J5" s="32" t="s">
         <v>57</v>
       </c>
-      <c r="J5" s="54" t="s">
+      <c r="K5" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="K5" s="54" t="s">
-[...2 lines deleted...]
-      <c r="L5" s="54" t="s">
+      <c r="L5" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="M5" s="32" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="54" t="s">
+      <c r="N5" s="32" t="s">
+        <v>60</v>
+      </c>
+      <c r="O5" s="32" t="s">
         <v>61</v>
       </c>
-      <c r="N5" s="54" t="s">
+      <c r="P5" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q5" s="32" t="s">
+        <v>62</v>
+      </c>
+      <c r="R5" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="S5" s="35" t="s">
+        <v>64</v>
+      </c>
+      <c r="T5" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="U5" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="V5" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="W5" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="X5" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y5" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="Z5" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="AA5" s="32" t="s">
+        <v>66</v>
+      </c>
+      <c r="AB5" s="32" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC5" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="AD5" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="AE5" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="AF5" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="AG5" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="AH5" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI5" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="AJ5" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="AK5" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="AL5" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="AM5" s="32">
+        <v>0.36</v>
+      </c>
+      <c r="AN5" s="32">
+        <v>0.45</v>
+      </c>
+      <c r="AO5" s="32">
+        <v>0.09</v>
+      </c>
+      <c r="AP5" s="32">
+        <v>58.97</v>
+      </c>
+      <c r="AQ5" s="32">
+        <v>74.91</v>
+      </c>
+      <c r="AR5" s="32">
+        <v>15.95</v>
+      </c>
+      <c r="AS5" s="32">
+        <v>0.13</v>
+      </c>
+      <c r="AT5" s="32">
+        <v>0.17</v>
+      </c>
+      <c r="AU5" s="32">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="6" spans="1:47" s="4" customFormat="1" ht="165.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="36" t="s">
+        <v>74</v>
+      </c>
+      <c r="B6" s="37" t="s">
+        <v>75</v>
+      </c>
+      <c r="C6" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="D6" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="E6" s="38">
+        <v>46169</v>
+      </c>
+      <c r="F6" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="G6" s="51" t="s">
+        <v>54</v>
+      </c>
+      <c r="H6" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="I6" s="37" t="s">
+        <v>170</v>
+      </c>
+      <c r="J6" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="K6" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="L6" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="M6" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="N6" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="O6" s="37" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="54" t="s">
-[...2 lines deleted...]
-      <c r="P5" s="54" t="s">
+      <c r="P6" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q6" s="37" t="s">
+        <v>77</v>
+      </c>
+      <c r="R6" s="37" t="s">
+        <v>78</v>
+      </c>
+      <c r="S6" s="39" t="s">
+        <v>148</v>
+      </c>
+      <c r="T6" s="37" t="s">
+        <v>79</v>
+      </c>
+      <c r="U6" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="V6" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="W6" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="X6" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y6" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="Z6" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="AA6" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="AB6" s="37" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC6" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="AD6" s="37" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE6" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="AF6" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="AG6" s="37" t="s">
+        <v>81</v>
+      </c>
+      <c r="AH6" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI6" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="AJ6" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="AK6" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="AL6" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="AM6" s="37">
+        <v>0.33</v>
+      </c>
+      <c r="AN6" s="37">
+        <v>0.53</v>
+      </c>
+      <c r="AO6" s="42">
+        <v>0.2</v>
+      </c>
+      <c r="AP6" s="37">
+        <v>6.41</v>
+      </c>
+      <c r="AQ6" s="37">
+        <v>10.34</v>
+      </c>
+      <c r="AR6" s="37">
+        <v>3.93</v>
+      </c>
+      <c r="AS6" s="40">
+        <v>0.32</v>
+      </c>
+      <c r="AT6" s="40">
+        <v>0.52</v>
+      </c>
+      <c r="AU6" s="40">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:47" s="7" customFormat="1" ht="165.6" x14ac:dyDescent="0.3">
+      <c r="A7" s="36" t="s">
+        <v>149</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="E7" s="53">
+        <v>46297</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="G7" s="52" t="s">
+        <v>54</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="J7" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="K7" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="L7" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="M7" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="Q5" s="54" t="s">
-[...8 lines deleted...]
-      <c r="T5" s="54" t="s">
+      <c r="N7" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="O7" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="P7" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q7" s="64" t="s">
+        <v>169</v>
+      </c>
+      <c r="R7" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="S7" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="T7" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="U7" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="V7" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="W7" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="X7" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y7" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="Z7" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="AA7" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="U5" s="54" t="s">
-[...17 lines deleted...]
-      <c r="AA5" s="54" t="s">
+      <c r="AB7" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="AB5" s="54" t="s">
+      <c r="AC7" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="AC5" s="54" t="s">
-[...11 lines deleted...]
-      <c r="AG5" s="54" t="s">
+      <c r="AD7" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="AE7" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="AF7" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="AG7" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="AH7" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="AH5" s="54" t="s">
+      <c r="AI7" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="AI5" s="54" t="s">
+      <c r="AJ7" s="7" t="s">
         <v>73</v>
       </c>
-      <c r="AJ5" s="54" t="s">
-[...11 lines deleted...]
-      <c r="AN5" s="54">
+      <c r="AK7" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="AL7" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="AM7" s="7">
         <v>0.45</v>
       </c>
-      <c r="AO5" s="54">
-[...178 lines deleted...]
-      <c r="H9" s="66"/>
+      <c r="AN7" s="7">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AO7" s="7">
+        <v>0.10000000000000003</v>
+      </c>
+      <c r="AP7" s="7">
+        <v>59.39</v>
+      </c>
+      <c r="AQ7" s="7">
+        <v>72.77</v>
+      </c>
+      <c r="AR7" s="7">
+        <v>13.379999999999995</v>
+      </c>
+      <c r="AS7" s="7">
+        <v>0.06</v>
+      </c>
+      <c r="AT7" s="7">
+        <v>0.08</v>
+      </c>
+      <c r="AU7" s="7">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="8" spans="1:47" x14ac:dyDescent="0.3">
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="6"/>
+    </row>
+    <row r="9" spans="1:47" x14ac:dyDescent="0.3">
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="H9" s="6"/>
+      <c r="I9" s="6"/>
+    </row>
+    <row r="10" spans="1:47" x14ac:dyDescent="0.3">
+      <c r="E10" s="5"/>
+      <c r="H10" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:AU3"/>
     <mergeCell ref="A2:AU2"/>
     <mergeCell ref="A1:AU1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <conditionalFormatting sqref="A5:A1048576">
-    <cfRule type="duplicateValues" dxfId="51" priority="4"/>
+    <cfRule type="duplicateValues" dxfId="3" priority="4"/>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId1" xr:uid="{32B756D4-5DE1-4CF9-B4BE-782E6E6CC8D8}"/>
     <hyperlink ref="G6" r:id="rId2" xr:uid="{32AADD04-D07B-45E0-9A96-9544508E390D}"/>
+    <hyperlink ref="G7" r:id="rId3" xr:uid="{44892999-3905-483D-9572-BB656E16FD63}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
   <tableParts count="1">
-    <tablePart r:id="rId4"/>
+    <tablePart r:id="rId5"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D4DB6CD6-51F7-414E-ADA2-0D9841E11A94}">
-  <dimension ref="A1:K28"/>
+  <sheetPr codeName="Sheet3"/>
+  <dimension ref="A1:K55"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="24" style="4" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="16384" width="8.81640625" style="4"/>
+    <col min="1" max="1" width="24.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="61" style="5" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="19.6640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="10.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="23.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="32.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="65.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="40.77734375" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="28.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="13" max="16384" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="26" x14ac:dyDescent="0.6">
-      <c r="A1" s="37" t="s">
+    <row r="1" spans="1:11" ht="25.8" x14ac:dyDescent="0.5">
+      <c r="A1" s="58" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+    </row>
+    <row r="2" spans="1:11" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="B2" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="24" t="s">
         <v>84</v>
       </c>
-      <c r="B1" s="37"/>
-[...11 lines deleted...]
-      <c r="A2" s="22" t="s">
+      <c r="D2" s="24" t="s">
         <v>85</v>
       </c>
-      <c r="B2" s="23" t="s">
+      <c r="E2" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="F2" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="G2" s="24" t="s">
+        <v>88</v>
+      </c>
+      <c r="H2" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="I2" s="25" t="s">
+        <v>90</v>
+      </c>
+      <c r="J2" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="K2" s="25" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A3" s="43">
+        <v>100521304</v>
+      </c>
+      <c r="B3" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="C3" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="D3" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="E3" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="F3" s="44">
+        <v>20</v>
+      </c>
+      <c r="G3" s="44">
+        <v>1193088</v>
+      </c>
+      <c r="H3" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="I3" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="J3" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="K3" s="15" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A4" s="43">
+        <v>100521305</v>
+      </c>
+      <c r="B4" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C4" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="D4" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E4" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F4" s="9">
+        <v>6</v>
+      </c>
+      <c r="G4" s="9">
+        <v>249108</v>
+      </c>
+      <c r="H4" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I4" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="J4" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="K4" s="9" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A5" s="43">
+        <v>100521306</v>
+      </c>
+      <c r="B5" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C5" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="D5" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E5" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F5" s="9">
+        <v>62</v>
+      </c>
+      <c r="G5" s="9">
+        <v>753703</v>
+      </c>
+      <c r="H5" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I5" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="J5" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="K5" s="9" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A6" s="43">
+        <v>100521307</v>
+      </c>
+      <c r="B6" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C6" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="D6" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E6" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F6" s="9">
+        <v>133</v>
+      </c>
+      <c r="G6" s="9">
+        <v>753703</v>
+      </c>
+      <c r="H6" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I6" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="J6" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="K6" s="9" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A7" s="43">
+        <v>100521308</v>
+      </c>
+      <c r="B7" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C7" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="D7" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E7" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F7" s="9">
+        <v>36</v>
+      </c>
+      <c r="G7" s="9">
+        <v>753710</v>
+      </c>
+      <c r="H7" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I7" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="J7" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="K7" s="9" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A8" s="43">
+        <v>100521309</v>
+      </c>
+      <c r="B8" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C8" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="D8" s="9">
+        <v>15153</v>
+      </c>
+      <c r="E8" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="F8" s="9">
+        <v>144</v>
+      </c>
+      <c r="G8" s="9">
+        <v>753703</v>
+      </c>
+      <c r="H8" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I8" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="J8" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="K8" s="9" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A9" s="43">
+        <v>100521310</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C9" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="D9" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E9" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F9" s="9">
+        <v>132</v>
+      </c>
+      <c r="G9" s="9">
+        <v>753703</v>
+      </c>
+      <c r="H9" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I9" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="J9" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="K9" s="9" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A10" s="43">
+        <v>100521311</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="D10" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E10" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F10" s="9">
+        <v>61</v>
+      </c>
+      <c r="G10" s="9">
+        <v>753703</v>
+      </c>
+      <c r="H10" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I10" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="J10" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="K10" s="9" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A11" s="43">
+        <v>100521312</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="D11" s="9">
+        <v>15205</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="F11" s="9">
+        <v>1</v>
+      </c>
+      <c r="G11" s="9">
+        <v>249103</v>
+      </c>
+      <c r="H11" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I11" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="J11" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="K11" s="9" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A12" s="43">
+        <v>100521313</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="D12" s="9">
+        <v>15205</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="F12" s="9">
+        <v>2</v>
+      </c>
+      <c r="G12" s="9">
+        <v>249103</v>
+      </c>
+      <c r="H12" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I12" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="J12" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="K12" s="9" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A13" s="43">
+        <v>100521314</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="D13" s="9">
+        <v>15205</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="F13" s="9">
+        <v>1</v>
+      </c>
+      <c r="G13" s="9">
+        <v>249108</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I13" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="J13" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="K13" s="9" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A14" s="43">
+        <v>100521315</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="D14" s="9">
+        <v>15205</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="F14" s="9">
+        <v>2</v>
+      </c>
+      <c r="G14" s="9">
+        <v>249108</v>
+      </c>
+      <c r="H14" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I14" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="J14" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="K14" s="9" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A15" s="43">
+        <v>100521316</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="D15" s="9">
+        <v>15205</v>
+      </c>
+      <c r="E15" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="F15" s="9">
         <v>3</v>
       </c>
-      <c r="C2" s="23" t="s">
-[...20 lines deleted...]
-      <c r="J2" s="24" t="s">
+      <c r="G15" s="9">
+        <v>249108</v>
+      </c>
+      <c r="H15" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I15" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="J15" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="K15" s="9" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A16" s="43">
+        <v>100521317</v>
+      </c>
+      <c r="B16" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" s="9" t="s">
         <v>93</v>
       </c>
-      <c r="K2" s="24" t="s">
+      <c r="D16" s="9">
+        <v>15205</v>
+      </c>
+      <c r="E16" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="F16" s="9">
+        <v>4</v>
+      </c>
+      <c r="G16" s="9">
+        <v>249108</v>
+      </c>
+      <c r="H16" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I16" s="9" t="s">
         <v>94</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C3" s="26" t="s">
+      <c r="J16" s="9" t="s">
         <v>95</v>
       </c>
-      <c r="D3" s="26" t="s">
-[...11 lines deleted...]
-      <c r="H3" s="26" t="s">
+      <c r="K16" s="9" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A17" s="43">
+        <v>100521318</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C17" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="D17" s="9">
+        <v>15205</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="F17" s="9">
+        <v>5</v>
+      </c>
+      <c r="G17" s="9">
+        <v>249108</v>
+      </c>
+      <c r="H17" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I17" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="J17" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="K17" s="9" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A18" s="43">
+        <v>100521319</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F18" s="9">
+        <v>37</v>
+      </c>
+      <c r="G18" s="9">
+        <v>753710</v>
+      </c>
+      <c r="H18" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I18" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="J18" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="K18" s="9" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A19" s="43">
+        <v>100521320</v>
+      </c>
+      <c r="B19" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="D19" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E19" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F19" s="9">
+        <v>97</v>
+      </c>
+      <c r="G19" s="9">
+        <v>753710</v>
+      </c>
+      <c r="H19" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I19" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="J19" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="K19" s="9" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A20" s="43">
+        <v>100521321</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="D20" s="9">
+        <v>9583</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="F20" s="9">
+        <v>64</v>
+      </c>
+      <c r="G20" s="9">
+        <v>753710</v>
+      </c>
+      <c r="H20" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I20" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="J20" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="K20" s="9" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A21" s="43">
+        <v>100521322</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="D21" s="9">
+        <v>9583</v>
+      </c>
+      <c r="E21" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="F21" s="9">
+        <v>65</v>
+      </c>
+      <c r="G21" s="9">
+        <v>753710</v>
+      </c>
+      <c r="H21" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I21" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="J21" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="K21" s="9" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A22" s="43">
+        <v>100521323</v>
+      </c>
+      <c r="B22" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C22" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="D22" s="9">
+        <v>8464</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="F22" s="9">
+        <v>5</v>
+      </c>
+      <c r="G22" s="9">
+        <v>753698</v>
+      </c>
+      <c r="H22" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I22" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="J22" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="K22" s="9" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A23" s="43">
+        <v>100521331</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C23" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="D23" s="9">
+        <v>8464</v>
+      </c>
+      <c r="E23" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="F23" s="9">
+        <v>18</v>
+      </c>
+      <c r="G23" s="9">
+        <v>753698</v>
+      </c>
+      <c r="H23" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I23" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="J23" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="K23" s="9" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A24" s="43">
+        <v>100521332</v>
+      </c>
+      <c r="B24" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C24" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="D24" s="9">
+        <v>8464</v>
+      </c>
+      <c r="E24" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="F24" s="9">
+        <v>8</v>
+      </c>
+      <c r="G24" s="9">
+        <v>753704</v>
+      </c>
+      <c r="H24" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I24" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="J24" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="K24" s="9" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A25" s="43">
+        <v>100521333</v>
+      </c>
+      <c r="B25" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C25" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="D25" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E25" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F25" s="9">
+        <v>7</v>
+      </c>
+      <c r="G25" s="9">
+        <v>753704</v>
+      </c>
+      <c r="H25" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I25" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="J25" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="K25" s="9" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A26" s="43">
+        <v>100521334</v>
+      </c>
+      <c r="B26" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C26" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E26" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F26" s="9">
+        <v>3</v>
+      </c>
+      <c r="G26" s="9">
+        <v>1193084</v>
+      </c>
+      <c r="H26" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I26" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="J26" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="K26" s="9" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A27" s="45">
+        <v>100521335</v>
+      </c>
+      <c r="B27" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="D27" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E27" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F27" s="9">
+        <v>100</v>
+      </c>
+      <c r="G27" s="9">
+        <v>42408</v>
+      </c>
+      <c r="H27" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I27" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="J27" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="K27" s="9" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A28" s="45">
+        <v>100521336</v>
+      </c>
+      <c r="B28" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C28" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E28" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F28" s="48" t="s">
+        <v>107</v>
+      </c>
+      <c r="G28" s="9">
+        <v>403666</v>
+      </c>
+      <c r="H28" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I28" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="J28" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="K28" s="9" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" s="9" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A29" s="45">
+        <v>100521337</v>
+      </c>
+      <c r="B29" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E29" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F29" s="9">
+        <v>10</v>
+      </c>
+      <c r="G29" s="9">
+        <v>792631</v>
+      </c>
+      <c r="H29" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I29" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="J29" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="K29" s="9" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A30" s="45">
+        <v>100521338</v>
+      </c>
+      <c r="B30" s="49" t="s">
+        <v>149</v>
+      </c>
+      <c r="C30" s="49" t="s">
+        <v>157</v>
+      </c>
+      <c r="D30" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E30" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F30" s="49">
+        <v>1</v>
+      </c>
+      <c r="G30" s="49">
+        <v>1136260</v>
+      </c>
+      <c r="H30" s="49" t="s">
+        <v>55</v>
+      </c>
+      <c r="I30" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="J30" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="K30" s="50" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A31" s="45">
+        <v>100521339</v>
+      </c>
+      <c r="B31" s="46" t="s">
+        <v>149</v>
+      </c>
+      <c r="C31" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="D31" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E31" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F31" s="46">
+        <v>1</v>
+      </c>
+      <c r="G31" s="46">
+        <v>590858</v>
+      </c>
+      <c r="H31" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="I31" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="J31" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="K31" s="47" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A32" s="45">
+        <v>100521340</v>
+      </c>
+      <c r="B32" s="46" t="s">
+        <v>149</v>
+      </c>
+      <c r="C32" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="D32" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E32" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F32" s="46">
+        <v>14</v>
+      </c>
+      <c r="G32" s="46">
+        <v>754276</v>
+      </c>
+      <c r="H32" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="I32" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="J32" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="K32" s="47" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A33" s="45">
+        <v>100521341</v>
+      </c>
+      <c r="B33" s="46" t="s">
+        <v>149</v>
+      </c>
+      <c r="C33" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="D33" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E33" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F33" s="46">
+        <v>17</v>
+      </c>
+      <c r="G33" s="46">
+        <v>754225</v>
+      </c>
+      <c r="H33" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="I33" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="J33" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="K33" s="47" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A34" s="45">
+        <v>100521342</v>
+      </c>
+      <c r="B34" s="46" t="s">
+        <v>149</v>
+      </c>
+      <c r="C34" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="D34" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E34" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F34" s="46">
+        <v>2</v>
+      </c>
+      <c r="G34" s="46">
+        <v>1136260</v>
+      </c>
+      <c r="H34" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="I34" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="J34" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="K34" s="47" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A35" s="45">
+        <v>100521343</v>
+      </c>
+      <c r="B35" s="46" t="s">
+        <v>149</v>
+      </c>
+      <c r="C35" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="D35" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E35" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F35" s="46">
+        <v>2</v>
+      </c>
+      <c r="G35" s="46">
+        <v>590439</v>
+      </c>
+      <c r="H35" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="I35" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="J35" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="K35" s="47" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A36" s="45">
+        <v>100521344</v>
+      </c>
+      <c r="B36" s="46" t="s">
+        <v>149</v>
+      </c>
+      <c r="C36" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="D36" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E36" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F36" s="46">
+        <v>27</v>
+      </c>
+      <c r="G36" s="46">
+        <v>754276</v>
+      </c>
+      <c r="H36" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="I36" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="J36" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="K36" s="47" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A37" s="45">
+        <v>100521345</v>
+      </c>
+      <c r="B37" s="46" t="s">
+        <v>149</v>
+      </c>
+      <c r="C37" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="D37" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E37" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F37" s="46">
+        <v>28</v>
+      </c>
+      <c r="G37" s="46">
+        <v>754205</v>
+      </c>
+      <c r="H37" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="I37" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="J37" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="K37" s="47" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A38" s="45">
+        <v>100521346</v>
+      </c>
+      <c r="B38" s="46" t="s">
+        <v>149</v>
+      </c>
+      <c r="C38" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E38" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F38" s="46">
+        <v>28</v>
+      </c>
+      <c r="G38" s="46">
+        <v>754276</v>
+      </c>
+      <c r="H38" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="I38" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="J38" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="K38" s="47" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A39" s="45">
+        <v>100521347</v>
+      </c>
+      <c r="B39" s="46" t="s">
+        <v>149</v>
+      </c>
+      <c r="C39" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="D39" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E39" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F39" s="46">
+        <v>29</v>
+      </c>
+      <c r="G39" s="46">
+        <v>754205</v>
+      </c>
+      <c r="H39" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="I39" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="J39" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="K39" s="47" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A40" s="45">
+        <v>100521348</v>
+      </c>
+      <c r="B40" s="46" t="s">
+        <v>149</v>
+      </c>
+      <c r="C40" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="D40" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E40" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F40" s="46">
+        <v>30</v>
+      </c>
+      <c r="G40" s="46">
+        <v>754205</v>
+      </c>
+      <c r="H40" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="I40" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="J40" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="K40" s="47" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A41" s="45">
+        <v>100521349</v>
+      </c>
+      <c r="B41" s="46" t="s">
+        <v>149</v>
+      </c>
+      <c r="C41" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="D41" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E41" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F41" s="46">
+        <v>31</v>
+      </c>
+      <c r="G41" s="46">
+        <v>754205</v>
+      </c>
+      <c r="H41" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="I41" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="J41" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="K41" s="47" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A42" s="45">
+        <v>100521350</v>
+      </c>
+      <c r="B42" s="46" t="s">
+        <v>149</v>
+      </c>
+      <c r="C42" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="D42" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E42" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F42" s="46">
+        <v>32</v>
+      </c>
+      <c r="G42" s="46">
+        <v>754205</v>
+      </c>
+      <c r="H42" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="I42" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="J42" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="K42" s="47" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A43" s="45">
+        <v>100521351</v>
+      </c>
+      <c r="B43" s="46" t="s">
+        <v>149</v>
+      </c>
+      <c r="C43" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="D43" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E43" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F43" s="46">
+        <v>322</v>
+      </c>
+      <c r="G43" s="46">
+        <v>800918</v>
+      </c>
+      <c r="H43" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="I43" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="J43" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="K43" s="47" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A44" s="45">
+        <v>100521352</v>
+      </c>
+      <c r="B44" s="46" t="s">
+        <v>149</v>
+      </c>
+      <c r="C44" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="D44" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E44" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F44" s="46">
+        <v>33</v>
+      </c>
+      <c r="G44" s="46">
+        <v>754205</v>
+      </c>
+      <c r="H44" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="I44" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="J44" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="K44" s="47" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A45" s="45">
+        <v>100521353</v>
+      </c>
+      <c r="B45" s="46" t="s">
+        <v>149</v>
+      </c>
+      <c r="C45" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="D45" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E45" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F45" s="46">
+        <v>34</v>
+      </c>
+      <c r="G45" s="46">
+        <v>754205</v>
+      </c>
+      <c r="H45" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="I45" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="J45" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="K45" s="47" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A46" s="45">
+        <v>100521354</v>
+      </c>
+      <c r="B46" s="46" t="s">
+        <v>149</v>
+      </c>
+      <c r="C46" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="D46" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E46" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F46" s="46">
+        <v>35</v>
+      </c>
+      <c r="G46" s="46">
+        <v>754205</v>
+      </c>
+      <c r="H46" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="I46" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="J46" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="K46" s="47" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A47" s="45">
+        <v>100521355</v>
+      </c>
+      <c r="B47" s="46" t="s">
+        <v>149</v>
+      </c>
+      <c r="C47" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="D47" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E47" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F47" s="46">
+        <v>42</v>
+      </c>
+      <c r="G47" s="46">
+        <v>754260</v>
+      </c>
+      <c r="H47" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="I47" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="J47" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="K47" s="47" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A48" s="45">
+        <v>100521356</v>
+      </c>
+      <c r="B48" s="46" t="s">
+        <v>149</v>
+      </c>
+      <c r="C48" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="D48" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E48" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F48" s="46">
+        <v>43</v>
+      </c>
+      <c r="G48" s="46">
+        <v>754260</v>
+      </c>
+      <c r="H48" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="I48" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="J48" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="K48" s="47" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A49" s="45">
+        <v>100521357</v>
+      </c>
+      <c r="B49" s="46" t="s">
+        <v>149</v>
+      </c>
+      <c r="C49" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="D49" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E49" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F49" s="46">
+        <v>49</v>
+      </c>
+      <c r="G49" s="46">
+        <v>754260</v>
+      </c>
+      <c r="H49" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="I49" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="J49" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="K49" s="47" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A50" s="45">
+        <v>100521358</v>
+      </c>
+      <c r="B50" s="46" t="s">
+        <v>149</v>
+      </c>
+      <c r="C50" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="D50" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E50" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F50" s="46">
         <v>56</v>
       </c>
-      <c r="I3" s="26" t="s">
+      <c r="G50" s="46">
+        <v>754260</v>
+      </c>
+      <c r="H50" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="I50" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="J50" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="K50" s="47" t="s">
         <v>96</v>
       </c>
-      <c r="J3" s="26" t="s">
-[...31 lines deleted...]
-      <c r="I4" s="30" t="s">
+    </row>
+    <row r="51" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A51" s="45">
+        <v>100521359</v>
+      </c>
+      <c r="B51" s="46" t="s">
+        <v>149</v>
+      </c>
+      <c r="C51" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="D51" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E51" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F51" s="46">
+        <v>59</v>
+      </c>
+      <c r="G51" s="46">
+        <v>754260</v>
+      </c>
+      <c r="H51" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="I51" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="J51" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="K51" s="47" t="s">
         <v>96</v>
       </c>
-      <c r="J4" s="30" t="s">
-[...31 lines deleted...]
-      <c r="I5" s="30" t="s">
+    </row>
+    <row r="52" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A52" s="45">
+        <v>100521360</v>
+      </c>
+      <c r="B52" s="46" t="s">
+        <v>149</v>
+      </c>
+      <c r="C52" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="D52" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E52" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F52" s="46">
+        <v>67</v>
+      </c>
+      <c r="G52" s="46">
+        <v>754260</v>
+      </c>
+      <c r="H52" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="I52" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="J52" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="K52" s="47" t="s">
         <v>96</v>
       </c>
-      <c r="J5" s="30" t="s">
-[...31 lines deleted...]
-      <c r="I6" s="30" t="s">
+    </row>
+    <row r="53" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A53" s="45">
+        <v>100521361</v>
+      </c>
+      <c r="B53" s="46" t="s">
+        <v>149</v>
+      </c>
+      <c r="C53" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="D53" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E53" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F53" s="46">
+        <v>68</v>
+      </c>
+      <c r="G53" s="46">
+        <v>754260</v>
+      </c>
+      <c r="H53" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="I53" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="J53" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="K53" s="47" t="s">
         <v>96</v>
       </c>
-      <c r="J6" s="30" t="s">
-[...31 lines deleted...]
-      <c r="I7" s="30" t="s">
+    </row>
+    <row r="54" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A54" s="45">
+        <v>100521362</v>
+      </c>
+      <c r="B54" s="46" t="s">
+        <v>149</v>
+      </c>
+      <c r="C54" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="D54" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E54" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F54" s="46">
+        <v>77</v>
+      </c>
+      <c r="G54" s="46">
+        <v>754260</v>
+      </c>
+      <c r="H54" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="I54" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="J54" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="K54" s="47" t="s">
         <v>96</v>
       </c>
-      <c r="J7" s="30" t="s">
-[...31 lines deleted...]
-      <c r="I8" s="30" t="s">
+    </row>
+    <row r="55" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A55" s="45">
+        <v>100521363</v>
+      </c>
+      <c r="B55" s="46" t="s">
+        <v>149</v>
+      </c>
+      <c r="C55" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="D55" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E55" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F55" s="46">
+        <v>78</v>
+      </c>
+      <c r="G55" s="46">
+        <v>754260</v>
+      </c>
+      <c r="H55" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="I55" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="J55" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="K55" s="47" t="s">
         <v>96</v>
-      </c>
-[...704 lines deleted...]
-        <v>98</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <conditionalFormatting sqref="A1">
-    <cfRule type="duplicateValues" dxfId="50" priority="1"/>
+    <cfRule type="duplicateValues" dxfId="2" priority="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21AE22E6-7622-40CA-B460-435B9AA837B5}">
   <sheetPr codeName="Sheet2"/>
-  <dimension ref="A1:G4"/>
+  <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="18.54296875" style="4" bestFit="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="16384" width="8.81640625" style="4"/>
+    <col min="1" max="1" width="18.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="23.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="59.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="11.109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="19.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="45" style="5" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="18.109375" style="5" customWidth="1"/>
+    <col min="11" max="11" width="15.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7.109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="45" style="5" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="28.109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="15" max="16384" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="10" customFormat="1" ht="26" x14ac:dyDescent="0.6">
-      <c r="A1" s="38" t="s">
+    <row r="1" spans="1:7" s="12" customFormat="1" ht="25.8" x14ac:dyDescent="0.5">
+      <c r="A1" s="59" t="s">
+        <v>108</v>
+      </c>
+      <c r="B1" s="59"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+    </row>
+    <row r="2" spans="1:7" s="4" customFormat="1" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="B2" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="11" t="s">
         <v>110</v>
       </c>
-      <c r="B1" s="38"/>
-[...7 lines deleted...]
-      <c r="A2" s="8" t="s">
+      <c r="D2" s="11" t="s">
         <v>111</v>
       </c>
-      <c r="B2" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="9" t="s">
+      <c r="E2" s="11" t="s">
         <v>112</v>
       </c>
-      <c r="D2" s="9" t="s">
+      <c r="F2" s="11" t="s">
         <v>113</v>
       </c>
-      <c r="E2" s="9" t="s">
+      <c r="G2" s="11" t="s">
         <v>114</v>
       </c>
-      <c r="F2" s="9" t="s">
+    </row>
+    <row r="3" spans="1:7" ht="28.2" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="9" t="s">
         <v>115</v>
       </c>
-      <c r="G2" s="9" t="s">
+      <c r="B3" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C3" s="9" t="s">
         <v>116</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>117</v>
       </c>
-      <c r="B3" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="7" t="s">
+      <c r="E3" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="F3" s="9" t="s">
         <v>119</v>
       </c>
-      <c r="E3" s="7" t="s">
+      <c r="G3" s="13">
+        <v>45784</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="9" t="s">
+        <v>168</v>
+      </c>
+      <c r="B4" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="C4" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="E4" s="9" t="s">
+        <v>118</v>
+      </c>
+      <c r="F4" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="G4" s="13">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="9" t="s">
         <v>120</v>
       </c>
-      <c r="F3" s="7" t="s">
-[...13 lines deleted...]
-      <c r="C4" s="7" t="s">
+      <c r="B5" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C5" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="E5" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...8 lines deleted...]
-      <c r="G4" s="11">
+      <c r="F5" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="G5" s="13">
         <v>46108</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21C64278-1D1E-42BD-8049-A7999F82BF54}">
   <sheetPr codeName="Sheet5"/>
   <dimension ref="A1:G15"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="18.54296875" style="4" bestFit="1" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="28" max="16384" width="8.81640625" style="4"/>
+    <col min="1" max="1" width="18.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="18.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="26.109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="18.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="15.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="24.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="80.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="12.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="24" style="5" customWidth="1"/>
+    <col min="13" max="13" width="10.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="15.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="24" style="5" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="17.109375" style="5" customWidth="1"/>
+    <col min="17" max="17" width="15.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="80.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="15.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="35.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="25.109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="24.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="80.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="13.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="26" style="5" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="10.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="80.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="28" max="16384" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="12" customFormat="1" ht="26" x14ac:dyDescent="0.6">
-      <c r="A1" s="38" t="s">
+    <row r="1" spans="1:7" s="14" customFormat="1" ht="25.8" x14ac:dyDescent="0.5">
+      <c r="A1" s="59" t="s">
+        <v>121</v>
+      </c>
+      <c r="B1" s="59"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+    </row>
+    <row r="2" spans="1:7" s="1" customFormat="1" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="B2" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="11" t="s">
+        <v>122</v>
+      </c>
+      <c r="D2" s="11" t="s">
+        <v>123</v>
+      </c>
+      <c r="E2" s="11" t="s">
         <v>124</v>
       </c>
-      <c r="B1" s="38"/>
-[...7 lines deleted...]
-      <c r="A2" s="8" t="s">
+      <c r="F2" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="G2" s="11" t="s">
         <v>111</v>
       </c>
-      <c r="B2" s="9" t="s">
-[...5 lines deleted...]
-      <c r="D2" s="9" t="s">
+    </row>
+    <row r="3" spans="1:7" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="B3" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="C3" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="D3" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E3" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F3" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="G3" s="9" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="E15" s="5" t="s">
         <v>126</v>
-      </c>
-[...35 lines deleted...]
-        <v>129</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B1773A3-3276-41CF-8392-7B83D70174BF}">
-  <dimension ref="A1:E4"/>
+  <sheetPr codeName="Sheet4"/>
+  <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15" style="15" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="8.54296875" style="15"/>
+    <col min="1" max="1" width="15" style="16" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17" style="16" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="73.88671875" style="16" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="19.109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="6" max="16384" width="8.5546875" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="26" x14ac:dyDescent="0.6">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:5" ht="25.8" x14ac:dyDescent="0.5">
+      <c r="A1" s="61" t="s">
+        <v>127</v>
+      </c>
+      <c r="B1" s="61"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+    </row>
+    <row r="2" spans="1:5" s="17" customFormat="1" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="19" t="s">
+        <v>128</v>
+      </c>
+      <c r="B2" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="20" t="s">
+        <v>114</v>
+      </c>
+      <c r="D2" s="20" t="s">
+        <v>123</v>
+      </c>
+      <c r="E2" s="20" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="18">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C3" s="8">
+        <v>45881</v>
+      </c>
+      <c r="D3" s="18" t="s">
         <v>130</v>
       </c>
-      <c r="B1" s="40"/>
-[...5 lines deleted...]
-      <c r="A2" s="18" t="s">
+      <c r="E3" s="18" t="s">
         <v>131</v>
       </c>
-      <c r="B2" s="19" t="s">
+    </row>
+    <row r="4" spans="1:5" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="18">
+        <v>2</v>
+      </c>
+      <c r="B4" s="26" t="s">
+        <v>74</v>
+      </c>
+      <c r="C4" s="27">
+        <v>46169</v>
+      </c>
+      <c r="D4" s="41" t="s">
+        <v>132</v>
+      </c>
+      <c r="E4" s="18" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="18">
         <v>3</v>
       </c>
-      <c r="C2" s="19" t="s">
-[...40 lines deleted...]
-        <v>134</v>
+      <c r="B5" s="54" t="s">
+        <v>149</v>
+      </c>
+      <c r="C5" s="8">
+        <v>46297</v>
+      </c>
+      <c r="D5" s="41" t="s">
+        <v>163</v>
+      </c>
+      <c r="E5" s="18" t="s">
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <conditionalFormatting sqref="B3">
-    <cfRule type="duplicateValues" dxfId="49" priority="1"/>
+    <cfRule type="duplicateValues" dxfId="1" priority="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{34038B25-2F1C-4DB4-B312-29C6C607EBD3}">
-  <dimension ref="A1:E4"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6AAC449B-C5CA-436F-AC8B-5C16130214CA}">
+  <sheetPr codeName="Sheet6"/>
+  <dimension ref="A1:E5"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="20.54296875" style="4" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="8.81640625" style="4"/>
+    <col min="1" max="1" width="20.5546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="13.77734375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="68.5546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="23.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="26" x14ac:dyDescent="0.6">
-      <c r="A1" s="42" t="s">
+    <row r="1" spans="1:5" ht="25.8" x14ac:dyDescent="0.5">
+      <c r="A1" s="61" t="s">
+        <v>133</v>
+      </c>
+      <c r="B1" s="61"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+    </row>
+    <row r="2" spans="1:5" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="B2" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="20" t="s">
+        <v>135</v>
+      </c>
+      <c r="D2" s="20" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="42"/>
-[...5 lines deleted...]
-      <c r="A2" s="8" t="s">
+      <c r="E2" s="20" t="s">
         <v>137</v>
       </c>
-      <c r="B2" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="13" t="s">
+    </row>
+    <row r="3" spans="1:5" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="18" t="s">
         <v>138</v>
       </c>
-      <c r="D2" s="13" t="s">
+      <c r="B3" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C3" s="8" t="s">
         <v>139</v>
       </c>
-      <c r="E2" s="13" t="s">
+      <c r="D3" s="18" t="s">
         <v>140</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="7" t="s">
+      <c r="E3" s="18" t="s">
         <v>141</v>
       </c>
-      <c r="B3" s="14" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="14" t="s">
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="18" t="s">
         <v>142</v>
       </c>
-      <c r="D3" s="14" t="s">
+      <c r="B4" s="26" t="s">
+        <v>74</v>
+      </c>
+      <c r="C4" s="27" t="s">
         <v>143</v>
       </c>
-      <c r="E3" s="14" t="s">
-[...17 lines deleted...]
-        <v>144</v>
+      <c r="D4" s="41" t="s">
+        <v>140</v>
+      </c>
+      <c r="E4" s="18" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="18" t="s">
+        <v>164</v>
+      </c>
+      <c r="B5" s="54" t="s">
+        <v>149</v>
+      </c>
+      <c r="C5" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="D5" s="41" t="s">
+        <v>166</v>
+      </c>
+      <c r="E5" s="18" t="s">
+        <v>141</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <conditionalFormatting sqref="B3">
+    <cfRule type="duplicateValues" dxfId="0" priority="1"/>
+  </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F52717D3-C717-4E37-BF07-62FC09C7D5EB}">
+  <sheetPr codeName="Sheet7"/>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="18.54296875" style="4" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="8.81640625" style="4"/>
+    <col min="1" max="1" width="18.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="15.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="22.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14" style="5" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="26" x14ac:dyDescent="0.6">
-      <c r="A1" s="43" t="s">
+    <row r="1" spans="1:6" ht="25.8" x14ac:dyDescent="0.5">
+      <c r="A1" s="63" t="s">
+        <v>144</v>
+      </c>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+    </row>
+    <row r="2" spans="1:6" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="B2" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="22" t="s">
+        <v>123</v>
+      </c>
+      <c r="D2" s="22" t="s">
+        <v>145</v>
+      </c>
+      <c r="E2" s="22" t="s">
+        <v>146</v>
+      </c>
+      <c r="F2" s="22" t="s">
         <v>147</v>
       </c>
-      <c r="B1" s="43"/>
-[...42 lines deleted...]
-        <v>60</v>
+    </row>
+    <row r="3" spans="1:6" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="B3" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="C3" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="D3" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E3" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F3" s="9" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   s q m i d = " 7 2 7 4 d 9 5 8 - 8 9 2 1 - 4 6 a 5 - 8 b 7 9 - 7 a 6 b 3 7 a a e 7 d 0 "   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A N Y M A A B Q S w M E F A A C A A g A k n K y X J j C E i C k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 B D o I w F E S v Q r q n L S U a Q 0 q J c S u J i d G 4 b U q F R v g Y W i x 3 c + G R v I I Y R d 2 5 n D d v M X O / 3 n g 2 N H V w 0 Z 0 1 L a Q o w h Q F G l R b G C h T 1 L t j u E C Z 4 B u p T r L U w S i D T Q Z b p K h y 7 p w Q 4 r 3 H P s Z t V x J G a U Q O + X q r K t 1 I 9 J H N f z k 0 Y J 0 E p Z H g + 9 c Y w X A 0 i z F j c 0 w 5 m S D P D X w F N u 5 9 t j + Q r / r a 9 Z 0 W G s L l j p M p c v L + I B 5 Q S w M E F A A C A A g A k n K y X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A J J y s l w n u k S R 0 A k A A A g o A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A D N W m 1 P I z k S / r w j z X / w 9 U q X R M p m F n Z v P t w e J z E B b t i F M A P M j l Y Z h J x u J / F O p 9 1 r d w M 5 x H + / K r v f 3 G 0 n g V v p D g l B 7 H K 5 3 v x U l R 3 F w o y L h F y Z v 3 s / v X 7 1 + p V a U s k i 8 m 3 w Q Y r f Y Y I s u c q E X J P x 5 T n 5 m D O 5 D s g B i V n 2 + h W B n y u R y 5 D B y P F D y O L R Z y G / z o T 4 2 j / h M R u N R Z K x J F P 9 Y P z 3 L 5 8 U k + p L y O T b 7 3 9 8 + + V I 3 C e x o J H 6 8 i G f x T w k l 2 w B G z F J J i J j 5 D C 6 o 0 k I c p z w J C K / c n Z P + j 8 M R g + x e g g G Q 5 L k c T w k m c z Z Y G j k A H n 9 f E a j 0 V + 0 6 L d z K V a 3 5 z y U Q o l 5 d g s 6 3 R 6 x O U 9 Y N K E r h p o Z h R 6 n p x l b H b y U a T D 8 B e Q + C J q 8 b 5 6 m R z S j N 7 X A s A z Y R e Q 9 o x H Y B n e / p j O w W z F T j P f / H N 2 G Z F r w P Y z j q 5 D G V K o D N O F N b c P x k i Y L k O h 6 n b J a n G t J E z U X c j U W c b 5 K c F I L 1 Z Z / + P g Y 9 I 8 E S k f O R c T n 6 w F x S Q 6 i Z M C D 0 G T 9 N C T d N Z f i n o y X L P y q 8 t U 2 W v 2 X g x A X S Z t 0 L B n N n D O X b M 4 k g / g i p 0 e k P 4 H A L o J 9 g J + q D + 1 l 2 u r X 7 C F r T 2 h z N c a e a o t e s p W 4 A y G M 6 R o + N h P F c L 9 l + u F W o 2 w 0 h L V / A s 5 3 7 o 8 T 9 f 5 t Q d G Z u 9 u p Q o v T o 6 B j K z g G K p Q 8 R Z A J m g Z D K g 7 c 0 X C B b T U h I a T c c u u p p u C 2 h g 7 b e Y K w K X R L y p Z s 8 L E R T X 7 z 7 m 2 y b 1 s l t L A V o w H g A w u c Y e 7 T 4 H 0 B z m j 2 p 8 H r V z z x S u Z E d 0 U i w C S i N O h t A v Z x L i E S s g r f B 4 9 T R J W D o F c H g g O 1 e 3 6 I B D w s 8 s M L I N F I 9 7 + B t M Y 5 K A 9 9 B o G + M 5 R 5 i R 1 Y B t 5 h G V 8 x T V + a u Y B z m 9 k h 5 P A 7 n q 3 J B y a 5 i M h v j K L 8 N l C 9 g x l + B 4 o h 4 T n l a H 7 0 G D l i I R i P F r H / 7 D U O j L W W X e R Z K B x C n y p y H P M F B 5 e Q U 2 A s m c r I e x G D 7 S F w E w X B Q S 5 m G c U k 5 l o 8 g d 3 v A G d 4 B g z e w Y Z M w T q Z C h C L b e d w z r K l i E Q s F u v O n M V a S H J G I a Q v + W K Z k S b c V / R g 9 h V N N F g a D 3 Q p C v e Z Q + w 1 X E l 2 l d E s V y 4 u q Y B 9 u r H X x o i S k Y 1 r 9 p o m w j s m F 3 l M N b 4 c p q k U d z R W f m O i v O z N N Z O S 4 5 J O j h Q Z j W u k A N w j V / z f l R 2 T f D V j s o V h 1 t m 1 8 a t x C J W F W 2 / e k D O o K 0 m 2 Z I Q 9 g C V 4 s i D 3 A F t q y U q a 4 2 L 8 c z k M D D y Q O M R d 2 3 w T K E c 1 E c I a u f p 4 V k D m x 7 M K N a / + i E d Y 7 s 2 o Y v 0 A q t 5 R K F d v R 9 E a U J m H a g T H A f E 7 k a t b + E 0 r O J k a V v i j k f M g q A e u j s + O x 9 e k H s C f N B 5 N w z m / L V j E I t S B x a M S V d u E m B Z 8 c z N Y / t W 4 w k c y F z E X v k l l O o n N H O 4 Q c r 0 i K A w j n 4 y z N A U C C R 6 j U Q R g o X x E a I Z 4 A Q W N T F Z w V i B o q I v U N r / b Z m 0 a n 2 x I h + A o + W r G x Y K J h a T p E l I e n E e R 0 J g r 7 R h I O j T 3 r S 9 p E z j 6 k s a g o Y 4 n A B a 6 Y K i I k I u b o V n j 5 g C 2 y y X D I + X b o 6 Z w a Z K k p S Q F M I B R a o q T y 4 t z M o 1 m 4 s Y Z d D e w S U 3 8 8 8 X p p C S 2 j X g D 2 5 C L i d s F c H h K I a z x m v H n 9 8 e X x 5 7 F p 1 d k c n F N J p / O z u o F c K 7 q D 6 b k m t A 7 v t B C I 6 A y m U H q O J g D w D F D q S u I 6 u T / S 4 o 8 x f N t j v 1 s T W S z N M b U Q B c L 8 B 6 m H R 3 B B I 2 r D A O 9 m k W 4 v K w / 9 F C / c b R L 6 G i 4 4 z F o O Q J K w 8 a s 7 b f H w D o 8 o D G j 4 V J X 4 N C G Q 0 Q m r H 8 G q D c 6 0 t A X Z u a T q f o n 0 E 4 r M 1 A V R v 3 2 a W w w P A H Y 6 9 8 O 4 G e I t s W O v M 4 F t V z F v w M n h v a s A u G S Q c 7 O e m 2 g b t I Y E o 3 U a M n v d B 3 m Y G J B 9 j m T C + b J B e S e Z 0 s 9 t z A O q h x s l u u 1 E Y J 4 5 b Y J 1 C c s + l n w p N / J I Z 1 0 C m m v 9 v z Q 6 U 4 S m E 2 A A O y I f P H e Y H T G 5 h m U T E x a p j t + S D H Q U O C V X m W C M R M E / B n n k d G z i s O I W A 4 s M x / y Y J F D N z O l / z d F c b 8 m a g n a D r Y n x 9 C g 6 w Z t b 7 f f G 0 r 0 T p X K d Y F 5 G v X 0 0 d I j D E q l X t M x n 4 G b M z 4 c r m o r 7 f J V l 1 e z G j M 0 V l W L j P 4 M r 2 1 X u F S g v f t W 3 7 l t 5 N Y D C + p K D j z V p R D B 0 8 Z J S 9 u i y y W h 6 T q f 3 8 / 7 V B 1 2 a t V 2 O 9 Q t n D u Q u K E E b / U C O x b T v i 7 H q t K d r Y G 3 X 9 t Q K G 8 t y J / b T 7 2 o h d q 1 i X x G 4 7 h z c K E f u 7 G 1 8 w 2 X 6 w b G F 1 X l R d a O g e A a f t o k P o E k q 0 u F 3 K f J x s u k 9 p 3 X 9 m 4 t M O e C i D l x k Q Y v a c g b P L c t q z d 4 f s Q 1 J J 9 c v x u X N F 0 D p z E F R / Z + Y 6 p X Z J u S T Q G s E 1 F O 4 M V L N V l 7 Q H O I y K 8 0 z p n l A D 2 h h 7 v 2 3 0 M h Y V P 8 0 5 C 7 W C T L 1 V g 7 l Z 3 y B k c 8 0 6 y b 7 N O 8 q G x q t r 9 B M 9 s C + i K 0 u A 4 l / 3 e 6 V a 4 / j K A C J 2 G u M m j I z Q n D F L s E p 8 e m L g p F E v F M d 1 c E Q B 6 O N B 7 A n g d t q 4 g A x u h n w 9 g H z Z U x g b r I v 3 U V 3 L V 9 o 4 o P P q W R r t W 8 q F / T 6 v q b z 8 m 0 k a q w W z L 8 E 1 3 c F m f r R G h z Y s h / F i K K 8 Z / j U K g 1 Q N h K k f 3 v 9 / 8 W 6 N m p Z 9 8 b 8 o 9 / 6 l c 2 u 8 s A Q y a N F s C 7 e k D + S g K w P u n j 1 t / h J U g 0 C G x e D H q t n X g 1 T F B 1 G Y 7 O o j z 9 V r H v 9 W 8 Z J F U P g H c 6 d + g f 1 T k y W 9 3 e f s v Z K W g 2 X Y r 5 X x j 2 N y W F L f J i l t g a b / 4 C x I e 2 J p 0 j x B p k 1 Z U N W J g n p G f X Z K X V O x Z u l W 4 7 w u 6 + e b U x u 1 c 1 F d u A T q 1 9 P A q V C h h 1 y s y P C j 5 D J c P E 8 K h Z b M f d b h V b a R U 0 + L x Y x 0 Y N A n + k x O u b t S f Y f t g h 2 D x 6 g i S 7 3 K F X 0 u I N X d k R K Z K Y h Z l e i F P t 4 E O 8 d y N 6 Z y n J F S I B t F x s h T U G 5 C P b Z e a 0 W r K e x H T h Q n W H h T A 1 d p Y O a 7 D + d m c V N Z Z P o G v A Z A e Q B P B I 0 z R e B w Z 2 M Q 8 b 0 C x K j Q o M u 6 / N F x I y K 9 r F E s 3 I v A 2 2 X N o 8 7 u 6 n L n J t k c H 9 D L 1 R g 2 5 w F X K + N J z K o 0 / j W G c 9 Z e I 5 m L w 5 R F 8 + I B 8 M I s e N S i H 6 t S h 5 H J D G z R p + i 0 T 1 j a q G E r v V Z g n v 0 m / g u U 9 p Q c y k l h Q F 3 Y a a b k u a r 9 I U m r Y x R b M Y d n R s 2 Q 4 V 1 d W E N O g y 1 4 7 r t G k 7 f h H C p 9 6 w + 8 T k T 5 M / P u + L D p 2 L g s 5 O j i u Q M d 4 a z 3 m I X U v Z L V a d a 2 u e l 0 s j / c T v / 4 L I 3 i b D t F R 0 f N P B f p v + L 7 9 E Y n + d o C W m / R y 3 + U a 2 + T 5 H n v t E F s 2 w / 5 h W r 2 H V K 9 g 3 x P d I M N Q T x a j 9 k v G N m Z s 1 p J R a y O a s G a m e S F r j A A S p v r N h S S Q S a 8 s W A Y S U z D Q J M N D x F e I q w 9 O s M j c A 1 n D z k c U t a 7 H a v I P s H e z V B f L h 5 I j Y L M H Q Z U F j y I I b 7 V g 0 o H H F T / 8 B U E s B A i 0 A F A A C A A g A k n K y X J j C E i C k A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A J J y s l w P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P A A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A k n K y X C e 6 R J H Q C Q A A C C g A A B M A A A A A A A A A A A A A A A A A 4 Q E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A / g s A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + 9 1 Y A A A A A A A D V V g A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 R 3 J v d X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 B y b 2 p l Y 3 Q l M j B o a X N 0 b 3 J 5 J T I w Q 1 J N J T I w U X V l c n k 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M 1 M z Q y O G F j N i 0 3 Y W E 5 L T R i N D E t O T g 4 Z C 0 4 Z j I x N T B h Z W U y M G M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h d m l n Y X R p b 2 5 T d G V w T m F t Z S I g V m F s d W U 9 I n N O Y X Z p Z 2 F 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 0 V 4 Y 2 V w d G l v b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R h c m d l d C I g V m F s d W U 9 I n N Q c m 9 q Z W N 0 X 2 h p c 3 R v c n k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j U t M D c t M T V U M D U 6 N D U 6 M z I u N D U 0 O D E x M F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N B Q U F B Q U F B P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t I a X N 0 b 3 J 5 I E l E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B y b 2 p l Y 3 Q g S U Q m c X V v d D s s J n F 1 b 3 Q 7 R G V z Y 3 J p c H R p b 2 4 m c X V v d D s s J n F 1 b 3 Q 7 T m 9 0 a W N l I H R 5 c G U m c X V v d D s s J n F 1 b 3 Q 7 R G F 0 Z S Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 N S w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U H J v a m V j d C B o a X N 0 b 3 J 5 I E N S T S B R d W V y e S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t I a X N 0 b 3 J 5 I E l E L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 p l Y 3 Q g a G l z d G 9 y e S B D U k 0 g U X V l c n k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v a m V j d C B J R C w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 q Z W N 0 I G h p c 3 R v c n k g Q 1 J N I F F 1 Z X J 5 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 R l c 2 N y a X B 0 a W 9 u L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 p l Y 3 Q g a G l z d G 9 y e S B D U k 0 g U X V l c n k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T m 9 0 a W N l I H R 5 c G U s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U H J v a m V j d C B o a X N 0 b 3 J 5 I E N S T S B R d W V y e S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t E Y X R l L D R 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o 1 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 p l Y 3 Q g a G l z d G 9 y e S B D U k 0 g U X V l c n k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S G l z d G 9 y e S B J R C w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 q Z W N 0 I G h p c 3 R v c n k g Q 1 J N I F F 1 Z X J 5 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B y b 2 p l Y 3 Q g S U Q s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U H J v a m V j d C B o a X N 0 b 3 J 5 I E N S T S B R d W V y e S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t E Z X N j c m l w d G l v b i w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 q Z W N 0 I G h p c 3 R v c n k g Q 1 J N I F F 1 Z X J 5 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 5 v d G l j Z S B 0 e X B l L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 p l Y 3 Q g a G l z d G 9 y e S B D U k 0 g U X V l c n k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R G F 0 Z S w 0 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X R O Y W 1 l Q 3 V z d G 9 t a X p l Z C I g V m F s d W U 9 I m w x I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 B y b 2 p l Y 3 Q l M j B o a X N 0 b 3 J 5 J T I w Q 1 J N J T I w U X V l c n k v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v U H J v a m V j d C U y M G h p c 3 R v c n k l M j B D U k 0 l M j B R d W V y e S 9 Q d W J s a W M l M j B S Z W d p c 3 R l c i U y M E 5 v d G U l M j B B Z H Z h b m M u L i 4 h U X V l c n l f Z n J v b V 9 N a W N y b 3 N v Z n R f Q 1 J N X 0 R l Z m l u Z W R O Y W 1 l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v U H J v a m V j d C U y M G h p c 3 R v c n k l M j B D U k 0 l M j B R d W V y e S 9 Q c m 9 t b 3 R l Z C U y M E h l Y W R l c n M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 Q c m 9 q Z W N 0 J T I w a G l z d G 9 y e S U y M E N S T S U y M F F 1 Z X J 5 L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v U H J v a m V j d C U y M G h p c 3 R v c n k l M j B D U k 0 l M j B R d W V y e S 9 S Z W 1 v d m V k J T I w Q 2 9 s d W 1 u c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 B y b 2 p l Y 3 Q l M j B o a X N 0 b 3 J 5 J T I w Q 1 J N J T I w U X V l c n k v U m V u Y W 1 l Z C U y M E N v b H V t b n M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 Q c m 9 q Z W N 0 J T I w a G l z d G 9 y e S U y M E N S T S U y M F F 1 Z X J 5 L 1 J l b 3 J k Z X J l Z C U y M E N v b H V t b n M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 Q c m 9 q Z W N 0 J T I w a G l z d G 9 y e S U y M E N S T S U y M F F 1 Z X J 5 L 1 J l b m F t Z W Q l M j B D b 2 x 1 b W 5 z M T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 B y b 2 p l Y 3 R z J T I w Z G F 0 Y S U y M H N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c 2 M 4 Z T Y 5 N z h l L W J j N W I t N D g 4 M y 1 h Z D F j L T d m Z W U z Y W V h Y 2 Z j Y y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F 2 a W d h d G l v b l N 0 Z X B O Y W 1 l I i B W Y W x 1 Z T 0 i c 0 5 h d m l n Y X R p b 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z R X h j Z X B 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T A 1 L T E 4 V D A 0 O j E 5 O j U x L j c 5 M j c z N T d a I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z V 2 F p d G l u Z 0 Z v c k V 4 Y 2 V s U m V m c m V z a C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o y M S w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U H J v a m V j d H M g Z G F 0 Y S B z b 3 V y Y 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 K E R v I E 5 v d C B N b 2 R p Z n k p I E 5 S T S B Q c m 9 q Z W N 0 L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 p l Y 3 R z I G R h d G E g c 2 9 1 c m N l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e y h E b y B O b 3 Q g T W 9 k a W Z 5 K S B S b 3 c g Q 2 h l Y 2 t z d W 0 s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U H J v a m V j d H M g Z G F 0 Y S B z b 3 V y Y 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 K E R v I E 5 v d C B N b 2 R p Z n k p I E 1 v Z G l m a W V k I E 9 u L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 p l Y 3 R z I G R h d G E g c 2 9 1 c m N l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B y b 2 p l Y 3 Q g T m F t Z S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 q Z W N 0 c y B k Y X R h I H N v d X J j Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t B Y 3 R p d m l 0 e S B Q Z X J p b 2 Q g W W V h c n M s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U H J v a m V j d H M g Z G F 0 Y S B z b 3 V y Y 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q m l v Z G l 2 Z X J z a X R 5 I E 1 h a W 5 0 Z W 5 h b m N l I E R l Y 2 x h c m F 0 a W 9 u L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 p l Y 3 R z I G R h d G E g c 2 9 1 c m N l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 J p b 2 R p d m V y c 2 l 0 e S B N Y W l u d G V u Y W 5 j Z S B E Z W N s Y X J h d G l v b i B P b i w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 q Z W N 0 c y B k Y X R h I H N v d X J j Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t C a W 9 k a X Z l c n N p d H k g T 3 V 0 Y 2 9 t Z S w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 q Z W N 0 c y B k Y X R h I H N v d X J j Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t J c y B F b G l n a W J s Z S B J b n R l c m V z d C B I b 2 x k Z X I g Q 2 9 u c 2 V u d C B P Y n R h a W 5 l Z C w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 q Z W N 0 c y B k Y X R h I H N v d X J j Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t J c y B O Y X R p d m U g V G l 0 b G U g Q m 9 k a W V z I E N v c n B v c m F 0 Z S B D b 2 5 z Z W 5 0 I E 9 i d G F p b m V k L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 p l Y 3 R z I G R h d G E g c 2 9 1 c m N l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 1 l d G h v Z G 9 s b 2 d 5 L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 q Z W N 0 c y B k Y X R h I H N v d X J j Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t O Y X R p d m U g V G l 0 b G U g b 3 I g T G F u Z C B S a W d o d C B U e X B l L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 q Z W N 0 c y B k Y X R h I H N v d X J j Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q Z X J t Y W 5 l b m N l I F B l c m l v Z C w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U H J v a m V j d H M g Z G F 0 Y S B z b 3 V y Y 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v a m V j d C B S Z W d p c 3 R y Y X R p b 2 4 g T 2 4 s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 p l Y 3 R z I G R h d G E g c 2 9 1 c m N l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B y b 2 p l Y 3 Q g U 3 R h d H V z L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 q Z W N 0 c y B k Y X R h I H N v d X J j Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q c m 9 w b 2 5 l b n Q s M T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 p l Y 3 R z I G R h d G E g c 2 9 1 c m N l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B 1 Y m x p Y y B S Z W d p c 3 R l c i B Q c m 9 q Z W N 0 I E R l c 2 N y a X B 0 a W 9 u L D E 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 q Z W N 0 c y B k Y X R h I H N v d X J j Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S Z W Z l c m V u Y 2 U g S U Q s M T d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 p l Y 3 R z I G R h d G E g c 2 9 1 c m N l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l Z 3 V s Y X R v c n k g Q X B w c m 9 2 Y W x z I E 9 i d G F p b m V k L D E 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 q Z W N 0 c y B k Y X R h I H N v d X J j Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T d G F 0 Z S 9 U Z X J y a X R v c n k s M T l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 p l Y 3 R z I G R h d G E g c 2 9 1 c m N l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R v d G F s I F B y b 2 p l Y 3 Q g Q X J l Y S B T a X p l L D I w f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M j E s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U H J v a m V j d H M g Z G F 0 Y S B z b 3 V y Y 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 K E R v I E 5 v d C B N b 2 R p Z n k p I E 5 S T S B Q c m 9 q Z W N 0 L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 p l Y 3 R z I G R h d G E g c 2 9 1 c m N l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e y h E b y B O b 3 Q g T W 9 k a W Z 5 K S B S b 3 c g Q 2 h l Y 2 t z d W 0 s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U H J v a m V j d H M g Z G F 0 Y S B z b 3 V y Y 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 K E R v I E 5 v d C B N b 2 R p Z n k p I E 1 v Z G l m a W V k I E 9 u L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 p l Y 3 R z I G R h d G E g c 2 9 1 c m N l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B y b 2 p l Y 3 Q g T m F t Z S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 q Z W N 0 c y B k Y X R h I H N v d X J j Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t B Y 3 R p d m l 0 e S B Q Z X J p b 2 Q g W W V h c n M s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U H J v a m V j d H M g Z G F 0 Y S B z b 3 V y Y 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q m l v Z G l 2 Z X J z a X R 5 I E 1 h a W 5 0 Z W 5 h b m N l I E R l Y 2 x h c m F 0 a W 9 u L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 p l Y 3 R z I G R h d G E g c 2 9 1 c m N l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 J p b 2 R p d m V y c 2 l 0 e S B N Y W l u d G V u Y W 5 j Z S B E Z W N s Y X J h d G l v b i B P b i w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 q Z W N 0 c y B k Y X R h I H N v d X J j Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t C a W 9 k a X Z l c n N p d H k g T 3 V 0 Y 2 9 t Z S w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 q Z W N 0 c y B k Y X R h I H N v d X J j Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t J c y B F b G l n a W J s Z S B J b n R l c m V z d C B I b 2 x k Z X I g Q 2 9 u c 2 V u d C B P Y n R h a W 5 l Z C w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 q Z W N 0 c y B k Y X R h I H N v d X J j Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t J c y B O Y X R p d m U g V G l 0 b G U g Q m 9 k a W V z I E N v c n B v c m F 0 Z S B D b 2 5 z Z W 5 0 I E 9 i d G F p b m V k L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 p l Y 3 R z I G R h d G E g c 2 9 1 c m N l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 1 l d G h v Z G 9 s b 2 d 5 L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 q Z W N 0 c y B k Y X R h I H N v d X J j Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t O Y X R p d m U g V G l 0 b G U g b 3 I g T G F u Z C B S a W d o d C B U e X B l L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 q Z W N 0 c y B k Y X R h I H N v d X J j Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q Z X J t Y W 5 l b m N l I F B l c m l v Z C w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U H J v a m V j d H M g Z G F 0 Y S B z b 3 V y Y 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v a m V j d C B S Z W d p c 3 R y Y X R p b 2 4 g T 2 4 s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 p l Y 3 R z I G R h d G E g c 2 9 1 c m N l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B y b 2 p l Y 3 Q g U 3 R h d H V z L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 q Z W N 0 c y B k Y X R h I H N v d X J j Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q c m 9 w b 2 5 l b n Q s M T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 p l Y 3 R z I G R h d G E g c 2 9 1 c m N l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B 1 Y m x p Y y B S Z W d p c 3 R l c i B Q c m 9 q Z W N 0 I E R l c 2 N y a X B 0 a W 9 u L D E 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 q Z W N 0 c y B k Y X R h I H N v d X J j Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S Z W Z l c m V u Y 2 U g S U Q s M T d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 p l Y 3 R z I G R h d G E g c 2 9 1 c m N l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l Z 3 V s Y X R v c n k g Q X B w c m 9 2 Y W x z I E 9 i d G F p b m V k L D E 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 q Z W N 0 c y B k Y X R h I H N v d X J j Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T d G F 0 Z S 9 U Z X J y a X R v c n k s M T l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 p l Y 3 R z I G R h d G E g c 2 9 1 c m N l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R v d G F s I F B y b 2 p l Y 3 Q g Q X J l Y S B T a X p l L D I w f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v U H J v a m V j d H M l M j B k Y X R h J T I w c 2 9 1 c m N l L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 B y b 2 p l Y 3 R z J T I w Z G F 0 Y S U y M H N v d X J j Z S 9 Q c m 9 t b 3 R l Z C U y M E h l Y W R l c n M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 Q c m 9 q Z W N 0 c y U y M G R h d G E l M j B z b 3 V y Y 2 U v Q 2 h h b m d l Z C U y M F R 5 c G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 O U k 0 l M j B Q c m 9 q Z W N 0 c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 R 3 J v d X B J R C I g V m F s d W U 9 I n M w N T R h N 2 M z N y 0 0 Y 2 F h L T Q 4 N T A t O D Z l M i 0 w M z U 4 N W J k N W U z Y T c i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z N m Z h Z T J m O W I t M j Q 3 M y 0 0 N G N m L T l l N m Q t N T F h N W I z Y 2 I y N W Q 5 I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 0 V 4 Y 2 V w d G l v b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F 2 a W d h d G l v b l N 0 Z X B O Y W 1 l I i B W Y W x 1 Z T 0 i c 0 5 h d m l n Y X R p b 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D U t M T R U M D A 6 M j A 6 N T E u M T U y N D g 5 N 1 o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q m d B R 0 J n W U d C Z 0 F H Q m d Z Q U F B W U d C Z 1 k 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 1 B y b 2 p l Y 3 Q g S U Q m c X V v d D s s J n F 1 b 3 Q 7 U H J v a m V j d C B O Y W 1 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B y b 2 p l Y 3 Q g U 3 R h d H V z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N 0 Y X R l L 1 R l c n J p d G 9 y e S Z x d W 9 0 O y w m c X V v d D t Q c m 9 q Z W N 0 I F J l Z 2 l z d H J h d G l v b i B P b i Z x d W 9 0 O y w m c X V v d D t N Z X R o b 2 R v b G 9 n e S Z x d W 9 0 O y w m c X V v d D t Q c m 9 q Z W N 0 I E R l c 2 N y a X B 0 a W 9 u J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 J p b 2 R p d m V y c 2 l 0 e S B P d X R j b 2 1 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B y b 3 B v b m V u d C Z x d W 9 0 O y w m c X V v d D t Q Z X J t Y W 5 l b m N l I F B l c m l v Z C Z x d W 9 0 O y w m c X V v d D t B Y 3 R p d m l 0 e S B Q Z X J p b 2 Q g W W V h c n M m c X V v d D s s J n F 1 b 3 Q 7 U 3 R h d H V z I G 9 m I F J l Z 3 V s Y X R v c n k g Q X B w c m 9 2 Y W x z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N 0 Y X R 1 c y B v Z i B F b G l n a W J s Z S B J b n R l c m V z d C B I b 2 x k Z X I g Q 2 9 u c 2 V u d H M m c X V v d D s s J n F 1 b 3 Q 7 U 3 R h d H V z I G 9 m I F J O V E J D I E N v b n N l b n Q m c X V v d D s s J n F 1 b 3 Q 7 Q m l v Z G l 2 Z X J z a X R 5 I E 1 h a W 5 0 Z W 5 h b m N l I E R l Y 2 x h c m F 0 a W 9 u J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 J p b 2 R p d m V y c 2 l 0 e S B N Y W l u d G V u Y W 5 j Z S B E Z W N s Y X J h d G l v b i B P b i Z x d W 9 0 O y w m c X V v d D t D Z X J 0 a W Z p Y 2 F 0 Z S B J R C Z x d W 9 0 O y w m c X V v d D t D Z X J 0 a W Z p Y 2 F 0 Z S B p c 3 N 1 Y W 5 j Z S B k Y X R l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 R v d G F s I F B y b 2 p l Y 3 Q g Q X J l Y S B T a X p l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B y b 2 p l Y 3 Q g Y X J l Y S B p b m N s d W R l c y B u Y X R p d m U g d G l 0 b G U g Y X J l Y S Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 1 d h a X R p b m d G b 3 J F e G N l b F J l Z n J l c 2 g i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M j A s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 5 S T S B Q c m 9 q Z W N 0 c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q c m 9 q Z W N 0 I E l E L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 5 S T S B Q c m 9 q Z W N 0 c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q c m 9 q Z W N 0 I E 5 h b W U s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v T l J N I F B y b 2 p l Y 3 R z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B y b 2 p l Y 3 Q g U 3 R h d H V z L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 5 S T S B Q c m 9 q Z W N 0 c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T d G F 0 Z S 9 U Z X J y a X R v c n k s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v T l J N I F B y b 2 p l Y 3 R z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B y b 2 p l Y 3 Q g U m V n a X N 0 c m F 0 a W 9 u I E 9 u L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 5 S T S B Q c m 9 q Z W N 0 c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t N Z X R o b 2 R v b G 9 n e S w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 O U k 0 g U H J v a m V j d H M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v a m V j d C B E Z X N j c m l w d G l v b i w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 O U k 0 g U H J v a m V j d H M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q m l v Z G l 2 Z X J z a X R 5 I E 9 1 d G N v b W U s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v T l J N I F B y b 2 p l Y 3 R z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B y b 3 B v b m V u d C w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 O U k 0 g U H J v a m V j d H M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U G V y b W F u Z W 5 j Z S B Q Z X J p b 2 Q s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v T l J N I F B y b 2 p l Y 3 R z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 F j d G l 2 a X R 5 I F B l c m l v Z C B Z Z W F y c y w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v T l J N I F B y b 2 p l Y 3 R z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N 0 Y X R 1 c y B v Z i B S Z W d 1 b G F 0 b 3 J 5 I E F w c H J v d m F s c y w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v T l J N I F B y b 2 p l Y 3 R z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N 0 Y X R 1 c y B v Z i B F b G l n a W J s Z S B J b n R l c m V z d C B I b 2 x k Z X I g Q 2 9 u c 2 V u d H M s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 5 S T S B Q c m 9 q Z W N 0 c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T d G F 0 d X M g b 2 Y g U k 5 U Q k M g Q 2 9 u c 2 V u d C w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v T l J N I F B y b 2 p l Y 3 R z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 J p b 2 R p d m V y c 2 l 0 e S B N Y W l u d G V u Y W 5 j Z S B E Z W N s Y X J h d G l v b i w x N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v T l J N I F B y b 2 p l Y 3 R z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 J p b 2 R p d m V y c 2 l 0 e S B N Y W l u d G V u Y W 5 j Z S B E Z W N s Y X J h d G l v b i B P b i w x N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v T l J N I F B y b 2 p l Y 3 R z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N l c n R p Z m l j Y X R l I E l E L D E 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 O U k 0 g U H J v a m V j d H M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 V y d G l m a W N h d G U g a X N z d W F u Y 2 U g Z G F 0 Z S w x N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v T l J N I F B y b 2 p l Y 3 R z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R v d G F s I F B y b 2 p l Y 3 Q g Q X J l Y S B T a X p l L D E 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 O U k 0 g U H J v a m V j d H M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v a m V j d C B h c m V h I G l u Y 2 x 1 Z G V z I G 5 h d G l 2 Z S B 0 a X R s Z S B h c m V h L D E 5 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M j A s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v T l J N I F B y b 2 p l Y 3 R z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B y b 2 p l Y 3 Q g S U Q s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v T l J N I F B y b 2 p l Y 3 R z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B y b 2 p l Y 3 Q g T m F t Z S w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 O U k 0 g U H J v a m V j d H M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v a m V j d C B T d G F 0 d X M s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v T l J N I F B y b 2 p l Y 3 R z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N 0 Y X R l L 1 R l c n J p d G 9 y e S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 O U k 0 g U H J v a m V j d H M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v a m V j d C B S Z W d p c 3 R y Y X R p b 2 4 g T 2 4 s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v T l J N I F B y b 2 p l Y 3 R z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 1 l d G h v Z G 9 s b 2 d 5 L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 5 S T S B Q c m 9 q Z W N 0 c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q c m 9 q Z W N 0 I E R l c 2 N y a X B 0 a W 9 u L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 5 S T S B Q c m 9 q Z W N 0 c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t C a W 9 k a X Z l c n N p d H k g T 3 V 0 Y 2 9 t Z S w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 O U k 0 g U H J v a m V j d H M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v c G 9 u Z W 5 0 L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 5 S T S B Q c m 9 q Z W N 0 c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q Z X J t Y W 5 l b m N l I F B l c m l v Z C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 O U k 0 g U H J v a m V j d H M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q W N 0 a X Z p d H k g U G V y a W 9 k I F l l Y X J z L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 O U k 0 g U H J v a m V j d H M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 3 R h d H V z I G 9 m I F J l Z 3 V s Y X R v c n k g Q X B w c m 9 2 Y W x z L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 O U k 0 g U H J v a m V j d H M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 3 R h d H V z I G 9 m I E V s a W d p Y m x l I E l u d G V y Z X N 0 I E h v b G R l c i B D b 2 5 z Z W 5 0 c y w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v T l J N I F B y b 2 p l Y 3 R z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N 0 Y X R 1 c y B v Z i B S T l R C Q y B D b 2 5 z Z W 5 0 L D E z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 O U k 0 g U H J v a m V j d H M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q m l v Z G l 2 Z X J z a X R 5 I E 1 h a W 5 0 Z W 5 h b m N l I E R l Y 2 x h c m F 0 a W 9 u L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 O U k 0 g U H J v a m V j d H M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q m l v Z G l 2 Z X J z a X R 5 I E 1 h a W 5 0 Z W 5 h b m N l I E R l Y 2 x h c m F 0 a W 9 u I E 9 u L D E 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 O U k 0 g U H J v a m V j d H M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 V y d G l m a W N h d G U g S U Q s M T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 5 S T S B Q c m 9 q Z W N 0 c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D Z X J 0 a W Z p Y 2 F 0 Z S B p c 3 N 1 Y W 5 j Z S B k Y X R l L D E 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 O U k 0 g U H J v a m V j d H M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V G 9 0 Y W w g U H J v a m V j d C B B c m V h I F N p e m U s M T h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 5 S T S B Q c m 9 q Z W N 0 c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q c m 9 q Z W N 0 I G F y Z W E g a W 5 j b H V k Z X M g b m F 0 a X Z l I H R p d G x l I G F y Z W E s M T l 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 O U k 0 l M j B Q c m 9 q Z W N 0 c y 9 F e G l z d G l u Z 1 d v c m t z a G V l d D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 5 S T S U y M F B y b 2 p l Y 3 R z L 1 N R T F N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 5 S T S U y M F B y b 2 p l Y 3 R z L 0 d y b 3 V w Z W R T U U w 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 O U k 0 l M j B Q c m 9 q Z W N 0 c y 9 C a W 9 k a X Z l c n N p d H l S Z X B v c n Q 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 O U k 0 l M j B Q c m 9 q Z W N 0 c y 9 N Z X J n Z W R E Y X R h P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v T l J N J T I w U H J v a m V j d H M v R X h w Y W 5 k Z W R N Z X J n Z W R E Y X R h P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v T l J N J T I w U H J v a m V j d H M v T W V y Z 2 V k V 2 l 0 a E J p b 2 R p d m V y c 2 l 0 e V J l c G 9 y d D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 5 S T S U y M F B y b 2 p l Y 3 R z L 0 V 4 c G F u Z G V k Q m l v Z G l 2 Z X J z a X R 5 R G F 0 Y T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 5 S T S U y M F B y b 2 p l Y 3 R z L 1 J l b 3 J k Z X J l Z C U y M E N v b H V t b n M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 O U k 0 l M j B Q c m 9 q Z W N 0 c y 9 S Z W 5 h b W V k J T I w Q 2 9 s d W 1 u c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 5 S T S U y M F B y b 2 p l Y 3 R z L 1 J l b m F t Z W Q l M j B D b 2 x 1 b W 5 z M T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 5 S T S U y M F B y b 2 p l Y 3 R z L 1 J l c G x h Y 2 V k J T I w V m F s d W U x P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v T l J N J T I w U H J v a m V j d H M v U m V w b G F j Z W Q l M j B W Y W x 1 Z T I 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 O U k 0 l M j B Q c m 9 q Z W N 0 c y 9 B Z G R l Z C U y M E N 1 c 3 R v b S U y M F R v d G F s J T I w U H J v a m V j d C U y M E F y Z W E l M j B T a X p l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v T l J N J T I w U H J v a m V j d H M v U m V w b G F j Z W Q l M j B U b 3 R h b C U y M F B y b 2 p l Y 3 Q l M j B B c m V h J T I w U 2 l 6 Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 5 S T S U y M F B y b 2 p l Y 3 R z L 1 J l b m F t Z W Q l M j B D b 2 x 1 b W 5 z M j w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 5 S T S U y M F B y b 2 p l Y 3 R z L 1 J l c G x h Y 2 V k J T I w U H J v a m V j d C U y M F N 0 Y X R 1 c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 5 S T S U y M F B y b 2 p l Y 3 R z L 1 J l c G x h Y 2 V k J T I w Q W N 0 a X Z l J T I w d 2 l 0 a C U y M F J l Z 2 l z d G V y Z W Q 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 O U k 0 l M j B Q c m 9 q Z W N 0 c y 9 S Z W 5 h b W V k J T I w Q 2 9 s d W 1 u c z M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 O U k 0 l M j B Q c m 9 q Z W N 0 c y 9 B Z G R l Z C U y M E 5 h d G l 2 Z S U y M F R p d G x l J T I w R m x h Z z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 5 S T S U y M F B y b 2 p l Y 3 R z L 1 J l b W 9 2 Z W Q l M j B P c m l n a W 5 h b C U y M E 5 h d G l 2 Z S U y M F R p d G x l J T I w Q 2 9 s d W 1 u P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v T l J N J T I w U H J v a m V j d H M v U m V u Y W 1 l Z C U y M E 5 h d G l 2 Z S U y M F R p d G x l J T I w Q 2 9 s d W 1 u P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v T l J N J T I w U H J v a m V j d H M v Q 2 9 s d W 1 u c 1 R v U m V w b G F j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 5 S T S U y M F B y b 2 p l Y 3 R z L 1 J l c G x h Y 2 V k J T I w T n V s b H M l M j B 3 a X R o J T I w T i U y R k E 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 O U k 0 l M j B Q c m 9 q Z W N 0 c y 9 S Z W 1 v d m V k J T I w Q 2 9 s d W 1 u c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 5 S T S U y M F B y b 2 p l Y 3 R z L 1 J l b m F t Z W Q l M j B D b 2 x 1 b W 5 z N D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 5 S T S U y M F B y b 2 p l Y 3 R z L 1 J l b W 9 2 Z W Q l M j B D b 2 x 1 b W 5 z M T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 N R T C U y M C 0 l M j B O U k 0 l M j B C a W 9 k a X Z l c n N p d H k l M j B S Z X B v c n Q 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M 1 M 2 J i N T c 2 N i 0 w Z D d j L T R i Z D M t O T k w Z i 1 k N W U z Z j M y Z j Q 2 M G E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h d m l n Y X R p b 2 5 T d G V w T m F t Z S I g V m F s d W U 9 I n N O Y X Z p Z 2 F 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T G 9 h Z G V k V G 9 B b m F s e X N p c 1 N l c n Z p Y 2 V z I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T A 1 L T E 4 V D A 0 O j E 5 O j U x L j g y M D U 2 N T l a I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U d y b 3 V w S U Q i I F Z h b H V l P S J z N 2 I x Z T c w O G E t M D k 4 Y S 0 0 Z D h j L W J h N z g t Y T g 1 O D A 2 Z D g y O T g 5 I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j g s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N R T C A t I E 5 S T S B C a W 9 k a X Z l c n N p d H k g U m V w b 3 J 0 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 5 y b V 9 u c m 1 w c m 9 q Z W N 0 a W Q s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 F M I C 0 g T l J N I E J p b 2 R p d m V y c 2 l 0 e S B S Z X B v c n Q v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 b n J t X 3 B y b 2 p l Y 3 R y Z W Z l c m V u Y 2 V p Z C w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U U w g L S B O U k 0 g Q m l v Z G l 2 Z X J z a X R 5 I F J l c G 9 y d C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t u c m 1 f Y m l v Z G l 2 Z X J z a X R 5 c m V w b 3 J 0 a W Q s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 F M I C 0 g T l J N I E J p b 2 R p d m V y c 2 l 0 e S B S Z X B v c n Q v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 b n J t X 3 J l c G 9 y d H R 5 c G V u Y W 1 l L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N R T C A t I E 5 S T S B C a W 9 k a X Z l c n N p d H k g U m V w b 3 J 0 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 5 y b V 9 y Z X B v c n R p b m d w Z X J p b 2 R l b m R v b i w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U U w g L S B O U k 0 g Q m l v Z G l 2 Z X J z a X R 5 I F J l c G 9 y d C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t u c m 1 f c m V w b 3 J 0 a W 5 n c G V y a W 9 k c 3 R h c n R v b i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U U w g L S B O U k 0 g Q m l v Z G l 2 Z X J z a X R 5 I F J l c G 9 y d C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t z d G F 0 Z W N v Z G V u Y W 1 l L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N R T C A t I E 5 S T S B C a W 9 k a X Z l c n N p d H k g U m V w b 3 J 0 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 3 N 0 Y X R 1 c 2 N v Z G V u Y W 1 l L D d 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o 4 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N R T C A t I E 5 S T S B C a W 9 k a X Z l c n N p d H k g U m V w b 3 J 0 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 5 y b V 9 u c m 1 w c m 9 q Z W N 0 a W Q s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 F M I C 0 g T l J N I E J p b 2 R p d m V y c 2 l 0 e S B S Z X B v c n Q v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 b n J t X 3 B y b 2 p l Y 3 R y Z W Z l c m V u Y 2 V p Z C w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U U w g L S B O U k 0 g Q m l v Z G l 2 Z X J z a X R 5 I F J l c G 9 y d C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t u c m 1 f Y m l v Z G l 2 Z X J z a X R 5 c m V w b 3 J 0 a W Q s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 F M I C 0 g T l J N I E J p b 2 R p d m V y c 2 l 0 e S B S Z X B v c n Q v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 b n J t X 3 J l c G 9 y d H R 5 c G V u Y W 1 l L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N R T C A t I E 5 S T S B C a W 9 k a X Z l c n N p d H k g U m V w b 3 J 0 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 5 y b V 9 y Z X B v c n R p b m d w Z X J p b 2 R l b m R v b i w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U U w g L S B O U k 0 g Q m l v Z G l 2 Z X J z a X R 5 I F J l c G 9 y d C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t u c m 1 f c m V w b 3 J 0 a W 5 n c G V y a W 9 k c 3 R h c n R v b i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U U w g L S B O U k 0 g Q m l v Z G l 2 Z X J z a X R 5 I F J l c G 9 y d C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t z d G F 0 Z W N v Z G V u Y W 1 l L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N R T C A t I E 5 S T S B C a W 9 k a X Z l c n N p d H k g U m V w b 3 J 0 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 3 N 0 Y X R 1 c 2 N v Z G V u Y W 1 l L D d 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 T U U w l M j A t J T I w T l J N J T I w Q m l v Z G l 2 Z X J z a X R 5 J T I w U m V w b 3 J 0 L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A B 5 m H u g M C v a S b 0 a u k T s C w 6 U A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A L 5 A E j 7 f O Q g 1 5 B j u U Y i r x 2 j j d E Z w J m n o + k 7 Q J i v 4 8 6 l x A A A A A A 6 A A A A A A g A A I A A A A P M 7 J + A T O j w r y u V 7 i M 2 S e O T z A 9 z F P 6 b M D 6 i 0 Y 3 z R I x D S U A A A A B H T n d r a 1 y w l T R R V f x N O d / s s 1 x C n i n A 6 H M s H B V k U I J U m w u d 1 E g 1 j C 2 V g c H x v o 0 R j o t O O D T v L i B u R 1 A 2 / Q h 1 L B y o v + O x v 9 3 O M Y 2 l y X 4 l 8 P s S N Q A A A A N w 6 p k c g p d B 2 L s 6 i 3 / B c n a o P W V p A F R s s x v J O c Y u J W o u g 3 n R D 8 j I t M g 3 p e W U + o S a 9 t S q L 4 T p A D 0 2 B W r E x R A c W M O s = < / D a t a M a s h u p > 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <m580224f57af48d5998ad1d627b3f8a6 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </m580224f57af48d5998ad1d627b3f8a6>
+    <CER_DLM xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">None</CER_DLM>
+    <EDi_BCPDocument xmlns="a0c6edd1-3628-439e-ae10-56235e7a9ecd">No</EDi_BCPDocument>
+    <g1c5c8a5ed744825af876dc81dccc5dd xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </g1c5c8a5ed744825af876dc81dccc5dd>
+    <EDi_DocumentDescription xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+    <_dlc_DocId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">EDICOMMS-978595777-6221</_dlc_DocId>
+    <aa7cfb7b7c8a4cdc88e464a139bfbbb5 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </aa7cfb7b7c8a4cdc88e464a139bfbbb5>
+    <Documenttype xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" xsi:nil="true"/>
+    <EDi1_DocID xmlns="dd6704dc-e03f-401a-ab22-0d2e978dbd2d" xsi:nil="true"/>
+    <jfdbf192cf3e432bae7ead6b01437832 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </jfdbf192cf3e432bae7ead6b01437832>
+    <fbf5ba1606af44cc8a6bbbd47132b0ab xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </fbf5ba1606af44cc8a6bbbd47132b0ab>
+    <Segment xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" xsi:nil="true"/>
+    <i0f84bba906045b4af568ee102a52dcb xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </i0f84bba906045b4af568ee102a52dcb>
+    <EDi_RecordNumber xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+    <_dlc_DocIdUrl xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Url>https://cergovau.sharepoint.com/sites/EDi-Communications/_layouts/15/DocIdRedir.aspx?ID=EDICOMMS-978595777-6221</Url>
+      <Description>EDICOMMS-978595777-6221</Description>
+    </_dlc_DocIdUrl>
+    <EDi_VitalDocument xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">No</EDi_VitalDocument>
+    <TaxCatchAllLabel xmlns="fea560b0-206f-46eb-a9d8-4504da3da1d2" xsi:nil="true"/>
+    <c275726743ff40b1bd16afcbde5101e0 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </c275726743ff40b1bd16afcbde5101e0>
+    <CER_FileStatus xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">Open</CER_FileStatus>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fea560b0-206f-46eb-a9d8-4504da3da1d2" xsi:nil="true"/>
+    <CER_DocumentGUID xmlns="a0c6edd1-3628-439e-ae10-56235e7a9ecd" xsi:nil="true"/>
+    <CER_FileClassification xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">OFFICIAL</CER_FileClassification>
+    <EDi_DocumentDate xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">2026-05-18T04:13:45+00:00</EDi_DocumentDate>
+    <_dlc_DocIdPersistId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   s q m i d = " 7 2 7 4 d 9 5 8 - 8 9 2 1 - 4 6 a 5 - 8 b 7 9 - 7 a 6 b 3 7 a a e 7 d 0 "   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Q D A A B Q S w M E F A A C A A g A q U l B X R j k f J 2 k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + x D o I w G I R f h X S n B Y z R k J 8 S 4 y q J i d G 4 N r V C I / w Y W i z v 5 u A j + Q r W K O r m c M P d f c P d / X q D f G j q 4 K I 6 o 1 v M S E w j E i i U 7 U F j m Z H e H s M 5 y T m s h T y J U g U e R p M O 5 p C R y t p z y p h z j r o J b b u S J V E U s 3 2 x 2 s h K N Y J 8 Y P 0 f D j U a K 1 A q w m H 3 G s M T G k 9 n X n 4 T s D G E Q u M X S H z 3 b H 9 C W P a 1 7 T v F F Y a L L b D R A n t / 4 A 9 Q S w M E F A A C A A g A q U l B X Q / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A K l J Q V 0 o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A K l J Q V 0 Y 5 H y d p A A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A C p S U F d D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D w A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A K l J Q V 0 o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O E B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D w C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P s U B A A A A A A A A o w E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U d y b 3 V w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A A m A Q A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A + + 3 r v p D N f 0 u G Z A + v h O T P 6 g A A A A A C A A A A A A A Q Z g A A A A E A A C A A A A C F I Z Y N 1 R x j a u v P 6 T p 6 w u b R m D m A m n N K 9 Z R d 7 l a D w i s 0 t A A A A A A O g A A A A A I A A C A A A A D t C T f m Y + 5 N D m J E n 6 G G + q T d i Q n j A 3 U T A 5 Y 4 s g k 5 V / m 2 l V A A A A B / v N I 1 F 8 H k C O k i b e f 4 7 R j o B S d Y C / P / K 7 + g m X 3 l q J o v u x 7 + V X / U t / 9 j M 1 g u N f Z Q Y c 1 M H r Q a Y r g m i l n N v B h O y o r V X h H l h u c R x 5 A O g z Q j 9 P Y c R U A A A A C t k j 1 d p z Y X D o 4 n 0 L 8 0 k E Y o k Y I 8 o V 6 K 4 a i P K g B C t F 9 y / q 2 I r s K X u Z R q p V P I l B z C A 4 g j 8 b V c C 4 V G 7 / + 4 6 I a 6 0 J Z L < / D a t a M a s h u p > 
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="EDi Document" ma:contentTypeID="0x010100DDEBB6CC12EF4A079B1186EEFE45A56400E924555CC2C9465C9A717C3C430520D50080BF6C01A073FA4F8C10610CFBCF7015" ma:contentTypeVersion="861" ma:contentTypeDescription="Any document other than an email or document link" ma:contentTypeScope="" ma:versionID="79d00fca72bde5db372f25aa9c6110d4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xmlns:ns3="fea560b0-206f-46eb-a9d8-4504da3da1d2" xmlns:ns4="a0c6edd1-3628-439e-ae10-56235e7a9ecd" xmlns:ns5="dd6704dc-e03f-401a-ab22-0d2e978dbd2d" xmlns:ns6="24aa14e1-d4f8-4fd7-87fd-92df26ed6048" xmlns:ns7="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8487099320925c2828261db25e76c4e8" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="" ns7:_="">
+    <xsd:import namespace="35d7dce1-22dc-4c3f-bf90-aebce6a2395f"/>
+    <xsd:import namespace="fea560b0-206f-46eb-a9d8-4504da3da1d2"/>
+    <xsd:import namespace="a0c6edd1-3628-439e-ae10-56235e7a9ecd"/>
+    <xsd:import namespace="dd6704dc-e03f-401a-ab22-0d2e978dbd2d"/>
+    <xsd:import namespace="24aa14e1-d4f8-4fd7-87fd-92df26ed6048"/>
+    <xsd:import namespace="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns2:EDi_DocumentDescription" minOccurs="0"/>
+                <xsd:element ref="ns2:c275726743ff40b1bd16afcbde5101e0" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns2:EDi_DocumentDate" minOccurs="0"/>
+                <xsd:element ref="ns2:m580224f57af48d5998ad1d627b3f8a6" minOccurs="0"/>
+                <xsd:element ref="ns2:EDi_VitalDocument" minOccurs="0"/>
+                <xsd:element ref="ns4:EDi_BCPDocument" minOccurs="0"/>
+                <xsd:element ref="ns4:CER_DocumentGUID" minOccurs="0"/>
+                <xsd:element ref="ns5:EDi1_DocID" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:EDi_RecordNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:CER_DLM" minOccurs="0"/>
+                <xsd:element ref="ns2:CER_FileClassification" minOccurs="0"/>
+                <xsd:element ref="ns2:CER_FileStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:aa7cfb7b7c8a4cdc88e464a139bfbbb5" minOccurs="0"/>
+                <xsd:element ref="ns2:jfdbf192cf3e432bae7ead6b01437832" minOccurs="0"/>
+                <xsd:element ref="ns2:g1c5c8a5ed744825af876dc81dccc5dd" minOccurs="0"/>
+                <xsd:element ref="ns2:fbf5ba1606af44cc8a6bbbd47132b0ab" minOccurs="0"/>
+                <xsd:element ref="ns2:i0f84bba906045b4af568ee102a52dcb" minOccurs="0"/>
+                <xsd:element ref="ns7:Documenttype" minOccurs="0"/>
+                <xsd:element ref="ns7:Segment" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns7:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="10" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="EDi_DocumentDescription" ma:index="11" nillable="true" ma:displayName="Document Description" ma:default="" ma:description="Document Description." ma:internalName="EDi_DocumentDescription" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="c275726743ff40b1bd16afcbde5101e0" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="c275726743ff40b1bd16afcbde5101e0" ma:taxonomyFieldName="EDi_DocumentKeywords" ma:displayName="Document Keywords" ma:readOnly="false" ma:default="" ma:fieldId="{c2757267-43ff-40b1-bd16-afcbde5101e0}" ma:taxonomyMulti="true" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="0e50b7a3-a264-430c-a2e5-e8cb190c5cdc" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="EDi_DocumentDate" ma:index="16" nillable="true" ma:displayName="Document Date" ma:default="[today]" ma:description="Original Date of the Document." ma:format="DateOnly" ma:internalName="EDi_DocumentDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="m580224f57af48d5998ad1d627b3f8a6" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="m580224f57af48d5998ad1d627b3f8a6" ma:taxonomyFieldName="CER_Agency" ma:displayName="Agency" ma:readOnly="false" ma:default="" ma:fieldId="{6580224f-57af-48d5-998a-d1d627b3f8a6}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="0f908e50-4941-4432-a5bc-5464d577a362" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="EDi_VitalDocument" ma:index="19" nillable="true" ma:displayName="Vital Document" ma:default="No" ma:description="Is this a vital business document?" ma:format="Dropdown" ma:internalName="EDi_VitalDocument" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Yes"/>
+          <xsd:enumeration value="No"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="EDi_RecordNumber" ma:index="24" nillable="true" ma:displayName="Record Number" ma:default="" ma:description="Enter any external reference numbers." ma:internalName="EDi_RecordNumber">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CER_DLM" ma:index="26" nillable="true" ma:displayName="File DLM" ma:default="None" ma:description="Information management markers and caveats can only be applied to OFFICIAL: Sensitive or PROTECTED information, when necessary." ma:format="RadioButtons" ma:internalName="CER_DLM">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="None"/>
+          <xsd:enumeration value="Personal privacy"/>
+          <xsd:enumeration value="Legal privilege"/>
+          <xsd:enumeration value="Legislative secrecy"/>
+          <xsd:enumeration value="Cabinet"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CER_FileClassification" ma:index="27" nillable="true" ma:displayName="File Classification" ma:default="OFFICIAL" ma:description="Select the appropriate security classification. The system is rated to maximum of PROTECTED." ma:format="RadioButtons" ma:internalName="CER_FileClassification">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="OFFICIAL"/>
+          <xsd:enumeration value="OFFICIAL: Sensitive"/>
+          <xsd:enumeration value="PROTECTED"/>
+          <xsd:enumeration value="UNOFFICIAL"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CER_FileStatus" ma:index="28" nillable="true" ma:displayName="File Status" ma:default="Open" ma:format="RadioButtons" ma:internalName="CER_FileStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Open"/>
+          <xsd:enumeration value="Closed"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="aa7cfb7b7c8a4cdc88e464a139bfbbb5" ma:index="32" nillable="true" ma:taxonomy="true" ma:internalName="aa7cfb7b7c8a4cdc88e464a139bfbbb5" ma:taxonomyFieldName="CER_Client" ma:displayName="Client" ma:default="" ma:fieldId="{aa7cfb7b-7c8a-4cdc-88e4-64a139bfbbb5}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="19a43a92-e145-45da-907d-30d9c1c24101" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="jfdbf192cf3e432bae7ead6b01437832" ma:index="33" nillable="true" ma:taxonomy="true" ma:internalName="jfdbf192cf3e432bae7ead6b01437832" ma:taxonomyFieldName="CER_FileKeywords" ma:displayName="File Keywords" ma:default="" ma:fieldId="{3fdbf192-cf3e-432b-ae7e-ad6b01437832}" ma:taxonomyMulti="true" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="0e50b7a3-a264-430c-a2e5-e8cb190c5cdc" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="g1c5c8a5ed744825af876dc81dccc5dd" ma:index="34" nillable="true" ma:taxonomy="true" ma:internalName="g1c5c8a5ed744825af876dc81dccc5dd" ma:taxonomyFieldName="CER_State" ma:displayName="State" ma:default="" ma:fieldId="{01c5c8a5-ed74-4825-af87-6dc81dccc5dd}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="a9130a4c-2414-44de-bf19-0a462096b5ec" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="fbf5ba1606af44cc8a6bbbd47132b0ab" ma:index="35" nillable="true" ma:taxonomy="true" ma:internalName="fbf5ba1606af44cc8a6bbbd47132b0ab" ma:taxonomyFieldName="CER_Scheme" ma:displayName="Scheme" ma:default="" ma:fieldId="{fbf5ba16-06af-44cc-8a6b-bbd47132b0ab}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="7ff3da5f-6c54-49cc-aabb-e0080ce1ebed" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="i0f84bba906045b4af568ee102a52dcb" ma:index="37" nillable="true" ma:taxonomy="true" ma:internalName="i0f84bba906045b4af568ee102a52dcb" ma:taxonomyFieldName="RevIMBCS" ma:displayName="Business Activity" ma:indexed="true" ma:default="" ma:fieldId="{20f84bba-9060-45b4-af56-8ee102a52dcb}" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="cb773ad8-1bb2-40a7-b425-e5f5ef8677fd" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fea560b0-206f-46eb-a9d8-4504da3da1d2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{efcd83ed-bc5f-4638-9385-c030f0955f9f}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="fea560b0-206f-46eb-a9d8-4504da3da1d2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{efcd83ed-bc5f-4638-9385-c030f0955f9f}" ma:internalName="TaxCatchAllLabel" ma:readOnly="false" ma:showField="CatchAllDataLabel" ma:web="fea560b0-206f-46eb-a9d8-4504da3da1d2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a0c6edd1-3628-439e-ae10-56235e7a9ecd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="EDi_BCPDocument" ma:index="20" nillable="true" ma:displayName="BCP Document" ma:default="No" ma:description="Is this document required as part of the Business Continuity Plan or Disaster Recovery Strategy?&lt;!-- Field: EDi --&gt;" ma:format="Dropdown" ma:internalName="EDi_BCPDocument" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Yes"/>
+          <xsd:enumeration value="No"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CER_DocumentGUID" ma:index="21" nillable="true" ma:displayName="Document GUID" ma:description="CRM Document GUID" ma:hidden="true" ma:internalName="CER_DocumentGUID" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dd6704dc-e03f-401a-ab22-0d2e978dbd2d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="EDi1_DocID" ma:index="22" nillable="true" ma:displayName="EDi1_DocID" ma:description="Document ID from EDi v1" ma:hidden="true" ma:internalName="EDi1_DocID" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="24aa14e1-d4f8-4fd7-87fd-92df26ed6048" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="23" nillable="true" ma:displayName="EDi1_DocID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl0" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Documenttype" ma:index="38" nillable="true" ma:displayName="Document type" ma:format="Dropdown" ma:internalName="Documenttype">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Meeting minutes"/>
+          <xsd:enumeration value="Templates"/>
+          <xsd:enumeration value="Evaluation"/>
+          <xsd:enumeration value="HR"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Segment" ma:index="39" nillable="true" ma:displayName="Category" ma:format="Dropdown" ma:internalName="Segment">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="ACCU"/>
+          <xsd:enumeration value="Carbon Markets"/>
+          <xsd:enumeration value="Compliance"/>
+          <xsd:enumeration value="Corporate, Legal and CEO"/>
+          <xsd:enumeration value="Digital Services"/>
+          <xsd:enumeration value="NGER and Safeguard"/>
+          <xsd:enumeration value="NRM"/>
+          <xsd:enumeration value="PGO"/>
+          <xsd:enumeration value="RET and REGO"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="40" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="41" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="43" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a2e065b1-f413-4592-874b-39c3f10b47c4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="44" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="45" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="46" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="47" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3A3DF4A-8135-4BE7-A1DF-10D2064F1C0F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="35d7dce1-22dc-4c3f-bf90-aebce6a2395f"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="dd6704dc-e03f-401a-ab22-0d2e978dbd2d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315"/>
+    <ds:schemaRef ds:uri="24aa14e1-d4f8-4fd7-87fd-92df26ed6048"/>
+    <ds:schemaRef ds:uri="a0c6edd1-3628-439e-ae10-56235e7a9ecd"/>
+    <ds:schemaRef ds:uri="fea560b0-206f-46eb-a9d8-4504da3da1d2"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D22050F-4375-4675-AB20-93D13384A076}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EE92721-8DD3-4230-AA6D-51E964886CCF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="35d7dce1-22dc-4c3f-bf90-aebce6a2395f"/>
+    <ds:schemaRef ds:uri="fea560b0-206f-46eb-a9d8-4504da3da1d2"/>
+    <ds:schemaRef ds:uri="a0c6edd1-3628-439e-ae10-56235e7a9ecd"/>
+    <ds:schemaRef ds:uri="dd6704dc-e03f-401a-ab22-0d2e978dbd2d"/>
+    <ds:schemaRef ds:uri="24aa14e1-d4f8-4fd7-87fd-92df26ed6048"/>
+    <ds:schemaRef ds:uri="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D41BEF4-9603-4379-B4B5-4063323296D1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C17BCF2D-FC04-4F5B-A723-3EF791FC4F25}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Project details</vt:lpstr>
       <vt:lpstr>Project locations</vt:lpstr>
       <vt:lpstr>Project plans</vt:lpstr>
       <vt:lpstr>Biodiversity reports</vt:lpstr>
@@ -5022,25 +6366,60 @@
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100DDEBB6CC12EF4A079B1186EEFE45A56400E924555CC2C9465C9A717C3C430520D50080BF6C01A073FA4F8C10610CFBCF7015</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CER_Scheme">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="RevIMBCS">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="CER_Client">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="CER_FileKeywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="EDi_DocumentKeywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>4a09ff62-8eb8-45f1-917f-e1d972f388e6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="CER_State">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="CER_Agency">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>