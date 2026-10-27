--- v2 (2026-10-07)
+++ v3 (2026-10-27)
@@ -1,103 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="73" documentId="8_{68196501-476B-4ABE-B3F2-6557F7ACFCBE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4DE8A249-B85B-439B-921B-9307B4E19F28}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="13_ncr:1_{31911D84-412C-4AE6-A4F1-C347E4A54AED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C284BF3A-DE62-45C4-8688-6E4576ECF32B}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" tabRatio="660" xr2:uid="{F1B0EECA-D24F-4B1C-8523-569642F96711}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="23260" windowHeight="14860" tabRatio="660" xr2:uid="{F1B0EECA-D24F-4B1C-8523-569642F96711}"/>
   </bookViews>
   <sheets>
     <sheet name="Project details" sheetId="10" r:id="rId1"/>
     <sheet name="Project locations" sheetId="38" r:id="rId2"/>
     <sheet name="Project plans" sheetId="16" r:id="rId3"/>
     <sheet name="Biodiversity reports" sheetId="12" r:id="rId4"/>
     <sheet name="Project and certificate history" sheetId="39" r:id="rId5"/>
     <sheet name="Related projects" sheetId="45" r:id="rId6"/>
     <sheet name="Audits reports" sheetId="41" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="676" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1243" uniqueCount="188">
   <si>
     <t>Biodiversity Market Register: Project Details </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">The Nature Repair Market is a voluntary national biodiversity market scheme. It encourages people and businesses to invest in projects that restore and protect our natural environment. 
 The Biodiversity Market Register is published in accordance with Section 161 of the </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Nature Repair Act 2023 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
@@ -303,351 +302,402 @@
   <si>
     <t xml:space="preserve">The method covering this project requires a project plan to be prepared. Read more about the implementation of this project in the project plan. </t>
   </si>
   <si>
     <t xml:space="preserve">The method requires a starting state assessment to be undertaken. Read more in the site assessment report for this project. </t>
   </si>
   <si>
     <t>https://cer.gov.au/sites/default/files/biodiversityProjectFiles/NR001014_Activity_area.zip</t>
   </si>
   <si>
     <t>Silva Capital Pty Ltd (Silva) acknowledges Aboriginal and Torres Strait Islander people as the first inhabitants of Australia. They are the traditional custodians of this land and have a deep historical and spiritual connection to, and vital knowledge and expertise of caring for Country, waterways, rivers and seas.
 We pay our deepest respects to past and present Elders and emerging Traditional Owners of the First Nations communities in which we operate. We acknowledge that past agricultural practices and policies have impacted the social, emotional and economic wellbeing of First Nations people, and in some cases caused irreparable damage to Country, tangible and intangible cultural heritage. We support First Nations self-determination, respect and prosperity and seek to develop projects that provide a platform for celebration of culture and caring for Country. 
 Silva is committed to Truth Telling of our shared history.</t>
   </si>
   <si>
     <t xml:space="preserve">For details on a project ecosystem condition including all information required to be published at the project and activity area level, see the project site assessment report and project plan. 
 As a project reports, they will provide information on progress and changes in ecosystem condition. No project reports are currently available for this project. </t>
   </si>
   <si>
     <t>No culturally significant entity has been nominated for this project.</t>
   </si>
   <si>
     <t>Not applicable to the method used by this project.</t>
   </si>
   <si>
+    <t>NR001016</t>
+  </si>
+  <si>
+    <t>Nortongong Biodiversity Restoration Project</t>
+  </si>
+  <si>
+    <t>WILGA FARMING (AUSTRALIA) PTY LTD</t>
+  </si>
+  <si>
+    <t>Nortongong Biodiversity Restoration Project is covered by the Replanting Native Forests and Woodland Ecosystems (Methodology Determination) 2025. This project aims to restore an ecosystem from the Acacia Forests and Woodlands major vegetation group. 
+If this project was not undertaken, the condition of the land would remain static, and the land would remain clear of forest cover (the counterfactual scenario). The biodiversity outcome is intended to be achieved within 25 years after the initial plantings.</t>
+  </si>
+  <si>
+    <t>6,150 ha (land-based)</t>
+  </si>
+  <si>
+    <t>https://cer.gov.au/sites/default/files/biodiversityProjectFiles/NR001016_Project_area.zip</t>
+  </si>
+  <si>
+    <t>967.74 ha</t>
+  </si>
+  <si>
+    <t>https://cer.gov.au/sites/default/files/biodiversityProjectFiles/NR001016_Site_assessment_report.zip</t>
+  </si>
+  <si>
+    <t>https://cer.gov.au/sites/default/files/biodiversityProjectFiles/NR001016_Activity_area.zip</t>
+  </si>
+  <si>
+    <t>Gunn Agri Partners respectfully acknowledges the Traditional Custodians of the land on which this project will be delivered. We pay our respects to Elders past and present and recognise their enduring connection to Country, culture, and community. We honour the deep cultural, spiritual, and historical significance of the landscape and remain committed to fostering respectful and meaningful engagement with First Nations peoples throughout the life of this project.</t>
+  </si>
+  <si>
     <t>NR001018</t>
   </si>
   <si>
     <t>KARINYA DOWNS WET SCLEROPHYLL FOREST AND RAINFOREST RESTORATION</t>
   </si>
   <si>
     <t>24 DEGREE FOREST PTY LTD</t>
-  </si>
-[...277 lines deleted...]
-    <t>6,150 ha (land-based)</t>
   </si>
   <si>
     <t>Karinya Downs Wet Sclerophyll Forest and Rainforest Restoration project is covered by the Replanting Native Forests and Woodland Ecosystems (Methodology Determination) 2025. This project aims to restore ecosystems from the major vegetation groups of Rainforests and Vine Thickets, and Eucalypt Tall Open Forests. 
 If this project was not undertaken, the condition of the land would remain static, and the land would remain clear of forest cover (the counterfactual scenario). The biodiversity outcome is intended to be achieved within 25 years after the initial plantings.</t>
   </si>
   <si>
-    <t>Nortongong Biodiversity Restoration Project is covered by the Replanting Native Forests and Woodland Ecosystems (Methodology Determination) 2025. This project aims to restore an ecosystem from the Acacia Forests and Woodlands major vegetation group. 
+    <t>72.06 ha (land-based)</t>
+  </si>
+  <si>
+    <t>https://cer.gov.au/sites/default/files/biodiversityProjectFiles/NR001018_Project_area.zip</t>
+  </si>
+  <si>
+    <t>19.90 ha</t>
+  </si>
+  <si>
+    <t>https://cer.gov.au/sites/default/files/biodiversityProjectFiles/NR001018_Site_assessment_report.zip</t>
+  </si>
+  <si>
+    <t>https://cer.gov.au/sites/default/files/biodiversityProjectFiles/NR001018_Activity_area.zip</t>
+  </si>
+  <si>
+    <t>24 Degree Forest acknowledges the Traditional Custodians of the region in which this project is being undertaken and pay our respects to Elders past and present. We recognise the enduring cultural and environmental knowledge of Aboriginal and Torres Strait Islander peoples and their continuing connection to Country.</t>
+  </si>
+  <si>
+    <t>NR001019</t>
+  </si>
+  <si>
+    <t>Silva Capital Cooplacurripa Biodiversity Project No.2</t>
+  </si>
+  <si>
+    <t>Silva Capital Cooplacurripa Biodiversity Project No.2 is covered by the Replanting Native Forests and Woodland Ecosystems (Methodology Determination) 2025. This project aims to restore ecosystems from the major vegetation groups of Rainforests and Vine Thickets, Eucalypt Tall Open Forests, Eucalypt Woodlands and Casuarina Forest and Woodlands.
 If this project was not undertaken, the condition of the land would remain static, and the land would remain clear of forest cover (the counterfactual scenario). The biodiversity outcome is intended to be achieved within 25 years after the initial plantings.</t>
+  </si>
+  <si>
+    <t>1327.84 ha (land-based)</t>
+  </si>
+  <si>
+    <t>https://cer.gov.au/sites/default/files/biodiversityProjectFiles/NR001019_Project_area.zip</t>
+  </si>
+  <si>
+    <t>1230.32 ha</t>
+  </si>
+  <si>
+    <t>https://cer.gov.au/sites/default/files/biodiversityProjectFiles/NR001019_Site_assessment_report.zip</t>
+  </si>
+  <si>
+    <t>The method requires a starting state assessment to be undertaken. Read more in the site assessment report for this project.</t>
+  </si>
+  <si>
+    <t>https://cer.gov.au/sites/default/files/biodiversityProjectFiles/NR001019_Activity_area.zip</t>
+  </si>
+  <si>
+    <t>Project Location Details</t>
+  </si>
+  <si>
+    <t>Project location ID</t>
+  </si>
+  <si>
+    <t>Address</t>
+  </si>
+  <si>
+    <t>Volume</t>
+  </si>
+  <si>
+    <t>Folio</t>
+  </si>
+  <si>
+    <t>Lot</t>
+  </si>
+  <si>
+    <t>Plan</t>
+  </si>
+  <si>
+    <t>State/Territory</t>
+  </si>
+  <si>
+    <t>Local government area</t>
+  </si>
+  <si>
+    <t>Interim Biogeographic Regionalisation for Australia</t>
+  </si>
+  <si>
+    <t>Torrens system or Crown land</t>
+  </si>
+  <si>
+    <t>Cooplacurripa Station, 1202 Kangaroo Tops Road, Cooplacurripa, NSW 2424</t>
+  </si>
+  <si>
+    <t>MID-COAST</t>
+  </si>
+  <si>
+    <t>NSW North Coast Bioregion</t>
+  </si>
+  <si>
+    <t>Torrens system land</t>
+  </si>
+  <si>
+    <t>Auto Consol 15153-64</t>
+  </si>
+  <si>
+    <t>Auto Consol 15205-162</t>
+  </si>
+  <si>
+    <t>WALCHA</t>
+  </si>
+  <si>
+    <t>Cooplacurripa Station, 326 Eaglehawk Trail, Nowendoc, NSW 2424</t>
+  </si>
+  <si>
+    <t>Auto Consol 9583-59</t>
+  </si>
+  <si>
+    <t>Auto Consol 8464-73</t>
+  </si>
+  <si>
+    <t>MID-COAST, WALCHA</t>
+  </si>
+  <si>
+    <t>900 DOON DOON RD, DOON DOON, New South Wales 2484</t>
+  </si>
+  <si>
+    <t>TWEED</t>
+  </si>
+  <si>
+    <t>South East Queensland</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>848 NORTONGONG RD, COONAMBLE, New South Wales 2829</t>
+  </si>
+  <si>
+    <t>COONAMBLE</t>
+  </si>
+  <si>
+    <t>Darling Riverine Plains</t>
+  </si>
+  <si>
+    <t>1202 KANGAROO TOPS RD, COOPLACURRIPA, New South Wales 2424</t>
+  </si>
+  <si>
+    <t>NSW North Coast</t>
+  </si>
+  <si>
+    <t>Project Plans</t>
+  </si>
+  <si>
+    <t>Document ID</t>
+  </si>
+  <si>
+    <t>Document type</t>
+  </si>
+  <si>
+    <t>Document URL</t>
+  </si>
+  <si>
+    <t>File extension</t>
+  </si>
+  <si>
+    <t>Currency</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>DOC-48454</t>
+  </si>
+  <si>
+    <t>Project Plan</t>
+  </si>
+  <si>
+    <t>https://cer.gov.au/sites/default/files/biodiversityProjectFiles/NR001014_Project_plan_2025-05-07.pdf</t>
+  </si>
+  <si>
+    <t>.pdf</t>
+  </si>
+  <si>
+    <t>Current</t>
+  </si>
+  <si>
+    <t>DOC-48455</t>
+  </si>
+  <si>
+    <t>https://cer.gov.au/sites/default/files/biodiversityProjectFiles/NR001018_Project_plan_2026-03-27.pdf</t>
+  </si>
+  <si>
+    <t>DOC-48456</t>
+  </si>
+  <si>
+    <t>https://cer.gov.au/sites/default/files/biodiversityProjectFiles/NR001016_Project_plan_2026-05-01.pdf</t>
+  </si>
+  <si>
+    <t>DOC-48457</t>
+  </si>
+  <si>
+    <t>https://cer.gov.au/sites/default/files/biodiversityProjectFiles/NR001019_Project_plan_2026-09-18.pdf</t>
+  </si>
+  <si>
+    <t>Biodiversity Reports</t>
+  </si>
+  <si>
+    <t>Report type</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Reporting period start date</t>
+  </si>
+  <si>
+    <t>Reporting period end date</t>
+  </si>
+  <si>
+    <t>`</t>
+  </si>
+  <si>
+    <t>Project and certificate history</t>
+  </si>
+  <si>
+    <t>History ID</t>
+  </si>
+  <si>
+    <t>Notice type</t>
+  </si>
+  <si>
+    <t>Registration of Silva Capital Cooplacurripa Biodiversity Project No.1 as a biodiversity project.</t>
+  </si>
+  <si>
+    <t>Registration</t>
+  </si>
+  <si>
+    <t>Registration of KARINYA DOWNS WET SCLEROPHYLL FOREST AND RAINFOREST RESTORATION as a biodiversity project.</t>
+  </si>
+  <si>
+    <t>Registration of Nortongong Biodiversity Restoration Project as a biodiversity project.</t>
+  </si>
+  <si>
+    <t>Registration of Silva Capital Cooplacurripa Biodiversity Project No.2 as a biodiversity project.</t>
+  </si>
+  <si>
+    <t>Related Projects</t>
+  </si>
+  <si>
+    <t>Project relationship ID</t>
+  </si>
+  <si>
+    <t>Related project ID</t>
+  </si>
+  <si>
+    <t>Details of the overlap</t>
+  </si>
+  <si>
+    <t>Duration of the overlap</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NR001014-ERF201057 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ERF201057 </t>
+  </si>
+  <si>
+    <t>100% of the biodiversity project area, materially overlaps with the ACCU project area.</t>
+  </si>
+  <si>
+    <t>100 years 0 months</t>
+  </si>
+  <si>
+    <t>NR001018-ERF207666</t>
+  </si>
+  <si>
+    <t>ERF207666</t>
+  </si>
+  <si>
+    <t>NR001016-ERF202584</t>
+  </si>
+  <si>
+    <t>ERF202584</t>
+  </si>
+  <si>
+    <t>75% of the biodiversity project area, materially overlaps with the ACCU project area.</t>
+  </si>
+  <si>
+    <t>NR001019-ERF206427</t>
+  </si>
+  <si>
+    <t>ERF206427</t>
+  </si>
+  <si>
+    <t>Audit Reports</t>
+  </si>
+  <si>
+    <t>Audit type</t>
+  </si>
+  <si>
+    <t>Submission date</t>
+  </si>
+  <si>
+    <t>Outcome</t>
+  </si>
+  <si>
+    <t>Data as at 09/10/2026</t>
+  </si>
+  <si>
+    <t>Silva Capital Pty Ltd (Silva) acknowledges Aboriginal and Torres Strait Islander people as the first inhabitants of Australia. They are the traditional custodians of this land and have a deep historical and spiritual connection to, and vital knowledge and expertise of caring for Country, waterways, rivers and seas.
+We pay our deepest respects to past and present Elders and emerging Traditional Owners of the First Nations communities in which we operate. We acknowledge that past agricultural practices and policies have impacted the social, emotional and economic wellbeing of First Nations people, and in some cases caused irreparable damage to Country, tangible and intangible cultural heritage. We support First Nations self-determination, respect and prosperity and seek to develop projects that provide a platform for celebration of culture and caring for Country.
+Silva is committed to Truth Telling of our shared history.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
@@ -737,344 +787,338 @@
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color rgb="FF454743"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE8E9E7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD5D6D4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color rgb="FFFFC000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC0C2C4"/>
       </left>
       <right style="thin">
         <color rgb="FFC0C2C4"/>
       </right>
       <top style="thin">
         <color rgb="FFC0C2C4"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC0C2C4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC0C2C4"/>
       </left>
-      <right/>
-[...9 lines deleted...]
-      </left>
       <right style="thin">
         <color rgb="FFC0C2C4"/>
       </right>
       <top style="thin">
         <color rgb="FFC0C2C4"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC0C2C4"/>
       </left>
       <right/>
       <top style="thick">
         <color rgb="FFFFC000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC0C2C4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
-      <top/>
-[...11 lines deleted...]
-      <bottom/>
+      <top style="thin">
+        <color rgb="FF8ED973"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF8ED973"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="6" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="12" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...29 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="12" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="4" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Hyperlink" xfId="4" builtinId="8"/>
     <cellStyle name="Hyperlink 2" xfId="3" xr:uid="{A375809E-7DBC-4570-920A-94DFD88CED0D}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{EEC0E7A1-596C-4E36-8F74-1348BDFE1A5A}"/>
     <cellStyle name="Normal 2 2" xfId="2" xr:uid="{374BFC11-1E26-40FD-943C-214DFE22B0CA}"/>
     <cellStyle name="Normal 2 2 2" xfId="5" xr:uid="{75DD1D3C-5DFC-4346-BC84-AFF8883ECE99}"/>
     <cellStyle name="Normal 2 3" xfId="6" xr:uid="{56E07E91-070C-4BC6-ADE9-27A8C83DD0E4}"/>
   </cellStyles>
-  <dxfs count="64">
+  <dxfs count="112">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
@@ -1697,119 +1741,491 @@
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
       <alignment textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
-[...10 lines deleted...]
-      </border>
     </dxf>
     <dxf>
       <alignment textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="15"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="2"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <border outline="0">
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
       </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="15"/>
         <color rgb="FF454743"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
-        <patternFill patternType="solid">
+        <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor theme="2"/>
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
@@ -1835,205 +2251,211 @@
     <dxf>
       <border>
         <left style="thin">
           <color rgb="FFC0C2C4"/>
         </left>
         <right style="thin">
           <color rgb="FFC0C2C4"/>
         </right>
         <top style="thin">
           <color rgb="FFC0C2C4"/>
         </top>
         <bottom style="thin">
           <color rgb="FFC0C2C4"/>
         </bottom>
         <vertical style="thin">
           <color rgb="FFC0C2C4"/>
         </vertical>
         <horizontal style="thin">
           <color rgb="FFC0C2C4"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1" defaultTableStyle="CER Table" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="CER Table" pivot="0" count="4" xr9:uid="{D332FB68-92DB-41D8-BEFD-1645F8208055}">
-      <tableStyleElement type="wholeTable" dxfId="63"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowStripe" dxfId="60"/>
+      <tableStyleElement type="wholeTable" dxfId="111"/>
+      <tableStyleElement type="headerRow" dxfId="110"/>
+      <tableStyleElement type="firstColumn" dxfId="109"/>
+      <tableStyleElement type="firstRowStripe" dxfId="108"/>
     </tableStyle>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FFFCBA5C"/>
       <color rgb="FF454743"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{0841F518-76FF-409D-B376-EC8D34109DA9}" name="Projects" displayName="Projects" ref="A4:AU7" totalsRowShown="0" headerRowDxfId="59" tableBorderDxfId="58">
-  <autoFilter ref="A4:AU7" xr:uid="{0841F518-76FF-409D-B376-EC8D34109DA9}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{0841F518-76FF-409D-B376-EC8D34109DA9}" name="Projects" displayName="Projects" ref="A4:AU8" totalsRowShown="0" headerRowDxfId="107" dataDxfId="106" tableBorderDxfId="105">
+  <autoFilter ref="A4:AU8" xr:uid="{0841F518-76FF-409D-B376-EC8D34109DA9}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:AU8">
+    <sortCondition ref="E4:E8"/>
+  </sortState>
   <tableColumns count="47">
-    <tableColumn id="1" xr3:uid="{7ABD1077-5AA5-45ED-B2FE-8B63458F3AFB}" name="Project ID"/>
-[...45 lines deleted...]
-    <tableColumn id="47" xr3:uid="{2381B204-1C91-4397-9653-446CE27626A8}" name="Aggregate forecast change in contribution to biodiversity persistence (per hectare)"/>
+    <tableColumn id="1" xr3:uid="{7ABD1077-5AA5-45ED-B2FE-8B63458F3AFB}" name="Project ID" dataDxfId="104"/>
+    <tableColumn id="2" xr3:uid="{B9139338-3458-4AFC-AF02-7D5A38CAC710}" name="Project name" dataDxfId="103"/>
+    <tableColumn id="3" xr3:uid="{57E44D5C-50D9-4B13-824E-091DD7EA5FBC}" name="Project proponent(s)" dataDxfId="102"/>
+    <tableColumn id="4" xr3:uid="{3F09202B-74AE-40C1-BD4C-1C5911F775FE}" name="Project status" dataDxfId="101"/>
+    <tableColumn id="5" xr3:uid="{427B2FE0-180C-44D2-A81F-2DDCFD6F7562}" name="Registration date" dataDxfId="100"/>
+    <tableColumn id="6" xr3:uid="{55BFAAFB-D5A7-4162-9CAE-23CC5AF27869}" name="Methodology" dataDxfId="99"/>
+    <tableColumn id="7" xr3:uid="{67FDEED1-ABDC-4906-A5D7-0DBA6E572E03}" name="Method URL" dataDxfId="98"/>
+    <tableColumn id="8" xr3:uid="{B78E72A6-969C-416A-B9A5-01F1579FA593}" name="Location" dataDxfId="97"/>
+    <tableColumn id="9" xr3:uid="{15D11413-7832-49C0-9781-42B43E1845A2}" name="Project description" dataDxfId="96"/>
+    <tableColumn id="10" xr3:uid="{F9408F4E-E960-4688-808C-E0206508EC5D}" name="Biodiversity outcome" dataDxfId="95"/>
+    <tableColumn id="11" xr3:uid="{548E4825-F633-4575-9F75-82B2BF8C29CC}" name="Permanence period" dataDxfId="94"/>
+    <tableColumn id="12" xr3:uid="{1FAA7896-08B1-4C4A-A1DA-29081E1BED4A}" name="Activity period" dataDxfId="93"/>
+    <tableColumn id="13" xr3:uid="{1BC3E13F-CC88-4C69-A86D-BAEAD809C858}" name="Regulatory approvals" dataDxfId="92"/>
+    <tableColumn id="14" xr3:uid="{DF93F9E6-03B1-4117-BFA5-398BAEA6EC8A}" name="Eligible interest holder consents" dataDxfId="91"/>
+    <tableColumn id="15" xr3:uid="{F1BBF18E-C61A-468C-BD40-5257C29E5DF0}" name="Project area includes native title area" dataDxfId="90"/>
+    <tableColumn id="16" xr3:uid="{C66E4571-EF77-4DD4-96AC-B02853D5D835}" name="Registered native title body corporate consent" dataDxfId="89"/>
+    <tableColumn id="17" xr3:uid="{26C4A1CF-CBD4-4012-91E9-AAB366D743E0}" name="Project area size" dataDxfId="88"/>
+    <tableColumn id="18" xr3:uid="{F6F7089C-AFAD-4961-A78B-A8979BC30B43}" name="Project area URL" dataDxfId="87"/>
+    <tableColumn id="19" xr3:uid="{3289A8EA-AA88-4192-87B7-5ECF61439262}" name="Total size of activity area(s)" dataDxfId="86"/>
+    <tableColumn id="20" xr3:uid="{435A8A11-B61E-4FE2-9B8B-C360CF6BD8CE}" name="Site assessment report URL" dataDxfId="85"/>
+    <tableColumn id="21" xr3:uid="{6203C038-20CB-4A95-9014-26DE61F7EE73}" name="Certificate ID" dataDxfId="84"/>
+    <tableColumn id="22" xr3:uid="{86C3FF74-1B40-4F0B-8A8B-94E2D9EE3EBD}" name="Certificate issuance date" dataDxfId="83"/>
+    <tableColumn id="23" xr3:uid="{35C2356E-F3E8-4DC6-91A9-4E2413437F25}" name="Biodiversity maintenance declaration" dataDxfId="82"/>
+    <tableColumn id="24" xr3:uid="{22B00DC1-8CCD-47F9-9E0F-F36175D5A24B}" name="Biodiversity maintenance declaration date" dataDxfId="81"/>
+    <tableColumn id="25" xr3:uid="{8B6C9143-8300-40D3-A27E-1C7C0EDCE7BA}" name="Certificate holder" dataDxfId="80"/>
+    <tableColumn id="26" xr3:uid="{A6D99E12-C486-49BB-A9CB-F17320E29304}" name="Certificate account number" dataDxfId="79"/>
+    <tableColumn id="27" xr3:uid="{FFAD242E-9A77-4763-8327-A450B097FDAB}" name="Certificate status" dataDxfId="78"/>
+    <tableColumn id="28" xr3:uid="{5568CC75-4903-47E2-93F0-586C2248B2C8}" name="Project plan statement" dataDxfId="77"/>
+    <tableColumn id="29" xr3:uid="{DCBCA561-1AE8-4126-B81A-064CCD760310}" name="Site assessment report statement" dataDxfId="76"/>
+    <tableColumn id="30" xr3:uid="{30D6F596-072F-4240-AE2A-CFD949965222}" name="Activity area URL" dataDxfId="75"/>
+    <tableColumn id="31" xr3:uid="{4E1AB6CE-DDED-4615-870A-B038E47AC77D}" name="Registered land use agreement relevant to the project" dataDxfId="74"/>
+    <tableColumn id="32" xr3:uid="{721246E5-57E1-4EAB-8C33-2BB1FFA86178}" name="Cultural statement" dataDxfId="73"/>
+    <tableColumn id="33" xr3:uid="{C70CFDE5-2F35-45F0-82DD-E67A5C50BFD7}" name="Acknowledgement of country" dataDxfId="72"/>
+    <tableColumn id="34" xr3:uid="{5A0CB776-306D-4A85-81ED-8AEED7D57C38}" name="Ecosystem condition " dataDxfId="71"/>
+    <tableColumn id="35" xr3:uid="{B1FC7C54-1205-443C-8EF6-D89C13ED20BB}" name="Culturally significant entities" dataDxfId="70"/>
+    <tableColumn id="36" xr3:uid="{49A386C6-1160-4271-B75F-E30C01EBEBAC}" name="Removal or reduction of the impact of threats to biodiversity in native species" dataDxfId="69"/>
+    <tableColumn id="37" xr3:uid="{EC589C35-790E-45F9-BDAC-3DB6CBE9952A}" name="Commitment to protection of biodiversity in native species" dataDxfId="68"/>
+    <tableColumn id="38" xr3:uid="{DAC88F0B-B183-437F-A258-D263221DAFCF}" name="Capability of the area to support threatened species" dataDxfId="67"/>
+    <tableColumn id="39" xr3:uid="{5634EA27-BFBD-47C6-A8A2-E319D868752E}" name="Aggregate starting ecosystem condition score" dataDxfId="66"/>
+    <tableColumn id="40" xr3:uid="{E8242E08-39B3-40AB-A667-E40252E40154}" name="Aggregate forecast ecosystem condition score" dataDxfId="65"/>
+    <tableColumn id="41" xr3:uid="{9141C969-F461-4F00-8D6C-9A265A8F42F0}" name="Aggregate forecast change in ecosystem condition score" dataDxfId="64"/>
+    <tableColumn id="42" xr3:uid="{7883A7ED-9571-43A4-A51E-9929794999BB}" name="Aggregate starting contribution to biodiversity persistence score" dataDxfId="63"/>
+    <tableColumn id="43" xr3:uid="{C2C6E180-7192-47CA-AABE-1AE4C1F3AB07}" name="Aggregate forecast contribution to biodiversity persistence score" dataDxfId="62"/>
+    <tableColumn id="44" xr3:uid="{2A85437A-14B4-402D-8DD5-487D4E0071B8}" name="Aggregate forecast change in contribution to biodiversity persistence " dataDxfId="61"/>
+    <tableColumn id="45" xr3:uid="{8C94C9A4-EDC2-4DBC-B4DB-2DD2D7E1C32D}" name="Aggregate starting contribution to biodiversity persistence (per hectare)" dataDxfId="60"/>
+    <tableColumn id="46" xr3:uid="{D5604AAE-889E-4DD7-BA9A-66DE30C75988}" name="Aggregate forecast contribution to biodiversity persistence (per hectare)" dataDxfId="59"/>
+    <tableColumn id="47" xr3:uid="{2381B204-1C91-4397-9653-446CE27626A8}" name="Aggregate forecast change in contribution to biodiversity persistence (per hectare)" dataDxfId="58"/>
   </tableColumns>
-  <tableStyleInfo name="CER Table" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{AAE51F90-27BD-4998-9B1A-2DC8A30A6060}" name="Project_locations" displayName="Project_locations" ref="A2:K55" totalsRowShown="0" headerRowDxfId="57" dataDxfId="56">
-  <autoFilter ref="A2:K55" xr:uid="{AAE51F90-27BD-4998-9B1A-2DC8A30A6060}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{AAE51F90-27BD-4998-9B1A-2DC8A30A6060}" name="Project_locations" displayName="Project_locations" ref="A2:K141" totalsRowShown="0" headerRowDxfId="57" dataDxfId="56">
+  <autoFilter ref="A2:K141" xr:uid="{AAE51F90-27BD-4998-9B1A-2DC8A30A6060}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:K55">
     <sortCondition ref="A2:A55"/>
   </sortState>
   <tableColumns count="11">
     <tableColumn id="1" xr3:uid="{B1EBFF6C-5E03-4E32-BC90-A2840B194E0F}" name="Project location ID" dataDxfId="55"/>
     <tableColumn id="2" xr3:uid="{3423D08A-463D-4B4A-AC08-4EE66B6DA6E0}" name="Project ID" dataDxfId="54"/>
     <tableColumn id="3" xr3:uid="{3171A82C-81D2-4330-94A5-6804888D3E87}" name="Address" dataDxfId="53"/>
     <tableColumn id="4" xr3:uid="{269D98FF-416F-4448-B105-BF804023AF31}" name="Volume" dataDxfId="52"/>
     <tableColumn id="5" xr3:uid="{0360626D-9D61-457A-BE03-5EFF980FBD01}" name="Folio" dataDxfId="51"/>
     <tableColumn id="6" xr3:uid="{75FAA72C-385B-45C0-8ECA-3433657B14BD}" name="Lot" dataDxfId="50"/>
     <tableColumn id="7" xr3:uid="{792B5D29-5C4D-4533-BC86-9831B69DCB75}" name="Plan" dataDxfId="49"/>
     <tableColumn id="8" xr3:uid="{A9D50B0F-3AE2-44AE-9FF7-408CB135DED8}" name="State/Territory" dataDxfId="48"/>
     <tableColumn id="9" xr3:uid="{8FBDC658-6EBF-42FD-BEFF-BE0994921BFA}" name="Local government area" dataDxfId="47"/>
     <tableColumn id="10" xr3:uid="{3DDEA3EE-7279-4006-B7C7-D92D67596CC1}" name="Interim Biogeographic Regionalisation for Australia" dataDxfId="46"/>
     <tableColumn id="11" xr3:uid="{31042AD0-6ACD-4F6F-93A8-72366C90C193}" name="Torrens system or Crown land" dataDxfId="45"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{7B1B3889-DF31-4169-BCFB-C096B86BC277}" name="Project_plans" displayName="Project_plans" ref="A2:G5" totalsRowShown="0" headerRowDxfId="44" dataDxfId="42" headerRowBorderDxfId="43">
-  <autoFilter ref="A2:G5" xr:uid="{7B1B3889-DF31-4169-BCFB-C096B86BC277}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{7B1B3889-DF31-4169-BCFB-C096B86BC277}" name="Project_plans" displayName="Project_plans" ref="A2:G6" totalsRowShown="0" headerRowDxfId="44" dataDxfId="42" headerRowBorderDxfId="43">
+  <autoFilter ref="A2:G6" xr:uid="{7B1B3889-DF31-4169-BCFB-C096B86BC277}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:G6">
+    <sortCondition ref="A2:A6"/>
+  </sortState>
   <tableColumns count="7">
     <tableColumn id="2" xr3:uid="{3752F579-1D31-4B39-9858-5EDE0C6AD70B}" name="Document ID" dataDxfId="41"/>
     <tableColumn id="1" xr3:uid="{99F17FFA-B78C-4057-930C-BDB23E7715C7}" name="Project ID" dataDxfId="40"/>
     <tableColumn id="3" xr3:uid="{CA6E07E5-532C-48E6-87C3-02B1F8A16401}" name="Document type" dataDxfId="39"/>
     <tableColumn id="4" xr3:uid="{5BD0149B-6C39-4FD3-BF71-F341802C7DAE}" name="Document URL" dataDxfId="38" dataCellStyle="Hyperlink"/>
     <tableColumn id="5" xr3:uid="{15A600F1-F2F6-4FA0-81B3-C56949A6AFB5}" name="File extension" dataDxfId="37"/>
     <tableColumn id="6" xr3:uid="{8C366E7C-DABF-4239-91AE-000C9BF12321}" name="Currency" dataDxfId="36"/>
     <tableColumn id="7" xr3:uid="{B035B305-6BBC-4BF2-9EEC-F9D07D7E7C2E}" name="Date" dataDxfId="35"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{C47E9021-2836-42AE-B78F-7D042A662E45}" name="Biodiversity_Reports" displayName="Biodiversity_Reports" ref="A2:G3" totalsRowShown="0" headerRowDxfId="34" dataDxfId="32" headerRowBorderDxfId="33" dataCellStyle="Normal">
   <autoFilter ref="A2:G3" xr:uid="{C47E9021-2836-42AE-B78F-7D042A662E45}"/>
   <tableColumns count="7">
     <tableColumn id="2" xr3:uid="{31D96E90-65CF-4281-AC87-9F185C779607}" name="Document ID" dataDxfId="31" dataCellStyle="Normal"/>
     <tableColumn id="1" xr3:uid="{C03955A2-180E-4BBB-819A-B362829D3C47}" name="Project ID" dataDxfId="30" dataCellStyle="Normal"/>
     <tableColumn id="3" xr3:uid="{61EFF510-1748-48A9-A3F0-FF1DD2899E8A}" name="Report type" dataDxfId="29" dataCellStyle="Normal"/>
     <tableColumn id="4" xr3:uid="{6A0EDDC5-703A-466C-98BF-6E975B8C44B6}" name="Description" dataDxfId="28" dataCellStyle="Normal"/>
     <tableColumn id="5" xr3:uid="{0EB229BE-AB22-49E9-9A1F-E69019EDED42}" name="Reporting period start date" dataDxfId="27" dataCellStyle="Normal"/>
     <tableColumn id="6" xr3:uid="{ADAC7A32-4BC8-4600-A41E-F204903A63C6}" name="Reporting period end date" dataDxfId="26" dataCellStyle="Normal"/>
     <tableColumn id="7" xr3:uid="{AC59500A-0273-45EE-9253-7BAF366AE152}" name="Document URL" dataDxfId="25" dataCellStyle="Normal"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{A2D3482A-7A9A-47DD-8637-557AE0A3C3C5}" name="Project_history" displayName="Project_history" ref="A2:E5" totalsRowShown="0" headerRowDxfId="24" dataDxfId="22" headerRowBorderDxfId="23">
-  <autoFilter ref="A2:E5" xr:uid="{5F221E1F-06BB-4938-AE53-E577F315C6BD}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{A2D3482A-7A9A-47DD-8637-557AE0A3C3C5}" name="Project_history" displayName="Project_history" ref="A2:E6" totalsRowShown="0" headerRowDxfId="24" dataDxfId="22" headerRowBorderDxfId="23">
+  <autoFilter ref="A2:E6" xr:uid="{5F221E1F-06BB-4938-AE53-E577F315C6BD}"/>
   <tableColumns count="5">
     <tableColumn id="8" xr3:uid="{2EBBA0C2-B5E4-40C9-A1C8-B72148CF271D}" name="History ID" dataDxfId="21"/>
     <tableColumn id="9" xr3:uid="{3DC4EBDC-ADDF-44F2-A181-87B2D80A2A8A}" name="Project ID" dataDxfId="20" dataCellStyle="Normal 2"/>
     <tableColumn id="1" xr3:uid="{1D9A1FB8-A964-40A4-A0DE-ED25AF701CA9}" name="Date" dataDxfId="19" dataCellStyle="Normal 2"/>
     <tableColumn id="10" xr3:uid="{2E848C6D-F94C-493C-9555-3CC4E1F8591E}" name="Description" dataDxfId="18"/>
     <tableColumn id="11" xr3:uid="{3203BC58-8C29-41C7-8B98-C4450E61CF10}" name="Notice type" dataDxfId="17"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{B2025AA4-F244-480F-BFE3-0435915DAB73}" name="Table4" displayName="Table4" ref="A2:E5" totalsRowShown="0" headerRowDxfId="16" headerRowBorderDxfId="15" headerRowCellStyle="Normal 2">
-  <autoFilter ref="A2:E5" xr:uid="{B2025AA4-F244-480F-BFE3-0435915DAB73}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{B2025AA4-F244-480F-BFE3-0435915DAB73}" name="Table4" displayName="Table4" ref="A2:E6" totalsRowShown="0" headerRowDxfId="16" headerRowBorderDxfId="15" headerRowCellStyle="Normal 2">
+  <autoFilter ref="A2:E6" xr:uid="{B2025AA4-F244-480F-BFE3-0435915DAB73}"/>
   <tableColumns count="5">
     <tableColumn id="1" xr3:uid="{A22FE4E5-F843-46B8-8D43-A99AE416B249}" name="Project relationship ID" dataDxfId="14" dataCellStyle="Normal 2"/>
     <tableColumn id="2" xr3:uid="{7B5732F6-D320-45CD-B4AE-3285742B018A}" name="Project ID"/>
     <tableColumn id="3" xr3:uid="{F4C280EF-B596-4C3C-93EC-A3A2871BC96F}" name="Related project ID"/>
     <tableColumn id="4" xr3:uid="{A1DEC823-D532-4662-805F-6408C590EE2D}" name="Details of the overlap"/>
     <tableColumn id="5" xr3:uid="{669CF065-8F5F-484F-B726-EF72761662AC}" name="Duration of the overlap" dataDxfId="13" dataCellStyle="Normal 2"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table7.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{809932BC-DF3E-4716-A52A-859270C15C69}" name="Audit_reports" displayName="Audit_reports" ref="A2:F3" totalsRowShown="0" headerRowDxfId="12" dataDxfId="10" headerRowBorderDxfId="11">
   <autoFilter ref="A2:F3" xr:uid="{809932BC-DF3E-4716-A52A-859270C15C69}"/>
   <tableColumns count="6">
     <tableColumn id="1" xr3:uid="{55C6A8D8-DB3F-47D6-92C4-158C51705B28}" name="Document ID" dataDxfId="9"/>
     <tableColumn id="2" xr3:uid="{CDA0ADA1-3BAD-41A3-8738-40B6629E5AC9}" name="Project ID" dataDxfId="8"/>
     <tableColumn id="3" xr3:uid="{DFB3BAA6-73D4-4839-A7B2-C6800D78C249}" name="Description" dataDxfId="7"/>
     <tableColumn id="4" xr3:uid="{9F0D106E-862E-4FE0-8FFF-2EF3C9612D99}" name="Audit type" dataDxfId="6"/>
     <tableColumn id="5" xr3:uid="{01E31390-DB20-48B9-BB9F-87485E637A4D}" name="Submission date" dataDxfId="5"/>
     <tableColumn id="6" xr3:uid="{A0F18814-9747-4FD9-A933-72CABE672A98}" name="Outcome" dataDxfId="4"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
@@ -2332,3485 +2754,6640 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2025L00253/asmade/text" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2025L00253/asmade/text" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2025L00253/asmade/text" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2025L00253/asmade/text" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2025L00253/asmade/text" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2025L00253/asmade/text" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2025L00253/asmade/text" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3C73690E-5B16-4A2D-A901-0B3B2D25A271}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:AU10"/>
+  <dimension ref="A1:AU11"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:AU1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="34" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="14.77734375" style="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="14.6640625" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="32.44140625" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="31.33203125" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21.5546875" style="5" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="25.77734375" style="6" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="25.6640625" style="6" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.6640625" style="6" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="26.77734375" style="6" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="26.6640625" style="6" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="15.33203125" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="90.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="68.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="28.44140625" style="5" bestFit="1" customWidth="1"/>
-    <col min="12" max="12" width="22.77734375" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="22.6640625" style="5" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="30.44140625" style="5" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="43.33203125" style="5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="49.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="50.6640625" style="5" bestFit="1" customWidth="1"/>
-    <col min="17" max="17" width="24.77734375" style="5" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="19" max="19" width="37.77734375" style="5" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="24.6640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="32.6640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="37.6640625" style="5" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="37.88671875" style="5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="21" style="5" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="34.44140625" style="5" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="49.33203125" style="5" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="55.44140625" style="5" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="26.109375" style="5" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="37.44140625" style="5" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="25.5546875" style="5" bestFit="1" customWidth="1"/>
-    <col min="28" max="28" width="32.77734375" style="5" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="32.6640625" style="5" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="45.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="39.33203125" style="5" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="60.88671875" style="5" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="27.6640625" style="5" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="117.33203125" style="5" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="31.44140625" style="5" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="39.109375" style="5" bestFit="1" customWidth="1"/>
-    <col min="36" max="36" width="62.77734375" style="5" bestFit="1" customWidth="1"/>
-    <col min="37" max="37" width="65.77734375" style="5" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="62.6640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="65.6640625" style="5" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="67.109375" style="5" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="52.33203125" style="5" bestFit="1" customWidth="1"/>
-    <col min="40" max="40" width="52.77734375" style="5" bestFit="1" customWidth="1"/>
+    <col min="40" max="40" width="52.6640625" style="5" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="64.6640625" style="5" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="60.44140625" style="5" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="60.88671875" style="5" bestFit="1" customWidth="1"/>
-    <col min="44" max="44" width="72.77734375" style="5" bestFit="1" customWidth="1"/>
+    <col min="44" max="44" width="72.6640625" style="5" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="60.44140625" style="5" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="60.88671875" style="5" bestFit="1" customWidth="1"/>
-    <col min="47" max="47" width="72.77734375" style="5" bestFit="1" customWidth="1"/>
+    <col min="47" max="47" width="72.6640625" style="5" bestFit="1" customWidth="1"/>
     <col min="48" max="16384" width="34" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:47" s="2" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="57" t="s">
+      <c r="A1" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="57"/>
-[...44 lines deleted...]
-      <c r="AU1" s="57"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+      <c r="X1" s="58"/>
+      <c r="Y1" s="58"/>
+      <c r="Z1" s="58"/>
+      <c r="AA1" s="58"/>
+      <c r="AB1" s="58"/>
+      <c r="AC1" s="58"/>
+      <c r="AD1" s="58"/>
+      <c r="AE1" s="58"/>
+      <c r="AF1" s="58"/>
+      <c r="AG1" s="58"/>
+      <c r="AH1" s="58"/>
+      <c r="AI1" s="58"/>
+      <c r="AJ1" s="58"/>
+      <c r="AK1" s="58"/>
+      <c r="AL1" s="58"/>
+      <c r="AM1" s="58"/>
+      <c r="AN1" s="58"/>
+      <c r="AO1" s="58"/>
+      <c r="AP1" s="58"/>
+      <c r="AQ1" s="58"/>
+      <c r="AR1" s="58"/>
+      <c r="AS1" s="58"/>
+      <c r="AT1" s="58"/>
+      <c r="AU1" s="58"/>
     </row>
     <row r="2" spans="1:47" s="2" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="56" t="s">
+      <c r="A2" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="56"/>
-[...44 lines deleted...]
-      <c r="AU2" s="56"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="57"/>
+      <c r="R2" s="57"/>
+      <c r="S2" s="57"/>
+      <c r="T2" s="57"/>
+      <c r="U2" s="57"/>
+      <c r="V2" s="57"/>
+      <c r="W2" s="57"/>
+      <c r="X2" s="57"/>
+      <c r="Y2" s="57"/>
+      <c r="Z2" s="57"/>
+      <c r="AA2" s="57"/>
+      <c r="AB2" s="57"/>
+      <c r="AC2" s="57"/>
+      <c r="AD2" s="57"/>
+      <c r="AE2" s="57"/>
+      <c r="AF2" s="57"/>
+      <c r="AG2" s="57"/>
+      <c r="AH2" s="57"/>
+      <c r="AI2" s="57"/>
+      <c r="AJ2" s="57"/>
+      <c r="AK2" s="57"/>
+      <c r="AL2" s="57"/>
+      <c r="AM2" s="57"/>
+      <c r="AN2" s="57"/>
+      <c r="AO2" s="57"/>
+      <c r="AP2" s="57"/>
+      <c r="AQ2" s="57"/>
+      <c r="AR2" s="57"/>
+      <c r="AS2" s="57"/>
+      <c r="AT2" s="57"/>
+      <c r="AU2" s="57"/>
     </row>
     <row r="3" spans="1:47" s="3" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="55" t="s">
-[...47 lines deleted...]
-      <c r="AU3" s="55"/>
+      <c r="A3" s="56" t="s">
+        <v>186</v>
+      </c>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
+      <c r="K3" s="56"/>
+      <c r="L3" s="56"/>
+      <c r="M3" s="56"/>
+      <c r="N3" s="56"/>
+      <c r="O3" s="56"/>
+      <c r="P3" s="56"/>
+      <c r="Q3" s="56"/>
+      <c r="R3" s="56"/>
+      <c r="S3" s="56"/>
+      <c r="T3" s="56"/>
+      <c r="U3" s="56"/>
+      <c r="V3" s="56"/>
+      <c r="W3" s="56"/>
+      <c r="X3" s="56"/>
+      <c r="Y3" s="56"/>
+      <c r="Z3" s="56"/>
+      <c r="AA3" s="56"/>
+      <c r="AB3" s="56"/>
+      <c r="AC3" s="56"/>
+      <c r="AD3" s="56"/>
+      <c r="AE3" s="56"/>
+      <c r="AF3" s="56"/>
+      <c r="AG3" s="56"/>
+      <c r="AH3" s="56"/>
+      <c r="AI3" s="56"/>
+      <c r="AJ3" s="56"/>
+      <c r="AK3" s="56"/>
+      <c r="AL3" s="56"/>
+      <c r="AM3" s="56"/>
+      <c r="AN3" s="56"/>
+      <c r="AO3" s="56"/>
+      <c r="AP3" s="56"/>
+      <c r="AQ3" s="56"/>
+      <c r="AR3" s="56"/>
+      <c r="AS3" s="56"/>
+      <c r="AT3" s="56"/>
+      <c r="AU3" s="56"/>
     </row>
     <row r="4" spans="1:47" s="4" customFormat="1" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="28" t="s">
+      <c r="A4" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="29" t="s">
+      <c r="B4" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="29" t="s">
+      <c r="C4" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="30" t="s">
+      <c r="D4" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="30" t="s">
+      <c r="E4" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="29" t="s">
+      <c r="F4" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="29" t="s">
+      <c r="G4" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="29" t="s">
+      <c r="H4" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="29" t="s">
+      <c r="I4" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="J4" s="29" t="s">
+      <c r="J4" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="K4" s="29" t="s">
+      <c r="K4" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="L4" s="29" t="s">
+      <c r="L4" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="M4" s="29" t="s">
+      <c r="M4" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="N4" s="29" t="s">
+      <c r="N4" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="O4" s="29" t="s">
+      <c r="O4" s="35" t="s">
         <v>16</v>
       </c>
-      <c r="P4" s="29" t="s">
+      <c r="P4" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="Q4" s="29" t="s">
+      <c r="Q4" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="R4" s="29" t="s">
+      <c r="R4" s="35" t="s">
         <v>19</v>
       </c>
-      <c r="S4" s="29" t="s">
+      <c r="S4" s="35" t="s">
         <v>20</v>
       </c>
-      <c r="T4" s="29" t="s">
+      <c r="T4" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="U4" s="29" t="s">
+      <c r="U4" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="V4" s="29" t="s">
+      <c r="V4" s="35" t="s">
         <v>23</v>
       </c>
-      <c r="W4" s="29" t="s">
+      <c r="W4" s="35" t="s">
         <v>24</v>
       </c>
-      <c r="X4" s="29" t="s">
+      <c r="X4" s="35" t="s">
         <v>25</v>
       </c>
-      <c r="Y4" s="29" t="s">
+      <c r="Y4" s="35" t="s">
         <v>26</v>
       </c>
-      <c r="Z4" s="29" t="s">
+      <c r="Z4" s="35" t="s">
         <v>27</v>
       </c>
-      <c r="AA4" s="29" t="s">
+      <c r="AA4" s="35" t="s">
         <v>28</v>
       </c>
-      <c r="AB4" s="29" t="s">
+      <c r="AB4" s="35" t="s">
         <v>29</v>
       </c>
-      <c r="AC4" s="29" t="s">
+      <c r="AC4" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="AD4" s="29" t="s">
+      <c r="AD4" s="35" t="s">
         <v>31</v>
       </c>
-      <c r="AE4" s="29" t="s">
+      <c r="AE4" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="AF4" s="29" t="s">
+      <c r="AF4" s="35" t="s">
         <v>33</v>
       </c>
-      <c r="AG4" s="29" t="s">
+      <c r="AG4" s="35" t="s">
         <v>34</v>
       </c>
-      <c r="AH4" s="29" t="s">
+      <c r="AH4" s="35" t="s">
         <v>35</v>
       </c>
-      <c r="AI4" s="29" t="s">
+      <c r="AI4" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="AJ4" s="29" t="s">
+      <c r="AJ4" s="35" t="s">
         <v>37</v>
       </c>
-      <c r="AK4" s="29" t="s">
+      <c r="AK4" s="35" t="s">
         <v>38</v>
       </c>
-      <c r="AL4" s="29" t="s">
+      <c r="AL4" s="35" t="s">
         <v>39</v>
       </c>
-      <c r="AM4" s="29" t="s">
+      <c r="AM4" s="35" t="s">
         <v>40</v>
       </c>
-      <c r="AN4" s="29" t="s">
+      <c r="AN4" s="35" t="s">
         <v>41</v>
       </c>
-      <c r="AO4" s="29" t="s">
+      <c r="AO4" s="35" t="s">
         <v>42</v>
       </c>
-      <c r="AP4" s="29" t="s">
+      <c r="AP4" s="35" t="s">
         <v>43</v>
       </c>
-      <c r="AQ4" s="29" t="s">
+      <c r="AQ4" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="AR4" s="29" t="s">
+      <c r="AR4" s="35" t="s">
         <v>45</v>
       </c>
-      <c r="AS4" s="29" t="s">
+      <c r="AS4" s="35" t="s">
         <v>46</v>
       </c>
-      <c r="AT4" s="29" t="s">
+      <c r="AT4" s="35" t="s">
         <v>47</v>
       </c>
-      <c r="AU4" s="29" t="s">
+      <c r="AU4" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:47" s="4" customFormat="1" ht="166.2" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="31" t="s">
+      <c r="A5" s="37" t="s">
         <v>49</v>
       </c>
-      <c r="B5" s="32" t="s">
+      <c r="B5" s="38" t="s">
         <v>50</v>
       </c>
-      <c r="C5" s="32" t="s">
+      <c r="C5" s="38" t="s">
         <v>51</v>
       </c>
-      <c r="D5" s="32" t="s">
+      <c r="D5" s="38" t="s">
         <v>52</v>
       </c>
-      <c r="E5" s="33">
+      <c r="E5" s="39">
         <v>45881</v>
       </c>
-      <c r="F5" s="32" t="s">
+      <c r="F5" s="38" t="s">
         <v>53</v>
       </c>
-      <c r="G5" s="34" t="s">
+      <c r="G5" s="40" t="s">
         <v>54</v>
       </c>
-      <c r="H5" s="32" t="s">
-[...2 lines deleted...]
-      <c r="I5" s="32" t="s">
+      <c r="H5" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I5" s="38" t="s">
         <v>56</v>
       </c>
-      <c r="J5" s="32" t="s">
+      <c r="J5" s="38" t="s">
         <v>57</v>
       </c>
-      <c r="K5" s="32" t="s">
+      <c r="K5" s="38" t="s">
         <v>58</v>
       </c>
-      <c r="L5" s="32" t="s">
-[...2 lines deleted...]
-      <c r="M5" s="32" t="s">
+      <c r="L5" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="M5" s="38" t="s">
         <v>60</v>
       </c>
-      <c r="N5" s="32" t="s">
+      <c r="N5" s="38" t="s">
         <v>60</v>
       </c>
-      <c r="O5" s="32" t="s">
+      <c r="O5" s="38" t="s">
         <v>61</v>
       </c>
-      <c r="P5" s="32" t="s">
-[...2 lines deleted...]
-      <c r="Q5" s="32" t="s">
+      <c r="P5" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q5" s="38" t="s">
         <v>62</v>
       </c>
-      <c r="R5" s="32" t="s">
+      <c r="R5" s="38" t="s">
         <v>63</v>
       </c>
-      <c r="S5" s="35" t="s">
+      <c r="S5" s="41" t="s">
         <v>64</v>
       </c>
-      <c r="T5" s="32" t="s">
+      <c r="T5" s="38" t="s">
         <v>65</v>
       </c>
-      <c r="U5" s="32" t="s">
-[...17 lines deleted...]
-      <c r="AA5" s="32" t="s">
+      <c r="U5" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="V5" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="W5" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="X5" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y5" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="Z5" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="AA5" s="38" t="s">
         <v>66</v>
       </c>
-      <c r="AB5" s="32" t="s">
+      <c r="AB5" s="38" t="s">
         <v>67</v>
       </c>
-      <c r="AC5" s="32" t="s">
+      <c r="AC5" s="38" t="s">
         <v>68</v>
       </c>
-      <c r="AD5" s="32" t="s">
+      <c r="AD5" s="38" t="s">
         <v>69</v>
       </c>
-      <c r="AE5" s="32" t="s">
-[...5 lines deleted...]
-      <c r="AG5" s="32" t="s">
+      <c r="AE5" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="AF5" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="AG5" s="38" t="s">
         <v>70</v>
       </c>
-      <c r="AH5" s="32" t="s">
+      <c r="AH5" s="38" t="s">
         <v>71</v>
       </c>
-      <c r="AI5" s="32" t="s">
+      <c r="AI5" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="AJ5" s="32" t="s">
+      <c r="AJ5" s="38" t="s">
         <v>73</v>
       </c>
-      <c r="AK5" s="32" t="s">
+      <c r="AK5" s="38" t="s">
         <v>73</v>
       </c>
-      <c r="AL5" s="32" t="s">
+      <c r="AL5" s="38" t="s">
         <v>73</v>
       </c>
-      <c r="AM5" s="32">
+      <c r="AM5" s="38">
         <v>0.36</v>
       </c>
-      <c r="AN5" s="32">
+      <c r="AN5" s="38">
         <v>0.45</v>
       </c>
-      <c r="AO5" s="32">
+      <c r="AO5" s="38">
         <v>0.09</v>
       </c>
-      <c r="AP5" s="32">
+      <c r="AP5" s="38">
         <v>58.97</v>
       </c>
-      <c r="AQ5" s="32">
+      <c r="AQ5" s="38">
         <v>74.91</v>
       </c>
-      <c r="AR5" s="32">
+      <c r="AR5" s="38">
         <v>15.95</v>
       </c>
-      <c r="AS5" s="32">
+      <c r="AS5" s="38">
         <v>0.13</v>
       </c>
-      <c r="AT5" s="32">
+      <c r="AT5" s="38">
         <v>0.17</v>
       </c>
-      <c r="AU5" s="32">
+      <c r="AU5" s="38">
         <v>0.04</v>
       </c>
     </row>
     <row r="6" spans="1:47" s="4" customFormat="1" ht="165.6" x14ac:dyDescent="0.3">
-      <c r="A6" s="36" t="s">
+      <c r="A6" s="42" t="s">
+        <v>84</v>
+      </c>
+      <c r="B6" s="43" t="s">
+        <v>85</v>
+      </c>
+      <c r="C6" s="43" t="s">
+        <v>86</v>
+      </c>
+      <c r="D6" s="43" t="s">
+        <v>52</v>
+      </c>
+      <c r="E6" s="52">
+        <v>46169</v>
+      </c>
+      <c r="F6" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="G6" s="44" t="s">
+        <v>54</v>
+      </c>
+      <c r="H6" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="I6" s="43" t="s">
+        <v>87</v>
+      </c>
+      <c r="J6" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="K6" s="43" t="s">
+        <v>58</v>
+      </c>
+      <c r="L6" s="43" t="s">
+        <v>59</v>
+      </c>
+      <c r="M6" s="43" t="s">
+        <v>59</v>
+      </c>
+      <c r="N6" s="43" t="s">
+        <v>60</v>
+      </c>
+      <c r="O6" s="43" t="s">
+        <v>61</v>
+      </c>
+      <c r="P6" s="43" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q6" s="43" t="s">
+        <v>88</v>
+      </c>
+      <c r="R6" s="43" t="s">
+        <v>89</v>
+      </c>
+      <c r="S6" s="54" t="s">
+        <v>90</v>
+      </c>
+      <c r="T6" s="43" t="s">
+        <v>91</v>
+      </c>
+      <c r="U6" s="43" t="s">
+        <v>59</v>
+      </c>
+      <c r="V6" s="43" t="s">
+        <v>59</v>
+      </c>
+      <c r="W6" s="43" t="s">
+        <v>59</v>
+      </c>
+      <c r="X6" s="43" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y6" s="43" t="s">
+        <v>59</v>
+      </c>
+      <c r="Z6" s="43" t="s">
+        <v>59</v>
+      </c>
+      <c r="AA6" s="43" t="s">
+        <v>66</v>
+      </c>
+      <c r="AB6" s="43" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC6" s="43" t="s">
+        <v>68</v>
+      </c>
+      <c r="AD6" s="43" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE6" s="43" t="s">
+        <v>59</v>
+      </c>
+      <c r="AF6" s="43" t="s">
+        <v>59</v>
+      </c>
+      <c r="AG6" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="AH6" s="43" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI6" s="43" t="s">
+        <v>72</v>
+      </c>
+      <c r="AJ6" s="43" t="s">
+        <v>73</v>
+      </c>
+      <c r="AK6" s="43" t="s">
+        <v>73</v>
+      </c>
+      <c r="AL6" s="43" t="s">
+        <v>73</v>
+      </c>
+      <c r="AM6" s="43">
+        <v>0.33</v>
+      </c>
+      <c r="AN6" s="43">
+        <v>0.53</v>
+      </c>
+      <c r="AO6" s="55">
+        <v>0.2</v>
+      </c>
+      <c r="AP6" s="43">
+        <v>6.41</v>
+      </c>
+      <c r="AQ6" s="43">
+        <v>10.34</v>
+      </c>
+      <c r="AR6" s="43">
+        <v>3.93</v>
+      </c>
+      <c r="AS6" s="45">
+        <v>0.32</v>
+      </c>
+      <c r="AT6" s="45">
+        <v>0.52</v>
+      </c>
+      <c r="AU6" s="45">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:47" s="7" customFormat="1" ht="165.6" x14ac:dyDescent="0.3">
+      <c r="A7" s="42" t="s">
         <v>74</v>
       </c>
-      <c r="B6" s="37" t="s">
+      <c r="B7" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="C6" s="37" t="s">
+      <c r="C7" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="D6" s="37" t="s">
+      <c r="D7" s="7" t="s">
         <v>52</v>
-      </c>
-[...141 lines deleted...]
-        <v>159</v>
       </c>
       <c r="E7" s="53">
         <v>46297</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="G7" s="52" t="s">
+      <c r="G7" s="46" t="s">
         <v>54</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>171</v>
+        <v>77</v>
       </c>
       <c r="J7" s="7" t="s">
         <v>57</v>
       </c>
       <c r="K7" s="7" t="s">
         <v>58</v>
       </c>
       <c r="L7" s="7" t="s">
         <v>59</v>
       </c>
       <c r="M7" s="7" t="s">
         <v>60</v>
       </c>
       <c r="N7" s="7" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="7" t="s">
         <v>61</v>
       </c>
       <c r="P7" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="Q7" s="64" t="s">
-        <v>169</v>
+      <c r="Q7" s="48" t="s">
+        <v>78</v>
       </c>
       <c r="R7" s="7" t="s">
-        <v>152</v>
+        <v>79</v>
       </c>
       <c r="S7" s="7" t="s">
-        <v>156</v>
+        <v>80</v>
       </c>
       <c r="T7" s="7" t="s">
-        <v>153</v>
+        <v>81</v>
       </c>
       <c r="U7" s="7" t="s">
         <v>59</v>
       </c>
       <c r="V7" s="7" t="s">
         <v>59</v>
       </c>
       <c r="W7" s="7" t="s">
         <v>59</v>
       </c>
       <c r="X7" s="7" t="s">
         <v>59</v>
       </c>
       <c r="Y7" s="7" t="s">
         <v>59</v>
       </c>
       <c r="Z7" s="7" t="s">
         <v>59</v>
       </c>
       <c r="AA7" s="7" t="s">
         <v>66</v>
       </c>
       <c r="AB7" s="7" t="s">
         <v>67</v>
       </c>
       <c r="AC7" s="7" t="s">
         <v>68</v>
       </c>
       <c r="AD7" s="7" t="s">
-        <v>154</v>
+        <v>82</v>
       </c>
       <c r="AE7" s="7" t="s">
         <v>59</v>
       </c>
       <c r="AF7" s="7" t="s">
         <v>59</v>
       </c>
       <c r="AG7" s="7" t="s">
-        <v>155</v>
+        <v>83</v>
       </c>
       <c r="AH7" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AI7" s="7" t="s">
         <v>72</v>
       </c>
       <c r="AJ7" s="7" t="s">
         <v>73</v>
       </c>
       <c r="AK7" s="7" t="s">
         <v>73</v>
       </c>
       <c r="AL7" s="7" t="s">
         <v>73</v>
       </c>
       <c r="AM7" s="7">
         <v>0.45</v>
       </c>
       <c r="AN7" s="7">
         <v>0.55000000000000004</v>
       </c>
       <c r="AO7" s="7">
         <v>0.10000000000000003</v>
       </c>
       <c r="AP7" s="7">
         <v>59.39</v>
       </c>
       <c r="AQ7" s="7">
         <v>72.77</v>
       </c>
       <c r="AR7" s="7">
         <v>13.379999999999995</v>
       </c>
       <c r="AS7" s="7">
         <v>0.06</v>
       </c>
       <c r="AT7" s="7">
         <v>0.08</v>
       </c>
       <c r="AU7" s="7">
         <v>0.01</v>
       </c>
     </row>
-    <row r="8" spans="1:47" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="I8" s="6"/>
+    <row r="8" spans="1:47" s="4" customFormat="1" ht="165.6" x14ac:dyDescent="0.3">
+      <c r="A8" s="42" t="s">
+        <v>94</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" s="49">
+        <v>46304</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="G8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="K8" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="P8" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q8" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="R8" s="50" t="s">
+        <v>98</v>
+      </c>
+      <c r="S8" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="T8" s="50" t="s">
+        <v>100</v>
+      </c>
+      <c r="U8" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="V8" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="W8" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="X8" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y8" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="Z8" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="AA8" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="AB8" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC8" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="AD8" s="50" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE8" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="AF8" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="AG8" s="51" t="s">
+        <v>187</v>
+      </c>
+      <c r="AH8" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI8" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="AJ8" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="AK8" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="AL8" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="AM8" s="7">
+        <v>0.35</v>
+      </c>
+      <c r="AN8" s="7">
+        <v>0.45</v>
+      </c>
+      <c r="AO8" s="47">
+        <v>0.1</v>
+      </c>
+      <c r="AP8" s="7">
+        <v>428.47</v>
+      </c>
+      <c r="AQ8" s="7">
+        <v>554.08000000000004</v>
+      </c>
+      <c r="AR8" s="7">
+        <v>125.61</v>
+      </c>
+      <c r="AS8" s="48">
+        <v>0.35</v>
+      </c>
+      <c r="AT8" s="48">
+        <v>0.45</v>
+      </c>
+      <c r="AU8" s="48">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="9" spans="1:47" x14ac:dyDescent="0.3">
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
     </row>
     <row r="10" spans="1:47" x14ac:dyDescent="0.3">
       <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
       <c r="H10" s="6"/>
+      <c r="I10" s="6"/>
+    </row>
+    <row r="11" spans="1:47" x14ac:dyDescent="0.3">
+      <c r="E11" s="5"/>
+      <c r="H11" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:AU3"/>
     <mergeCell ref="A2:AU2"/>
     <mergeCell ref="A1:AU1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <conditionalFormatting sqref="A5:A1048576">
     <cfRule type="duplicateValues" dxfId="3" priority="4"/>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId1" xr:uid="{32B756D4-5DE1-4CF9-B4BE-782E6E6CC8D8}"/>
     <hyperlink ref="G6" r:id="rId2" xr:uid="{32AADD04-D07B-45E0-9A96-9544508E390D}"/>
     <hyperlink ref="G7" r:id="rId3" xr:uid="{44892999-3905-483D-9572-BB656E16FD63}"/>
+    <hyperlink ref="G8" r:id="rId4" xr:uid="{B69B47A9-91B0-4DFC-85DA-47442BBF6B47}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
   <tableParts count="1">
-    <tablePart r:id="rId5"/>
+    <tablePart r:id="rId6"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D4DB6CD6-51F7-414E-ADA2-0D9841E11A94}">
   <sheetPr codeName="Sheet3"/>
-  <dimension ref="A1:K55"/>
+  <dimension ref="A1:K141"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="24.88671875" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17" style="5" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="61" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="67.88671875" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="19.6640625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.33203125" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="23.44140625" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="32.44140625" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="65.5546875" style="5" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="40.77734375" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="40.6640625" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="28.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="13" max="16384" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="25.8" x14ac:dyDescent="0.5">
-      <c r="A1" s="58" t="s">
-[...11 lines deleted...]
-      <c r="K1" s="58"/>
+      <c r="A1" s="59" t="s">
+        <v>103</v>
+      </c>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
     </row>
     <row r="2" spans="1:11" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="23" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="24" t="s">
+      <c r="A2" s="22" t="s">
+        <v>104</v>
+      </c>
+      <c r="B2" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="24" t="s">
-[...24 lines deleted...]
-        <v>92</v>
+      <c r="C2" s="23" t="s">
+        <v>105</v>
+      </c>
+      <c r="D2" s="23" t="s">
+        <v>106</v>
+      </c>
+      <c r="E2" s="23" t="s">
+        <v>107</v>
+      </c>
+      <c r="F2" s="23" t="s">
+        <v>108</v>
+      </c>
+      <c r="G2" s="23" t="s">
+        <v>109</v>
+      </c>
+      <c r="H2" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="I2" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="J2" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="K2" s="24" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A3" s="43">
+      <c r="A3" s="30">
         <v>100521304</v>
       </c>
-      <c r="B3" s="15" t="s">
+      <c r="B3" s="31" t="s">
         <v>49</v>
       </c>
-      <c r="C3" s="15" t="s">
-[...8 lines deleted...]
-      <c r="F3" s="44">
+      <c r="C3" s="31" t="s">
+        <v>114</v>
+      </c>
+      <c r="D3" s="31" t="s">
+        <v>59</v>
+      </c>
+      <c r="E3" s="31" t="s">
+        <v>59</v>
+      </c>
+      <c r="F3" s="32">
         <v>20</v>
       </c>
-      <c r="G3" s="44">
+      <c r="G3" s="32">
         <v>1193088</v>
       </c>
-      <c r="H3" s="15" t="s">
-[...9 lines deleted...]
-        <v>96</v>
+      <c r="H3" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="I3" s="31" t="s">
+        <v>115</v>
+      </c>
+      <c r="J3" s="31" t="s">
+        <v>116</v>
+      </c>
+      <c r="K3" s="31" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A4" s="43">
+      <c r="A4" s="30">
         <v>100521305</v>
       </c>
       <c r="B4" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C4" s="9" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F4" s="9">
         <v>6</v>
       </c>
       <c r="G4" s="9">
         <v>249108</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I4" s="9" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="J4" s="9" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="K4" s="9" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A5" s="43">
+      <c r="A5" s="30">
         <v>100521306</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C5" s="9" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F5" s="9">
         <v>62</v>
       </c>
       <c r="G5" s="9">
         <v>753703</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I5" s="9" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="J5" s="9" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="K5" s="9" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A6" s="43">
+      <c r="A6" s="30">
         <v>100521307</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C6" s="9" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F6" s="9">
         <v>133</v>
       </c>
       <c r="G6" s="9">
         <v>753703</v>
       </c>
       <c r="H6" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I6" s="9" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="J6" s="9" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="K6" s="9" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A7" s="43">
+      <c r="A7" s="30">
         <v>100521308</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="9" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F7" s="9">
         <v>36</v>
       </c>
       <c r="G7" s="9">
         <v>753710</v>
       </c>
       <c r="H7" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="9" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="J7" s="9" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="K7" s="9" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A8" s="43">
+      <c r="A8" s="30">
         <v>100521309</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="9" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="D8" s="9">
         <v>15153</v>
       </c>
       <c r="E8" s="9" t="s">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="F8" s="9">
         <v>144</v>
       </c>
       <c r="G8" s="9">
         <v>753703</v>
       </c>
       <c r="H8" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="9" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="J8" s="9" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="K8" s="9" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A9" s="43">
+      <c r="A9" s="30">
         <v>100521310</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="9" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F9" s="9">
         <v>132</v>
       </c>
       <c r="G9" s="9">
         <v>753703</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I9" s="9" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="J9" s="9" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="K9" s="9" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A10" s="43">
+      <c r="A10" s="30">
         <v>100521311</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="9" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F10" s="9">
         <v>61</v>
       </c>
       <c r="G10" s="9">
         <v>753703</v>
       </c>
       <c r="H10" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I10" s="9" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="J10" s="9" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="K10" s="9" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A11" s="43">
+      <c r="A11" s="30">
         <v>100521312</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="9" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="D11" s="9">
         <v>15205</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>98</v>
+        <v>119</v>
       </c>
       <c r="F11" s="9">
         <v>1</v>
       </c>
       <c r="G11" s="9">
         <v>249103</v>
       </c>
       <c r="H11" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I11" s="9" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="J11" s="9" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="K11" s="9" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A12" s="43">
+      <c r="A12" s="30">
         <v>100521313</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="9" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="D12" s="9">
         <v>15205</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>98</v>
+        <v>119</v>
       </c>
       <c r="F12" s="9">
         <v>2</v>
       </c>
       <c r="G12" s="9">
         <v>249103</v>
       </c>
       <c r="H12" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I12" s="9" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="J12" s="9" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="K12" s="9" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A13" s="43">
+      <c r="A13" s="30">
         <v>100521314</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C13" s="9" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="D13" s="9">
         <v>15205</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>98</v>
+        <v>119</v>
       </c>
       <c r="F13" s="9">
         <v>1</v>
       </c>
       <c r="G13" s="9">
         <v>249108</v>
       </c>
       <c r="H13" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I13" s="9" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="J13" s="9" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="K13" s="9" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A14" s="43">
+      <c r="A14" s="30">
         <v>100521315</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="9" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="D14" s="9">
         <v>15205</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>98</v>
+        <v>119</v>
       </c>
       <c r="F14" s="9">
         <v>2</v>
       </c>
       <c r="G14" s="9">
         <v>249108</v>
       </c>
       <c r="H14" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I14" s="9" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="J14" s="9" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="K14" s="9" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A15" s="43">
+      <c r="A15" s="30">
         <v>100521316</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C15" s="9" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="D15" s="9">
         <v>15205</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>98</v>
+        <v>119</v>
       </c>
       <c r="F15" s="9">
         <v>3</v>
       </c>
       <c r="G15" s="9">
         <v>249108</v>
       </c>
       <c r="H15" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I15" s="9" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="J15" s="9" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="K15" s="9" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A16" s="43">
+      <c r="A16" s="30">
         <v>100521317</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C16" s="9" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="D16" s="9">
         <v>15205</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>98</v>
+        <v>119</v>
       </c>
       <c r="F16" s="9">
         <v>4</v>
       </c>
       <c r="G16" s="9">
         <v>249108</v>
       </c>
       <c r="H16" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I16" s="9" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="J16" s="9" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="K16" s="9" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A17" s="43">
+      <c r="A17" s="30">
         <v>100521318</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="9" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="D17" s="9">
         <v>15205</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>98</v>
+        <v>119</v>
       </c>
       <c r="F17" s="9">
         <v>5</v>
       </c>
       <c r="G17" s="9">
         <v>249108</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I17" s="9" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="J17" s="9" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="K17" s="9" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A18" s="43">
+      <c r="A18" s="30">
         <v>100521319</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C18" s="9" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="9">
         <v>37</v>
       </c>
       <c r="G18" s="9">
         <v>753710</v>
       </c>
       <c r="H18" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I18" s="9" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="J18" s="9" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="K18" s="9" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A19" s="43">
+      <c r="A19" s="30">
         <v>100521320</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C19" s="9" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F19" s="9">
         <v>97</v>
       </c>
       <c r="G19" s="9">
         <v>753710</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I19" s="9" t="s">
-        <v>99</v>
+        <v>120</v>
       </c>
       <c r="J19" s="9" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="K19" s="9" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A20" s="43">
+      <c r="A20" s="30">
         <v>100521321</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="9" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D20" s="9">
         <v>9583</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="F20" s="9">
         <v>64</v>
       </c>
       <c r="G20" s="9">
         <v>753710</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I20" s="9" t="s">
-        <v>99</v>
+        <v>120</v>
       </c>
       <c r="J20" s="9" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="K20" s="9" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A21" s="43">
+      <c r="A21" s="30">
         <v>100521322</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="9" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D21" s="9">
         <v>9583</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="F21" s="9">
         <v>65</v>
       </c>
       <c r="G21" s="9">
         <v>753710</v>
       </c>
       <c r="H21" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I21" s="9" t="s">
-        <v>99</v>
+        <v>120</v>
       </c>
       <c r="J21" s="9" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="K21" s="9" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A22" s="43">
+      <c r="A22" s="30">
         <v>100521323</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="9" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D22" s="9">
         <v>8464</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>102</v>
+        <v>123</v>
       </c>
       <c r="F22" s="9">
         <v>5</v>
       </c>
       <c r="G22" s="9">
         <v>753698</v>
       </c>
       <c r="H22" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I22" s="9" t="s">
-        <v>99</v>
+        <v>120</v>
       </c>
       <c r="J22" s="9" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="K22" s="9" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A23" s="43">
+      <c r="A23" s="30">
         <v>100521331</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="9" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D23" s="9">
         <v>8464</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>102</v>
+        <v>123</v>
       </c>
       <c r="F23" s="9">
         <v>18</v>
       </c>
       <c r="G23" s="9">
         <v>753698</v>
       </c>
       <c r="H23" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I23" s="9" t="s">
-        <v>99</v>
+        <v>120</v>
       </c>
       <c r="J23" s="9" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="K23" s="9" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A24" s="43">
+      <c r="A24" s="30">
         <v>100521332</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="9" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D24" s="9">
         <v>8464</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>102</v>
+        <v>123</v>
       </c>
       <c r="F24" s="9">
         <v>8</v>
       </c>
       <c r="G24" s="9">
         <v>753704</v>
       </c>
       <c r="H24" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I24" s="9" t="s">
-        <v>99</v>
+        <v>120</v>
       </c>
       <c r="J24" s="9" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="K24" s="9" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A25" s="43">
+      <c r="A25" s="30">
         <v>100521333</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C25" s="9" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F25" s="9">
         <v>7</v>
       </c>
       <c r="G25" s="9">
         <v>753704</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I25" s="9" t="s">
-        <v>99</v>
+        <v>120</v>
       </c>
       <c r="J25" s="9" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="K25" s="9" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A26" s="43">
+      <c r="A26" s="30">
         <v>100521334</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C26" s="9" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F26" s="9">
         <v>3</v>
       </c>
       <c r="G26" s="9">
         <v>1193084</v>
       </c>
       <c r="H26" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I26" s="9" t="s">
-        <v>103</v>
+        <v>124</v>
       </c>
       <c r="J26" s="9" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="K26" s="9" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A27" s="45">
+      <c r="A27" s="30">
         <v>100521335</v>
       </c>
       <c r="B27" s="9" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="C27" s="9" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F27" s="9">
         <v>100</v>
       </c>
       <c r="G27" s="9">
         <v>42408</v>
       </c>
       <c r="H27" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I27" s="9" t="s">
-        <v>105</v>
+        <v>126</v>
       </c>
       <c r="J27" s="9" t="s">
-        <v>106</v>
+        <v>127</v>
       </c>
       <c r="K27" s="9" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A28" s="45">
+      <c r="A28" s="30">
         <v>100521336</v>
       </c>
       <c r="B28" s="9" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="C28" s="9" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F28" s="48" t="s">
-        <v>107</v>
+      <c r="F28" s="33" t="s">
+        <v>128</v>
       </c>
       <c r="G28" s="9">
         <v>403666</v>
       </c>
       <c r="H28" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I28" s="9" t="s">
-        <v>105</v>
+        <v>126</v>
       </c>
       <c r="J28" s="9" t="s">
-        <v>106</v>
+        <v>127</v>
       </c>
       <c r="K28" s="9" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:11" s="9" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
-      <c r="A29" s="45">
+      <c r="A29" s="30">
         <v>100521337</v>
       </c>
       <c r="B29" s="9" t="s">
-        <v>149</v>
+        <v>74</v>
       </c>
       <c r="C29" s="9" t="s">
-        <v>157</v>
+        <v>129</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F29" s="9">
         <v>10</v>
       </c>
       <c r="G29" s="9">
         <v>792631</v>
       </c>
       <c r="H29" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I29" s="9" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="J29" s="9" t="s">
-        <v>162</v>
+        <v>131</v>
       </c>
       <c r="K29" s="9" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A30" s="45">
+      <c r="A30" s="30">
         <v>100521338</v>
       </c>
-      <c r="B30" s="49" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="B30" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C30" s="9" t="s">
+        <v>129</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F30" s="49">
+      <c r="F30" s="9">
         <v>1</v>
       </c>
-      <c r="G30" s="49">
+      <c r="G30" s="9">
         <v>1136260</v>
       </c>
-      <c r="H30" s="49" t="s">
+      <c r="H30" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I30" s="9" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="J30" s="9" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>131</v>
+      </c>
+      <c r="K30" s="9" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A31" s="45">
+      <c r="A31" s="30">
         <v>100521339</v>
       </c>
-      <c r="B31" s="46" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="B31" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C31" s="9" t="s">
+        <v>129</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F31" s="46">
+      <c r="F31" s="9">
         <v>1</v>
       </c>
-      <c r="G31" s="46">
+      <c r="G31" s="9">
         <v>590858</v>
       </c>
-      <c r="H31" s="46" t="s">
+      <c r="H31" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I31" s="9" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="J31" s="9" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>131</v>
+      </c>
+      <c r="K31" s="9" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A32" s="45">
+      <c r="A32" s="30">
         <v>100521340</v>
       </c>
-      <c r="B32" s="46" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="B32" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C32" s="9" t="s">
+        <v>129</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F32" s="46">
+      <c r="F32" s="9">
         <v>14</v>
       </c>
-      <c r="G32" s="46">
+      <c r="G32" s="9">
         <v>754276</v>
       </c>
-      <c r="H32" s="46" t="s">
+      <c r="H32" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I32" s="9" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="J32" s="9" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>131</v>
+      </c>
+      <c r="K32" s="9" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A33" s="45">
+      <c r="A33" s="30">
         <v>100521341</v>
       </c>
-      <c r="B33" s="46" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="B33" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C33" s="9" t="s">
+        <v>129</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F33" s="46">
+      <c r="F33" s="9">
         <v>17</v>
       </c>
-      <c r="G33" s="46">
+      <c r="G33" s="9">
         <v>754225</v>
       </c>
-      <c r="H33" s="46" t="s">
+      <c r="H33" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I33" s="9" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="J33" s="9" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>131</v>
+      </c>
+      <c r="K33" s="9" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="34" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A34" s="45">
+      <c r="A34" s="30">
         <v>100521342</v>
       </c>
-      <c r="B34" s="46" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="B34" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C34" s="9" t="s">
+        <v>129</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F34" s="46">
+      <c r="F34" s="9">
         <v>2</v>
       </c>
-      <c r="G34" s="46">
+      <c r="G34" s="9">
         <v>1136260</v>
       </c>
-      <c r="H34" s="46" t="s">
+      <c r="H34" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I34" s="9" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="J34" s="9" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>131</v>
+      </c>
+      <c r="K34" s="9" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="35" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A35" s="45">
+      <c r="A35" s="30">
         <v>100521343</v>
       </c>
-      <c r="B35" s="46" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="B35" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C35" s="9" t="s">
+        <v>129</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F35" s="46">
+      <c r="F35" s="9">
         <v>2</v>
       </c>
-      <c r="G35" s="46">
+      <c r="G35" s="9">
         <v>590439</v>
       </c>
-      <c r="H35" s="46" t="s">
+      <c r="H35" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I35" s="9" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="J35" s="9" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>131</v>
+      </c>
+      <c r="K35" s="9" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A36" s="45">
+      <c r="A36" s="30">
         <v>100521344</v>
       </c>
-      <c r="B36" s="46" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="B36" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C36" s="9" t="s">
+        <v>129</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F36" s="46">
+      <c r="F36" s="9">
         <v>27</v>
       </c>
-      <c r="G36" s="46">
+      <c r="G36" s="9">
         <v>754276</v>
       </c>
-      <c r="H36" s="46" t="s">
+      <c r="H36" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I36" s="9" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="J36" s="9" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>131</v>
+      </c>
+      <c r="K36" s="9" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A37" s="45">
+      <c r="A37" s="30">
         <v>100521345</v>
       </c>
-      <c r="B37" s="46" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="B37" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C37" s="9" t="s">
+        <v>129</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F37" s="46">
+      <c r="F37" s="9">
         <v>28</v>
       </c>
-      <c r="G37" s="46">
+      <c r="G37" s="9">
         <v>754205</v>
       </c>
-      <c r="H37" s="46" t="s">
+      <c r="H37" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I37" s="9" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="J37" s="9" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>131</v>
+      </c>
+      <c r="K37" s="9" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="38" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A38" s="45">
+      <c r="A38" s="30">
         <v>100521346</v>
       </c>
-      <c r="B38" s="46" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="B38" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C38" s="9" t="s">
+        <v>129</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F38" s="46">
+      <c r="F38" s="9">
         <v>28</v>
       </c>
-      <c r="G38" s="46">
+      <c r="G38" s="9">
         <v>754276</v>
       </c>
-      <c r="H38" s="46" t="s">
+      <c r="H38" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I38" s="9" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="J38" s="9" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>131</v>
+      </c>
+      <c r="K38" s="9" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A39" s="45">
+      <c r="A39" s="30">
         <v>100521347</v>
       </c>
-      <c r="B39" s="46" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="B39" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C39" s="9" t="s">
+        <v>129</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F39" s="46">
+      <c r="F39" s="9">
         <v>29</v>
       </c>
-      <c r="G39" s="46">
+      <c r="G39" s="9">
         <v>754205</v>
       </c>
-      <c r="H39" s="46" t="s">
+      <c r="H39" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I39" s="9" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="J39" s="9" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>131</v>
+      </c>
+      <c r="K39" s="9" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="40" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A40" s="45">
+      <c r="A40" s="30">
         <v>100521348</v>
       </c>
-      <c r="B40" s="46" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="B40" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C40" s="9" t="s">
+        <v>129</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F40" s="46">
+      <c r="F40" s="9">
         <v>30</v>
       </c>
-      <c r="G40" s="46">
+      <c r="G40" s="9">
         <v>754205</v>
       </c>
-      <c r="H40" s="46" t="s">
+      <c r="H40" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I40" s="9" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="J40" s="9" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>131</v>
+      </c>
+      <c r="K40" s="9" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A41" s="45">
+      <c r="A41" s="30">
         <v>100521349</v>
       </c>
-      <c r="B41" s="46" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="B41" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C41" s="9" t="s">
+        <v>129</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F41" s="46">
+      <c r="F41" s="9">
         <v>31</v>
       </c>
-      <c r="G41" s="46">
+      <c r="G41" s="9">
         <v>754205</v>
       </c>
-      <c r="H41" s="46" t="s">
+      <c r="H41" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I41" s="9" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="J41" s="9" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>131</v>
+      </c>
+      <c r="K41" s="9" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A42" s="45">
+      <c r="A42" s="30">
         <v>100521350</v>
       </c>
-      <c r="B42" s="46" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="B42" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C42" s="9" t="s">
+        <v>129</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F42" s="46">
+      <c r="F42" s="9">
         <v>32</v>
       </c>
-      <c r="G42" s="46">
+      <c r="G42" s="9">
         <v>754205</v>
       </c>
-      <c r="H42" s="46" t="s">
+      <c r="H42" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I42" s="9" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="J42" s="9" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>131</v>
+      </c>
+      <c r="K42" s="9" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="43" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A43" s="45">
+      <c r="A43" s="30">
         <v>100521351</v>
       </c>
-      <c r="B43" s="46" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="B43" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C43" s="9" t="s">
+        <v>129</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F43" s="46">
+      <c r="F43" s="9">
         <v>322</v>
       </c>
-      <c r="G43" s="46">
+      <c r="G43" s="9">
         <v>800918</v>
       </c>
-      <c r="H43" s="46" t="s">
+      <c r="H43" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I43" s="9" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="J43" s="9" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>131</v>
+      </c>
+      <c r="K43" s="9" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="44" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A44" s="45">
+      <c r="A44" s="30">
         <v>100521352</v>
       </c>
-      <c r="B44" s="46" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="B44" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C44" s="9" t="s">
+        <v>129</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F44" s="46">
+      <c r="F44" s="9">
         <v>33</v>
       </c>
-      <c r="G44" s="46">
+      <c r="G44" s="9">
         <v>754205</v>
       </c>
-      <c r="H44" s="46" t="s">
+      <c r="H44" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I44" s="9" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="J44" s="9" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>131</v>
+      </c>
+      <c r="K44" s="9" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="45" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A45" s="45">
+      <c r="A45" s="30">
         <v>100521353</v>
       </c>
-      <c r="B45" s="46" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="B45" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C45" s="9" t="s">
+        <v>129</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F45" s="46">
+      <c r="F45" s="9">
         <v>34</v>
       </c>
-      <c r="G45" s="46">
+      <c r="G45" s="9">
         <v>754205</v>
       </c>
-      <c r="H45" s="46" t="s">
+      <c r="H45" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I45" s="9" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="J45" s="9" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>131</v>
+      </c>
+      <c r="K45" s="9" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="46" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A46" s="45">
+      <c r="A46" s="30">
         <v>100521354</v>
       </c>
-      <c r="B46" s="46" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="B46" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C46" s="9" t="s">
+        <v>129</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F46" s="46">
+      <c r="F46" s="9">
         <v>35</v>
       </c>
-      <c r="G46" s="46">
+      <c r="G46" s="9">
         <v>754205</v>
       </c>
-      <c r="H46" s="46" t="s">
+      <c r="H46" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I46" s="9" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="J46" s="9" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>131</v>
+      </c>
+      <c r="K46" s="9" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="47" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A47" s="45">
+      <c r="A47" s="30">
         <v>100521355</v>
       </c>
-      <c r="B47" s="46" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="B47" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C47" s="9" t="s">
+        <v>129</v>
       </c>
       <c r="D47" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F47" s="46">
+      <c r="F47" s="9">
         <v>42</v>
       </c>
-      <c r="G47" s="46">
+      <c r="G47" s="9">
         <v>754260</v>
       </c>
-      <c r="H47" s="46" t="s">
+      <c r="H47" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I47" s="9" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="J47" s="9" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>131</v>
+      </c>
+      <c r="K47" s="9" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="48" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A48" s="45">
+      <c r="A48" s="30">
         <v>100521356</v>
       </c>
-      <c r="B48" s="46" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="B48" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C48" s="9" t="s">
+        <v>129</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F48" s="46">
+      <c r="F48" s="9">
         <v>43</v>
       </c>
-      <c r="G48" s="46">
+      <c r="G48" s="9">
         <v>754260</v>
       </c>
-      <c r="H48" s="46" t="s">
+      <c r="H48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I48" s="9" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="J48" s="9" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>131</v>
+      </c>
+      <c r="K48" s="9" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="49" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A49" s="45">
+      <c r="A49" s="30">
         <v>100521357</v>
       </c>
-      <c r="B49" s="46" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="B49" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C49" s="9" t="s">
+        <v>129</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F49" s="46">
+      <c r="F49" s="9">
         <v>49</v>
       </c>
-      <c r="G49" s="46">
+      <c r="G49" s="9">
         <v>754260</v>
       </c>
-      <c r="H49" s="46" t="s">
+      <c r="H49" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I49" s="9" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="J49" s="9" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>131</v>
+      </c>
+      <c r="K49" s="9" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="50" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A50" s="45">
+      <c r="A50" s="30">
         <v>100521358</v>
       </c>
-      <c r="B50" s="46" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="B50" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C50" s="9" t="s">
+        <v>129</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F50" s="46">
+      <c r="F50" s="9">
         <v>56</v>
       </c>
-      <c r="G50" s="46">
+      <c r="G50" s="9">
         <v>754260</v>
       </c>
-      <c r="H50" s="46" t="s">
+      <c r="H50" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I50" s="9" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="J50" s="9" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>131</v>
+      </c>
+      <c r="K50" s="9" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="51" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A51" s="45">
+      <c r="A51" s="30">
         <v>100521359</v>
       </c>
-      <c r="B51" s="46" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="B51" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C51" s="9" t="s">
+        <v>129</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F51" s="46">
-[...2 lines deleted...]
-      <c r="G51" s="46">
+      <c r="F51" s="9">
+        <v>59</v>
+      </c>
+      <c r="G51" s="9">
         <v>754260</v>
       </c>
-      <c r="H51" s="46" t="s">
+      <c r="H51" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I51" s="9" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="J51" s="9" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>131</v>
+      </c>
+      <c r="K51" s="9" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="52" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A52" s="45">
+      <c r="A52" s="30">
         <v>100521360</v>
       </c>
-      <c r="B52" s="46" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="B52" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C52" s="9" t="s">
+        <v>129</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F52" s="46">
+      <c r="F52" s="9">
         <v>67</v>
       </c>
-      <c r="G52" s="46">
+      <c r="G52" s="9">
         <v>754260</v>
       </c>
-      <c r="H52" s="46" t="s">
+      <c r="H52" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I52" s="9" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="J52" s="9" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>131</v>
+      </c>
+      <c r="K52" s="9" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A53" s="45">
+      <c r="A53" s="30">
         <v>100521361</v>
       </c>
-      <c r="B53" s="46" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="B53" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C53" s="9" t="s">
+        <v>129</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F53" s="46">
+      <c r="F53" s="9">
         <v>68</v>
       </c>
-      <c r="G53" s="46">
+      <c r="G53" s="9">
         <v>754260</v>
       </c>
-      <c r="H53" s="46" t="s">
+      <c r="H53" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I53" s="9" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="J53" s="9" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>131</v>
+      </c>
+      <c r="K53" s="9" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="54" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A54" s="45">
+      <c r="A54" s="30">
         <v>100521362</v>
       </c>
-      <c r="B54" s="46" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="B54" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C54" s="9" t="s">
+        <v>129</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F54" s="46">
+      <c r="F54" s="9">
         <v>77</v>
       </c>
-      <c r="G54" s="46">
+      <c r="G54" s="9">
         <v>754260</v>
       </c>
-      <c r="H54" s="46" t="s">
+      <c r="H54" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I54" s="9" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="J54" s="9" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>131</v>
+      </c>
+      <c r="K54" s="9" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="55" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A55" s="45">
+      <c r="A55" s="30">
         <v>100521363</v>
       </c>
-      <c r="B55" s="46" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="B55" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C55" s="9" t="s">
+        <v>129</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F55" s="46">
+      <c r="F55" s="9">
         <v>78</v>
       </c>
-      <c r="G55" s="46">
+      <c r="G55" s="9">
         <v>754260</v>
       </c>
-      <c r="H55" s="46" t="s">
+      <c r="H55" s="9" t="s">
         <v>55</v>
       </c>
       <c r="I55" s="9" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="J55" s="9" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>131</v>
+      </c>
+      <c r="K55" s="9" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A56" s="30">
+        <v>100521364</v>
+      </c>
+      <c r="B56" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C56" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D56" s="29">
+        <v>167</v>
+      </c>
+      <c r="E56" s="29">
+        <v>43059</v>
+      </c>
+      <c r="F56" s="29">
+        <v>167</v>
+      </c>
+      <c r="G56" s="29">
+        <v>43059</v>
+      </c>
+      <c r="H56" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I56" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J56" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K56" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A57" s="30">
+        <v>100521365</v>
+      </c>
+      <c r="B57" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C57" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D57" s="29">
+        <v>179</v>
+      </c>
+      <c r="E57" s="29">
+        <v>43925</v>
+      </c>
+      <c r="F57" s="29">
+        <v>179</v>
+      </c>
+      <c r="G57" s="29">
+        <v>43925</v>
+      </c>
+      <c r="H57" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I57" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J57" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K57" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A58" s="30">
+        <v>100521366</v>
+      </c>
+      <c r="B58" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C58" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D58" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E58" s="29">
+        <v>101</v>
+      </c>
+      <c r="F58" s="29">
+        <v>1</v>
+      </c>
+      <c r="G58" s="29">
+        <v>115536</v>
+      </c>
+      <c r="H58" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I58" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J58" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K58" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A59" s="30">
+        <v>100521367</v>
+      </c>
+      <c r="B59" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C59" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D59" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E59" s="29">
+        <v>101</v>
+      </c>
+      <c r="F59" s="29">
+        <v>2</v>
+      </c>
+      <c r="G59" s="29">
+        <v>115536</v>
+      </c>
+      <c r="H59" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I59" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J59" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K59" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A60" s="30">
+        <v>100521368</v>
+      </c>
+      <c r="B60" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C60" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D60" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E60" s="29">
+        <v>101</v>
+      </c>
+      <c r="F60" s="29">
+        <v>3</v>
+      </c>
+      <c r="G60" s="29">
+        <v>115536</v>
+      </c>
+      <c r="H60" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I60" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J60" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K60" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A61" s="30">
+        <v>100521369</v>
+      </c>
+      <c r="B61" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C61" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D61" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E61" s="29">
+        <v>101</v>
+      </c>
+      <c r="F61" s="29">
+        <v>4</v>
+      </c>
+      <c r="G61" s="29">
+        <v>115536</v>
+      </c>
+      <c r="H61" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I61" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J61" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K61" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A62" s="30">
+        <v>100521370</v>
+      </c>
+      <c r="B62" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C62" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D62" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E62" s="29">
+        <v>101</v>
+      </c>
+      <c r="F62" s="29">
+        <v>5</v>
+      </c>
+      <c r="G62" s="29">
+        <v>115536</v>
+      </c>
+      <c r="H62" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I62" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J62" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K62" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A63" s="30">
+        <v>100521371</v>
+      </c>
+      <c r="B63" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C63" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D63" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E63" s="29">
+        <v>101</v>
+      </c>
+      <c r="F63" s="29">
+        <v>6</v>
+      </c>
+      <c r="G63" s="29">
+        <v>115536</v>
+      </c>
+      <c r="H63" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I63" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J63" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K63" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A64" s="30">
+        <v>100521372</v>
+      </c>
+      <c r="B64" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C64" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D64" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E64" s="29">
+        <v>101</v>
+      </c>
+      <c r="F64" s="29">
+        <v>7</v>
+      </c>
+      <c r="G64" s="29">
+        <v>115536</v>
+      </c>
+      <c r="H64" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I64" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J64" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K64" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A65" s="30">
+        <v>100521373</v>
+      </c>
+      <c r="B65" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C65" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D65" s="29">
+        <v>482</v>
+      </c>
+      <c r="E65" s="29">
+        <v>625808</v>
+      </c>
+      <c r="F65" s="29">
+        <v>482</v>
+      </c>
+      <c r="G65" s="29">
+        <v>625808</v>
+      </c>
+      <c r="H65" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I65" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J65" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K65" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A66" s="30">
+        <v>100521374</v>
+      </c>
+      <c r="B66" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C66" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D66" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E66" s="29">
+        <v>97</v>
+      </c>
+      <c r="F66" s="29">
+        <v>1</v>
+      </c>
+      <c r="G66" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H66" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I66" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J66" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K66" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A67" s="30">
+        <v>100521375</v>
+      </c>
+      <c r="B67" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C67" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D67" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E67" s="29">
+        <v>97</v>
+      </c>
+      <c r="F67" s="29">
+        <v>3</v>
+      </c>
+      <c r="G67" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H67" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I67" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J67" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K67" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A68" s="30">
+        <v>100521376</v>
+      </c>
+      <c r="B68" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C68" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D68" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E68" s="29">
+        <v>98</v>
+      </c>
+      <c r="F68" s="29">
+        <v>4</v>
+      </c>
+      <c r="G68" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H68" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I68" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J68" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K68" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A69" s="30">
+        <v>100521377</v>
+      </c>
+      <c r="B69" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C69" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D69" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E69" s="29">
+        <v>98</v>
+      </c>
+      <c r="F69" s="29">
+        <v>5</v>
+      </c>
+      <c r="G69" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H69" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I69" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J69" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K69" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A70" s="30">
+        <v>100521378</v>
+      </c>
+      <c r="B70" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C70" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D70" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E70" s="29">
+        <v>97</v>
+      </c>
+      <c r="F70" s="29">
+        <v>6</v>
+      </c>
+      <c r="G70" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H70" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I70" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J70" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K70" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A71" s="30">
+        <v>100521379</v>
+      </c>
+      <c r="B71" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C71" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D71" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E71" s="29">
+        <v>97</v>
+      </c>
+      <c r="F71" s="29">
+        <v>7</v>
+      </c>
+      <c r="G71" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H71" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I71" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J71" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K71" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A72" s="30">
+        <v>100521380</v>
+      </c>
+      <c r="B72" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C72" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D72" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E72" s="29">
+        <v>97</v>
+      </c>
+      <c r="F72" s="29">
+        <v>8</v>
+      </c>
+      <c r="G72" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H72" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I72" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J72" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K72" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A73" s="30">
+        <v>100521381</v>
+      </c>
+      <c r="B73" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C73" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D73" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E73" s="29">
+        <v>97</v>
+      </c>
+      <c r="F73" s="29">
+        <v>9</v>
+      </c>
+      <c r="G73" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H73" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I73" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J73" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K73" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A74" s="30">
+        <v>100521382</v>
+      </c>
+      <c r="B74" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C74" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D74" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E74" s="29">
+        <v>97</v>
+      </c>
+      <c r="F74" s="29">
+        <v>11</v>
+      </c>
+      <c r="G74" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H74" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I74" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J74" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K74" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A75" s="30">
+        <v>100521383</v>
+      </c>
+      <c r="B75" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C75" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D75" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E75" s="29">
+        <v>97</v>
+      </c>
+      <c r="F75" s="29">
+        <v>12</v>
+      </c>
+      <c r="G75" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H75" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I75" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J75" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K75" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A76" s="30">
+        <v>100521384</v>
+      </c>
+      <c r="B76" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C76" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D76" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E76" s="29">
+        <v>97</v>
+      </c>
+      <c r="F76" s="29">
+        <v>13</v>
+      </c>
+      <c r="G76" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H76" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I76" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J76" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K76" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A77" s="30">
+        <v>100521385</v>
+      </c>
+      <c r="B77" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C77" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D77" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E77" s="29">
+        <v>97</v>
+      </c>
+      <c r="F77" s="29">
+        <v>14</v>
+      </c>
+      <c r="G77" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H77" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I77" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J77" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K77" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A78" s="30">
+        <v>100521386</v>
+      </c>
+      <c r="B78" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C78" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D78" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E78" s="29">
+        <v>97</v>
+      </c>
+      <c r="F78" s="29">
+        <v>16</v>
+      </c>
+      <c r="G78" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H78" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I78" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J78" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K78" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A79" s="30">
+        <v>100521387</v>
+      </c>
+      <c r="B79" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C79" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D79" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E79" s="29">
+        <v>99</v>
+      </c>
+      <c r="F79" s="29">
+        <v>17</v>
+      </c>
+      <c r="G79" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H79" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I79" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J79" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K79" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A80" s="30">
+        <v>100521388</v>
+      </c>
+      <c r="B80" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C80" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D80" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E80" s="29">
+        <v>99</v>
+      </c>
+      <c r="F80" s="29">
+        <v>18</v>
+      </c>
+      <c r="G80" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H80" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I80" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J80" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K80" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A81" s="30">
+        <v>100521389</v>
+      </c>
+      <c r="B81" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C81" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D81" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E81" s="29">
+        <v>99</v>
+      </c>
+      <c r="F81" s="29">
+        <v>19</v>
+      </c>
+      <c r="G81" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H81" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I81" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J81" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K81" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A82" s="30">
+        <v>100521390</v>
+      </c>
+      <c r="B82" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C82" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D82" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E82" s="29">
+        <v>98</v>
+      </c>
+      <c r="F82" s="29">
+        <v>28</v>
+      </c>
+      <c r="G82" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H82" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I82" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J82" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K82" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A83" s="30">
+        <v>100521391</v>
+      </c>
+      <c r="B83" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C83" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D83" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E83" s="29">
+        <v>97</v>
+      </c>
+      <c r="F83" s="29">
+        <v>30</v>
+      </c>
+      <c r="G83" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H83" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I83" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J83" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K83" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A84" s="30">
+        <v>100521392</v>
+      </c>
+      <c r="B84" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C84" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D84" s="29">
+        <v>34</v>
+      </c>
+      <c r="E84" s="29">
+        <v>753690</v>
+      </c>
+      <c r="F84" s="29">
+        <v>34</v>
+      </c>
+      <c r="G84" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H84" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I84" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J84" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K84" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A85" s="30">
+        <v>100521393</v>
+      </c>
+      <c r="B85" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C85" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D85" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E85" s="29">
+        <v>97</v>
+      </c>
+      <c r="F85" s="29">
+        <v>35</v>
+      </c>
+      <c r="G85" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H85" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I85" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J85" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K85" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A86" s="30">
+        <v>100521394</v>
+      </c>
+      <c r="B86" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C86" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D86" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E86" s="29">
+        <v>97</v>
+      </c>
+      <c r="F86" s="29">
+        <v>36</v>
+      </c>
+      <c r="G86" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H86" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I86" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J86" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K86" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A87" s="30">
+        <v>100521395</v>
+      </c>
+      <c r="B87" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C87" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D87" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E87" s="29">
+        <v>97</v>
+      </c>
+      <c r="F87" s="29">
+        <v>37</v>
+      </c>
+      <c r="G87" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H87" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I87" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J87" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K87" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A88" s="30">
+        <v>100521396</v>
+      </c>
+      <c r="B88" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C88" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D88" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E88" s="29">
+        <v>97</v>
+      </c>
+      <c r="F88" s="29">
+        <v>38</v>
+      </c>
+      <c r="G88" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H88" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I88" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J88" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K88" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A89" s="30">
+        <v>100521397</v>
+      </c>
+      <c r="B89" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C89" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D89" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E89" s="29">
+        <v>98</v>
+      </c>
+      <c r="F89" s="29">
+        <v>39</v>
+      </c>
+      <c r="G89" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H89" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I89" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J89" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K89" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A90" s="30">
+        <v>100521398</v>
+      </c>
+      <c r="B90" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C90" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D90" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E90" s="29">
+        <v>98</v>
+      </c>
+      <c r="F90" s="29">
+        <v>40</v>
+      </c>
+      <c r="G90" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H90" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I90" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J90" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K90" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A91" s="30">
+        <v>100521399</v>
+      </c>
+      <c r="B91" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C91" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D91" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E91" s="29">
+        <v>98</v>
+      </c>
+      <c r="F91" s="29">
+        <v>41</v>
+      </c>
+      <c r="G91" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H91" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I91" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J91" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K91" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A92" s="30">
+        <v>100521400</v>
+      </c>
+      <c r="B92" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C92" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D92" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E92" s="29">
+        <v>97</v>
+      </c>
+      <c r="F92" s="29">
+        <v>46</v>
+      </c>
+      <c r="G92" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H92" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I92" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J92" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K92" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A93" s="30">
+        <v>100521401</v>
+      </c>
+      <c r="B93" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C93" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D93" s="29">
+        <v>8434</v>
+      </c>
+      <c r="E93" s="29">
+        <v>35</v>
+      </c>
+      <c r="F93" s="29">
+        <v>47</v>
+      </c>
+      <c r="G93" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H93" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I93" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J93" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K93" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A94" s="30">
+        <v>100521402</v>
+      </c>
+      <c r="B94" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C94" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D94" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E94" s="29">
+        <v>97</v>
+      </c>
+      <c r="F94" s="29">
+        <v>52</v>
+      </c>
+      <c r="G94" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H94" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I94" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J94" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K94" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A95" s="30">
+        <v>100521403</v>
+      </c>
+      <c r="B95" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C95" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D95" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E95" s="29">
+        <v>98</v>
+      </c>
+      <c r="F95" s="29">
+        <v>56</v>
+      </c>
+      <c r="G95" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H95" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I95" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J95" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K95" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A96" s="30">
+        <v>100521404</v>
+      </c>
+      <c r="B96" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C96" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D96" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E96" s="29">
+        <v>98</v>
+      </c>
+      <c r="F96" s="29">
+        <v>57</v>
+      </c>
+      <c r="G96" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H96" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I96" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J96" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K96" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A97" s="30">
+        <v>100521405</v>
+      </c>
+      <c r="B97" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C97" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D97" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E97" s="29">
+        <v>98</v>
+      </c>
+      <c r="F97" s="29">
+        <v>59</v>
+      </c>
+      <c r="G97" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H97" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I97" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J97" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K97" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A98" s="30">
+        <v>100521406</v>
+      </c>
+      <c r="B98" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C98" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D98" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E98" s="29">
+        <v>98</v>
+      </c>
+      <c r="F98" s="29">
+        <v>60</v>
+      </c>
+      <c r="G98" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H98" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I98" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J98" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K98" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A99" s="30">
+        <v>100521407</v>
+      </c>
+      <c r="B99" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C99" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D99" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E99" s="29">
+        <v>98</v>
+      </c>
+      <c r="F99" s="29">
+        <v>61</v>
+      </c>
+      <c r="G99" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H99" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I99" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J99" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K99" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A100" s="30">
+        <v>100521408</v>
+      </c>
+      <c r="B100" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C100" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D100" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E100" s="29">
+        <v>98</v>
+      </c>
+      <c r="F100" s="29">
+        <v>62</v>
+      </c>
+      <c r="G100" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H100" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I100" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J100" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K100" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A101" s="30">
+        <v>100521409</v>
+      </c>
+      <c r="B101" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C101" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D101" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E101" s="29">
+        <v>98</v>
+      </c>
+      <c r="F101" s="29">
+        <v>63</v>
+      </c>
+      <c r="G101" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H101" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I101" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J101" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K101" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A102" s="30">
+        <v>100521410</v>
+      </c>
+      <c r="B102" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C102" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D102" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E102" s="29">
+        <v>98</v>
+      </c>
+      <c r="F102" s="29">
+        <v>64</v>
+      </c>
+      <c r="G102" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H102" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I102" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J102" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K102" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A103" s="30">
+        <v>100521411</v>
+      </c>
+      <c r="B103" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C103" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D103" s="29">
+        <v>14731</v>
+      </c>
+      <c r="E103" s="29">
+        <v>48</v>
+      </c>
+      <c r="F103" s="29">
+        <v>65</v>
+      </c>
+      <c r="G103" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H103" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I103" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J103" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K103" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A104" s="30">
+        <v>100521412</v>
+      </c>
+      <c r="B104" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C104" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D104" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E104" s="29">
+        <v>98</v>
+      </c>
+      <c r="F104" s="29">
+        <v>67</v>
+      </c>
+      <c r="G104" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H104" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I104" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J104" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K104" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A105" s="30">
+        <v>100521413</v>
+      </c>
+      <c r="B105" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C105" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D105" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E105" s="29">
+        <v>97</v>
+      </c>
+      <c r="F105" s="29">
+        <v>73</v>
+      </c>
+      <c r="G105" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H105" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I105" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J105" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K105" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A106" s="30">
+        <v>100521414</v>
+      </c>
+      <c r="B106" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C106" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D106" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E106" s="29">
+        <v>97</v>
+      </c>
+      <c r="F106" s="29">
+        <v>74</v>
+      </c>
+      <c r="G106" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H106" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I106" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J106" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K106" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A107" s="30">
+        <v>100521415</v>
+      </c>
+      <c r="B107" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C107" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D107" s="29">
+        <v>8434</v>
+      </c>
+      <c r="E107" s="29">
+        <v>35</v>
+      </c>
+      <c r="F107" s="29">
+        <v>75</v>
+      </c>
+      <c r="G107" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H107" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I107" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J107" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K107" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A108" s="30">
+        <v>100521416</v>
+      </c>
+      <c r="B108" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C108" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D108" s="29">
+        <v>8434</v>
+      </c>
+      <c r="E108" s="29">
+        <v>35</v>
+      </c>
+      <c r="F108" s="29">
+        <v>76</v>
+      </c>
+      <c r="G108" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H108" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I108" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J108" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K108" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A109" s="30">
+        <v>100521417</v>
+      </c>
+      <c r="B109" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C109" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D109" s="29">
+        <v>8434</v>
+      </c>
+      <c r="E109" s="29">
+        <v>35</v>
+      </c>
+      <c r="F109" s="29">
+        <v>77</v>
+      </c>
+      <c r="G109" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H109" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I109" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J109" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K109" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A110" s="30">
+        <v>100521418</v>
+      </c>
+      <c r="B110" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C110" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D110" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E110" s="29">
+        <v>97</v>
+      </c>
+      <c r="F110" s="29">
+        <v>78</v>
+      </c>
+      <c r="G110" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H110" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I110" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J110" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K110" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A111" s="30">
+        <v>100521419</v>
+      </c>
+      <c r="B111" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C111" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D111" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E111" s="29">
+        <v>97</v>
+      </c>
+      <c r="F111" s="29">
+        <v>79</v>
+      </c>
+      <c r="G111" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H111" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I111" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J111" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K111" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A112" s="30">
+        <v>100521420</v>
+      </c>
+      <c r="B112" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C112" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D112" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E112" s="29">
+        <v>97</v>
+      </c>
+      <c r="F112" s="29">
+        <v>80</v>
+      </c>
+      <c r="G112" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H112" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I112" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J112" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K112" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A113" s="30">
+        <v>100521421</v>
+      </c>
+      <c r="B113" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C113" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D113" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E113" s="29">
+        <v>97</v>
+      </c>
+      <c r="F113" s="29">
+        <v>81</v>
+      </c>
+      <c r="G113" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H113" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I113" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J113" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K113" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A114" s="30">
+        <v>100521422</v>
+      </c>
+      <c r="B114" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C114" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D114" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E114" s="29">
+        <v>97</v>
+      </c>
+      <c r="F114" s="29">
+        <v>82</v>
+      </c>
+      <c r="G114" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H114" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I114" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J114" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K114" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A115" s="30">
+        <v>100521423</v>
+      </c>
+      <c r="B115" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C115" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D115" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E115" s="29">
+        <v>97</v>
+      </c>
+      <c r="F115" s="29">
+        <v>83</v>
+      </c>
+      <c r="G115" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H115" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I115" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J115" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K115" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A116" s="30">
+        <v>100521424</v>
+      </c>
+      <c r="B116" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C116" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D116" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E116" s="29">
+        <v>97</v>
+      </c>
+      <c r="F116" s="29">
+        <v>85</v>
+      </c>
+      <c r="G116" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H116" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I116" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J116" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K116" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A117" s="30">
+        <v>100521425</v>
+      </c>
+      <c r="B117" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C117" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D117" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E117" s="29">
+        <v>97</v>
+      </c>
+      <c r="F117" s="29">
+        <v>86</v>
+      </c>
+      <c r="G117" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H117" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I117" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J117" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K117" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A118" s="30">
+        <v>100521426</v>
+      </c>
+      <c r="B118" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C118" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D118" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E118" s="29">
+        <v>98</v>
+      </c>
+      <c r="F118" s="29">
+        <v>122</v>
+      </c>
+      <c r="G118" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H118" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I118" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J118" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K118" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A119" s="30">
+        <v>100521427</v>
+      </c>
+      <c r="B119" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C119" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D119" s="29">
+        <v>15162</v>
+      </c>
+      <c r="E119" s="29">
+        <v>97</v>
+      </c>
+      <c r="F119" s="29">
+        <v>126</v>
+      </c>
+      <c r="G119" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H119" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I119" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J119" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K119" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A120" s="30">
+        <v>100521428</v>
+      </c>
+      <c r="B120" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C120" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D120" s="29">
+        <v>8366</v>
+      </c>
+      <c r="E120" s="29">
+        <v>233</v>
+      </c>
+      <c r="F120" s="29">
+        <v>129</v>
+      </c>
+      <c r="G120" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H120" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I120" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J120" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K120" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A121" s="30">
+        <v>100521429</v>
+      </c>
+      <c r="B121" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C121" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D121" s="29">
+        <v>8366</v>
+      </c>
+      <c r="E121" s="29">
+        <v>233</v>
+      </c>
+      <c r="F121" s="29">
+        <v>130</v>
+      </c>
+      <c r="G121" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H121" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I121" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J121" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K121" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A122" s="30">
+        <v>100521430</v>
+      </c>
+      <c r="B122" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C122" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D122" s="29">
+        <v>8366</v>
+      </c>
+      <c r="E122" s="29">
+        <v>233</v>
+      </c>
+      <c r="F122" s="29">
+        <v>156</v>
+      </c>
+      <c r="G122" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H122" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I122" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J122" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K122" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="123" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A123" s="30">
+        <v>100521431</v>
+      </c>
+      <c r="B123" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C123" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D123" s="29">
+        <v>159</v>
+      </c>
+      <c r="E123" s="29">
+        <v>753690</v>
+      </c>
+      <c r="F123" s="29">
+        <v>159</v>
+      </c>
+      <c r="G123" s="29">
+        <v>753690</v>
+      </c>
+      <c r="H123" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I123" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J123" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K123" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A124" s="30">
+        <v>100521432</v>
+      </c>
+      <c r="B124" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C124" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D124" s="29">
+        <v>15153</v>
+      </c>
+      <c r="E124" s="29">
+        <v>65</v>
+      </c>
+      <c r="F124" s="29">
+        <v>4</v>
+      </c>
+      <c r="G124" s="29">
+        <v>753703</v>
+      </c>
+      <c r="H124" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I124" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J124" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K124" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A125" s="30">
+        <v>100521433</v>
+      </c>
+      <c r="B125" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C125" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D125" s="29">
+        <v>15153</v>
+      </c>
+      <c r="E125" s="29">
+        <v>65</v>
+      </c>
+      <c r="F125" s="29">
+        <v>5</v>
+      </c>
+      <c r="G125" s="29">
+        <v>753703</v>
+      </c>
+      <c r="H125" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I125" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J125" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K125" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A126" s="30">
+        <v>100521434</v>
+      </c>
+      <c r="B126" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C126" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D126" s="29">
+        <v>15153</v>
+      </c>
+      <c r="E126" s="29">
+        <v>65</v>
+      </c>
+      <c r="F126" s="29">
+        <v>6</v>
+      </c>
+      <c r="G126" s="29">
+        <v>753703</v>
+      </c>
+      <c r="H126" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I126" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J126" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K126" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="127" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A127" s="30">
+        <v>100521435</v>
+      </c>
+      <c r="B127" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C127" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D127" s="29">
+        <v>15153</v>
+      </c>
+      <c r="E127" s="29">
+        <v>65</v>
+      </c>
+      <c r="F127" s="29">
+        <v>14</v>
+      </c>
+      <c r="G127" s="29">
+        <v>753703</v>
+      </c>
+      <c r="H127" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I127" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J127" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K127" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="128" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A128" s="30">
+        <v>100521436</v>
+      </c>
+      <c r="B128" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C128" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D128" s="29">
+        <v>15153</v>
+      </c>
+      <c r="E128" s="29">
+        <v>65</v>
+      </c>
+      <c r="F128" s="29">
+        <v>15</v>
+      </c>
+      <c r="G128" s="29">
+        <v>753703</v>
+      </c>
+      <c r="H128" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I128" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J128" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K128" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="129" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A129" s="30">
+        <v>100521437</v>
+      </c>
+      <c r="B129" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C129" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D129" s="29">
+        <v>15153</v>
+      </c>
+      <c r="E129" s="29">
+        <v>65</v>
+      </c>
+      <c r="F129" s="29">
+        <v>58</v>
+      </c>
+      <c r="G129" s="29">
+        <v>753703</v>
+      </c>
+      <c r="H129" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I129" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J129" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K129" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="130" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A130" s="30">
+        <v>100521438</v>
+      </c>
+      <c r="B130" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C130" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D130" s="29">
+        <v>15153</v>
+      </c>
+      <c r="E130" s="29">
+        <v>65</v>
+      </c>
+      <c r="F130" s="29">
+        <v>59</v>
+      </c>
+      <c r="G130" s="29">
+        <v>753703</v>
+      </c>
+      <c r="H130" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I130" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J130" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K130" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="131" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A131" s="30">
+        <v>100521439</v>
+      </c>
+      <c r="B131" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C131" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D131" s="29">
+        <v>15153</v>
+      </c>
+      <c r="E131" s="29">
+        <v>65</v>
+      </c>
+      <c r="F131" s="29">
+        <v>101</v>
+      </c>
+      <c r="G131" s="29">
+        <v>753703</v>
+      </c>
+      <c r="H131" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I131" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J131" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K131" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A132" s="30">
+        <v>100521440</v>
+      </c>
+      <c r="B132" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C132" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D132" s="29">
+        <v>154</v>
+      </c>
+      <c r="E132" s="29">
+        <v>753703</v>
+      </c>
+      <c r="F132" s="29">
+        <v>154</v>
+      </c>
+      <c r="G132" s="29">
+        <v>753703</v>
+      </c>
+      <c r="H132" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I132" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J132" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K132" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A133" s="30">
+        <v>100521441</v>
+      </c>
+      <c r="B133" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C133" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D133" s="29">
+        <v>7</v>
+      </c>
+      <c r="E133" s="29">
+        <v>1193086</v>
+      </c>
+      <c r="F133" s="29">
+        <v>7</v>
+      </c>
+      <c r="G133" s="29">
+        <v>1193086</v>
+      </c>
+      <c r="H133" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I133" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J133" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K133" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A134" s="30">
+        <v>100521442</v>
+      </c>
+      <c r="B134" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C134" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D134" s="29">
+        <v>8</v>
+      </c>
+      <c r="E134" s="29">
+        <v>1193086</v>
+      </c>
+      <c r="F134" s="29">
+        <v>8</v>
+      </c>
+      <c r="G134" s="29">
+        <v>1193086</v>
+      </c>
+      <c r="H134" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I134" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J134" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K134" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A135" s="30">
+        <v>100521443</v>
+      </c>
+      <c r="B135" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C135" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D135" s="29">
+        <v>11</v>
+      </c>
+      <c r="E135" s="29">
+        <v>1193086</v>
+      </c>
+      <c r="F135" s="29">
+        <v>11</v>
+      </c>
+      <c r="G135" s="29">
+        <v>1193086</v>
+      </c>
+      <c r="H135" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I135" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J135" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K135" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A136" s="30">
+        <v>100521444</v>
+      </c>
+      <c r="B136" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C136" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D136" s="29">
+        <v>12</v>
+      </c>
+      <c r="E136" s="29">
+        <v>1193086</v>
+      </c>
+      <c r="F136" s="29">
+        <v>12</v>
+      </c>
+      <c r="G136" s="29">
+        <v>1193086</v>
+      </c>
+      <c r="H136" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I136" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J136" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K136" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A137" s="30">
+        <v>100521445</v>
+      </c>
+      <c r="B137" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C137" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D137" s="29">
+        <v>13</v>
+      </c>
+      <c r="E137" s="29">
+        <v>1193086</v>
+      </c>
+      <c r="F137" s="29">
+        <v>13</v>
+      </c>
+      <c r="G137" s="29">
+        <v>1193086</v>
+      </c>
+      <c r="H137" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I137" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J137" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K137" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A138" s="30">
+        <v>100521446</v>
+      </c>
+      <c r="B138" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C138" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D138" s="29">
+        <v>14</v>
+      </c>
+      <c r="E138" s="29">
+        <v>1193086</v>
+      </c>
+      <c r="F138" s="29">
+        <v>14</v>
+      </c>
+      <c r="G138" s="29">
+        <v>1193086</v>
+      </c>
+      <c r="H138" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I138" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J138" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K138" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A139" s="30">
+        <v>100521447</v>
+      </c>
+      <c r="B139" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C139" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D139" s="29">
+        <v>15</v>
+      </c>
+      <c r="E139" s="29">
+        <v>1193087</v>
+      </c>
+      <c r="F139" s="29">
+        <v>15</v>
+      </c>
+      <c r="G139" s="29">
+        <v>1193087</v>
+      </c>
+      <c r="H139" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I139" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J139" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K139" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A140" s="30">
+        <v>100521448</v>
+      </c>
+      <c r="B140" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C140" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D140" s="29">
+        <v>14</v>
+      </c>
+      <c r="E140" s="29">
+        <v>1234304</v>
+      </c>
+      <c r="F140" s="29">
+        <v>14</v>
+      </c>
+      <c r="G140" s="29">
+        <v>1234304</v>
+      </c>
+      <c r="H140" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I140" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J140" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K140" s="29" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A141" s="30">
+        <v>100521449</v>
+      </c>
+      <c r="B141" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C141" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D141" s="29">
+        <v>21</v>
+      </c>
+      <c r="E141" s="29">
+        <v>1193089</v>
+      </c>
+      <c r="F141" s="29">
+        <v>21</v>
+      </c>
+      <c r="G141" s="29">
+        <v>1193089</v>
+      </c>
+      <c r="H141" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="I141" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J141" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="K141" s="29" t="s">
+        <v>117</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <conditionalFormatting sqref="A1">
     <cfRule type="duplicateValues" dxfId="2" priority="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21AE22E6-7622-40CA-B460-435B9AA837B5}">
   <sheetPr codeName="Sheet2"/>
-  <dimension ref="A1:G5"/>
+  <dimension ref="A1:G6"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="18.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.44140625" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="23.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="59.88671875" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.88671875" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11.109375" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="45" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="18.109375" style="5" customWidth="1"/>
     <col min="11" max="11" width="15.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.109375" style="5" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="45" style="5" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="28.109375" style="5" bestFit="1" customWidth="1"/>
     <col min="15" max="16384" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="12" customFormat="1" ht="25.8" x14ac:dyDescent="0.5">
-      <c r="A1" s="59" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="60"/>
+      <c r="A1" s="60" t="s">
+        <v>134</v>
+      </c>
+      <c r="B1" s="60"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="10" t="s">
-        <v>109</v>
+        <v>135</v>
       </c>
       <c r="B2" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="11" t="s">
-        <v>110</v>
+        <v>136</v>
       </c>
       <c r="D2" s="11" t="s">
-        <v>111</v>
+        <v>137</v>
       </c>
       <c r="E2" s="11" t="s">
-        <v>112</v>
+        <v>138</v>
       </c>
       <c r="F2" s="11" t="s">
-        <v>113</v>
+        <v>139</v>
       </c>
       <c r="G2" s="11" t="s">
-        <v>114</v>
+        <v>140</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="28.2" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A3" s="9" t="s">
-        <v>115</v>
+        <v>141</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C3" s="9" t="s">
-        <v>116</v>
+        <v>142</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>117</v>
+        <v>143</v>
       </c>
       <c r="E3" s="9" t="s">
-        <v>118</v>
+        <v>144</v>
       </c>
       <c r="F3" s="9" t="s">
-        <v>119</v>
+        <v>145</v>
       </c>
       <c r="G3" s="13">
         <v>45784</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A4" s="9" t="s">
-        <v>168</v>
+        <v>146</v>
       </c>
       <c r="B4" s="9" t="s">
-        <v>149</v>
+        <v>84</v>
       </c>
       <c r="C4" s="9" t="s">
-        <v>116</v>
+        <v>142</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>167</v>
+        <v>147</v>
       </c>
       <c r="E4" s="9" t="s">
-        <v>118</v>
+        <v>144</v>
       </c>
       <c r="F4" s="9" t="s">
-        <v>119</v>
+        <v>145</v>
       </c>
       <c r="G4" s="13">
-        <v>46143</v>
+        <v>46108</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A5" s="9" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C5" s="9" t="s">
-        <v>116</v>
+        <v>142</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="E5" s="9" t="s">
-        <v>118</v>
+        <v>144</v>
       </c>
       <c r="F5" s="9" t="s">
-        <v>119</v>
+        <v>145</v>
       </c>
       <c r="G5" s="13">
-        <v>46108</v>
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B6" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="C6" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="E6" s="9" t="s">
+        <v>144</v>
+      </c>
+      <c r="F6" s="9" t="s">
+        <v>145</v>
+      </c>
+      <c r="G6" s="13">
+        <v>46283</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21C64278-1D1E-42BD-8049-A7999F82BF54}">
   <sheetPr codeName="Sheet5"/>
   <dimension ref="A1:G15"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="18.5546875" style="5" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="14.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="18.6640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18.88671875" style="5" bestFit="1" customWidth="1"/>
-    <col min="5" max="6" width="26.109375" style="5" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="18.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="25.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="30.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="22.88671875" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="15.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="24.88671875" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="80.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.44140625" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="24" style="5" customWidth="1"/>
     <col min="13" max="13" width="10.44140625" style="5" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="15.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="24" style="5" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="17.109375" style="5" customWidth="1"/>
     <col min="17" max="17" width="15.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="80.44140625" style="5" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="15.88671875" style="5" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="35.44140625" style="5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="25.109375" style="5" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="24.44140625" style="5" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="80.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="13.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="26" style="5" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="10.44140625" style="5" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="80.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="28" max="16384" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="14" customFormat="1" ht="25.8" x14ac:dyDescent="0.5">
-      <c r="A1" s="59" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="60"/>
+      <c r="A1" s="60" t="s">
+        <v>152</v>
+      </c>
+      <c r="B1" s="60"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
     </row>
     <row r="2" spans="1:7" s="1" customFormat="1" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="10" t="s">
-        <v>109</v>
+        <v>135</v>
       </c>
       <c r="B2" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="11" t="s">
-        <v>122</v>
+        <v>153</v>
       </c>
       <c r="D2" s="11" t="s">
-        <v>123</v>
+        <v>154</v>
       </c>
       <c r="E2" s="11" t="s">
-        <v>124</v>
+        <v>155</v>
       </c>
       <c r="F2" s="11" t="s">
-        <v>125</v>
+        <v>156</v>
       </c>
       <c r="G2" s="11" t="s">
-        <v>111</v>
+        <v>137</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A3" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>59</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E3" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F3" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G3" s="9" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.3">
       <c r="E15" s="5" t="s">
-        <v>126</v>
+        <v>157</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B1773A3-3276-41CF-8392-7B83D70174BF}">
   <sheetPr codeName="Sheet4"/>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15" style="16" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="8.5546875" style="16"/>
+    <col min="1" max="1" width="15" style="15" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17" style="15" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.33203125" style="15" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="93.6640625" style="15" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="19.109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="6" max="16384" width="8.5546875" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="25.8" x14ac:dyDescent="0.5">
-      <c r="A1" s="61" t="s">
-[...11 lines deleted...]
-      <c r="B2" s="20" t="s">
+      <c r="A1" s="62" t="s">
+        <v>158</v>
+      </c>
+      <c r="B1" s="62"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+    </row>
+    <row r="2" spans="1:5" s="16" customFormat="1" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="18" t="s">
+        <v>159</v>
+      </c>
+      <c r="B2" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="20" t="s">
-[...6 lines deleted...]
-        <v>129</v>
+      <c r="C2" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="D2" s="19" t="s">
+        <v>154</v>
+      </c>
+      <c r="E2" s="19" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="15" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="18">
+      <c r="A3" s="17">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C3" s="8">
         <v>45881</v>
       </c>
-      <c r="D3" s="18" t="s">
-[...7 lines deleted...]
-      <c r="A4" s="18">
+      <c r="D3" s="17" t="s">
+        <v>161</v>
+      </c>
+      <c r="E3" s="17" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="17">
         <v>2</v>
       </c>
-      <c r="B4" s="26" t="s">
+      <c r="B4" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="C4" s="26">
+        <v>46169</v>
+      </c>
+      <c r="D4" s="27" t="s">
+        <v>163</v>
+      </c>
+      <c r="E4" s="17" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="17">
+        <v>3</v>
+      </c>
+      <c r="B5" s="28" t="s">
         <v>74</v>
-      </c>
-[...15 lines deleted...]
-        <v>149</v>
       </c>
       <c r="C5" s="8">
         <v>46297</v>
       </c>
-      <c r="D5" s="41" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="D5" s="27" t="s">
+        <v>164</v>
+      </c>
+      <c r="E5" s="17" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="17">
+        <v>4</v>
+      </c>
+      <c r="B6" s="28" t="s">
+        <v>94</v>
+      </c>
+      <c r="C6" s="8">
+        <v>46304</v>
+      </c>
+      <c r="D6" s="27" t="s">
+        <v>165</v>
+      </c>
+      <c r="E6" s="17" t="s">
+        <v>162</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
   <conditionalFormatting sqref="B3">
     <cfRule type="duplicateValues" dxfId="1" priority="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6AAC449B-C5CA-436F-AC8B-5C16130214CA}">
   <sheetPr codeName="Sheet6"/>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="20.5546875" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="13.77734375" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="17" bestFit="1" customWidth="1"/>
+    <col min="2" max="3" width="17" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="68.5546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="25.8" x14ac:dyDescent="0.5">
-      <c r="A1" s="61" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="62"/>
+      <c r="A1" s="62" t="s">
+        <v>166</v>
+      </c>
+      <c r="B1" s="62"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
     </row>
     <row r="2" spans="1:5" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="20" t="s">
+      <c r="A2" s="18" t="s">
+        <v>167</v>
+      </c>
+      <c r="B2" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="20" t="s">
-[...6 lines deleted...]
-        <v>137</v>
+      <c r="C2" s="19" t="s">
+        <v>168</v>
+      </c>
+      <c r="D2" s="19" t="s">
+        <v>169</v>
+      </c>
+      <c r="E2" s="19" t="s">
+        <v>170</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="15" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="18" t="s">
-        <v>138</v>
+      <c r="A3" s="17" t="s">
+        <v>171</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C3" s="8" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>172</v>
+      </c>
+      <c r="D3" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="E3" s="17" t="s">
+        <v>174</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A4" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="26" t="s">
+      <c r="A4" s="17" t="s">
+        <v>175</v>
+      </c>
+      <c r="B4" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="C4" s="26" t="s">
+        <v>176</v>
+      </c>
+      <c r="D4" s="27" t="s">
+        <v>173</v>
+      </c>
+      <c r="E4" s="17" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="17" t="s">
+        <v>177</v>
+      </c>
+      <c r="B5" s="28" t="s">
         <v>74</v>
       </c>
-      <c r="C4" s="27" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C5" s="8" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>178</v>
+      </c>
+      <c r="D5" s="27" t="s">
+        <v>179</v>
+      </c>
+      <c r="E5" s="17" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="9" t="s">
+        <v>180</v>
+      </c>
+      <c r="B6" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="C6" s="9" t="s">
+        <v>181</v>
+      </c>
+      <c r="D6" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="E6" s="9" t="s">
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
   <conditionalFormatting sqref="B3">
     <cfRule type="duplicateValues" dxfId="0" priority="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F52717D3-C717-4E37-BF07-62FC09C7D5EB}">
   <sheetPr codeName="Sheet7"/>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="18.5546875" style="5" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="14" style="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="18.6640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="17.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="24.6640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="16.33203125" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="16384" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="25.8" x14ac:dyDescent="0.5">
-      <c r="A1" s="63" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="63"/>
+      <c r="A1" s="64" t="s">
+        <v>182</v>
+      </c>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
     </row>
     <row r="2" spans="1:6" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="21" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="22" t="s">
+      <c r="A2" s="20" t="s">
+        <v>135</v>
+      </c>
+      <c r="B2" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="22" t="s">
-[...9 lines deleted...]
-        <v>147</v>
+      <c r="C2" s="21" t="s">
+        <v>154</v>
+      </c>
+      <c r="D2" s="21" t="s">
+        <v>183</v>
+      </c>
+      <c r="E2" s="21" t="s">
+        <v>184</v>
+      </c>
+      <c r="F2" s="21" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A3" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>59</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E3" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F3" s="9" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...52 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="EDi Document" ma:contentTypeID="0x010100DDEBB6CC12EF4A079B1186EEFE45A56400E924555CC2C9465C9A717C3C430520D50080BF6C01A073FA4F8C10610CFBCF7015" ma:contentTypeVersion="861" ma:contentTypeDescription="Any document other than an email or document link" ma:contentTypeScope="" ma:versionID="79d00fca72bde5db372f25aa9c6110d4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xmlns:ns3="fea560b0-206f-46eb-a9d8-4504da3da1d2" xmlns:ns4="a0c6edd1-3628-439e-ae10-56235e7a9ecd" xmlns:ns5="dd6704dc-e03f-401a-ab22-0d2e978dbd2d" xmlns:ns6="24aa14e1-d4f8-4fd7-87fd-92df26ed6048" xmlns:ns7="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8487099320925c2828261db25e76c4e8" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="35d7dce1-22dc-4c3f-bf90-aebce6a2395f"/>
     <xsd:import namespace="fea560b0-206f-46eb-a9d8-4504da3da1d2"/>
     <xsd:import namespace="a0c6edd1-3628-439e-ae10-56235e7a9ecd"/>
     <xsd:import namespace="dd6704dc-e03f-401a-ab22-0d2e978dbd2d"/>
     <xsd:import namespace="24aa14e1-d4f8-4fd7-87fd-92df26ed6048"/>
     <xsd:import namespace="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:EDi_DocumentDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:c275726743ff40b1bd16afcbde5101e0" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:EDi_DocumentDate" minOccurs="0"/>
                 <xsd:element ref="ns2:m580224f57af48d5998ad1d627b3f8a6" minOccurs="0"/>
                 <xsd:element ref="ns2:EDi_VitalDocument" minOccurs="0"/>
                 <xsd:element ref="ns4:EDi_BCPDocument" minOccurs="0"/>
@@ -6188,175 +9765,174 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <m580224f57af48d5998ad1d627b3f8a6 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </m580224f57af48d5998ad1d627b3f8a6>
+    <CER_DLM xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">None</CER_DLM>
+    <EDi_BCPDocument xmlns="a0c6edd1-3628-439e-ae10-56235e7a9ecd">No</EDi_BCPDocument>
+    <g1c5c8a5ed744825af876dc81dccc5dd xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </g1c5c8a5ed744825af876dc81dccc5dd>
+    <EDi_DocumentDescription xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+    <_dlc_DocId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">EDICOMMS-978595777-6411</_dlc_DocId>
+    <aa7cfb7b7c8a4cdc88e464a139bfbbb5 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </aa7cfb7b7c8a4cdc88e464a139bfbbb5>
+    <Documenttype xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" xsi:nil="true"/>
+    <EDi1_DocID xmlns="dd6704dc-e03f-401a-ab22-0d2e978dbd2d" xsi:nil="true"/>
+    <jfdbf192cf3e432bae7ead6b01437832 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </jfdbf192cf3e432bae7ead6b01437832>
+    <fbf5ba1606af44cc8a6bbbd47132b0ab xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </fbf5ba1606af44cc8a6bbbd47132b0ab>
+    <Segment xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315" xsi:nil="true"/>
+    <i0f84bba906045b4af568ee102a52dcb xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </i0f84bba906045b4af568ee102a52dcb>
+    <EDi_RecordNumber xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+    <_dlc_DocIdUrl xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Url>https://cergovau.sharepoint.com/sites/EDi-Communications/_layouts/15/DocIdRedir.aspx?ID=EDICOMMS-978595777-6411</Url>
+      <Description>EDICOMMS-978595777-6411</Description>
+    </_dlc_DocIdUrl>
+    <EDi_VitalDocument xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">No</EDi_VitalDocument>
+    <TaxCatchAllLabel xmlns="fea560b0-206f-46eb-a9d8-4504da3da1d2" xsi:nil="true"/>
+    <c275726743ff40b1bd16afcbde5101e0 xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </c275726743ff40b1bd16afcbde5101e0>
+    <CER_FileStatus xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">Open</CER_FileStatus>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e10dfa59-fa45-44ca-a9f2-3c8ceec2c315">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fea560b0-206f-46eb-a9d8-4504da3da1d2" xsi:nil="true"/>
+    <CER_DocumentGUID xmlns="a0c6edd1-3628-439e-ae10-56235e7a9ecd" xsi:nil="true"/>
+    <CER_FileClassification xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">OFFICIAL</CER_FileClassification>
+    <EDi_DocumentDate xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f">2026-10-07T23:10:54+00:00</EDi_DocumentDate>
+    <_dlc_DocIdPersistId xmlns="35d7dce1-22dc-4c3f-bf90-aebce6a2395f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3A3DF4A-8135-4BE7-A1DF-10D2064F1C0F}">
-[...16 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85C45AEF-ECF9-4E7C-BDB0-BE50085D72A8}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D22050F-4375-4675-AB20-93D13384A076}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F5FC6D4-1842-4E47-8AEA-45F5330184FA}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EE92721-8DD3-4230-AA6D-51E964886CCF}">
-[...18 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BC53288-D938-4325-BD0A-5F81702167DC}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D41BEF4-9603-4379-B4B5-4063323296D1}">
-[...11 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95DDE612-C5C6-48E9-8B01-8AB995FF3777}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Project details</vt:lpstr>
       <vt:lpstr>Project locations</vt:lpstr>
       <vt:lpstr>Project plans</vt:lpstr>
       <vt:lpstr>Biodiversity reports</vt:lpstr>
       <vt:lpstr>Project and certificate history</vt:lpstr>
       <vt:lpstr>Related projects</vt:lpstr>
@@ -6384,42 +9960,42 @@
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100DDEBB6CC12EF4A079B1186EEFE45A56400E924555CC2C9465C9A717C3C430520D50080BF6C01A073FA4F8C10610CFBCF7015</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CER_Scheme">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="RevIMBCS">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="CER_Client">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="CER_FileKeywords">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="CER_Agency">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="EDi_DocumentKeywords">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="CER_FileKeywords">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_dlc_DocIdItemGuid">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="CER_State">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="EDi_DocumentKeywords">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="CER_Agency">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>e7ddcf5c-5a66-4571-a4bb-4542db80fda2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="CER_State">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>