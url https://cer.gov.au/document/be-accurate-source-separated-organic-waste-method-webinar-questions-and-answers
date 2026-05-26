--- v0 (2026-03-14)
+++ v1 (2026-05-26)
@@ -64,51 +64,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D3535" w:rsidRPr="005D3535">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Source separated organic waste</w:t>
       </w:r>
       <w:r w:rsidR="005D3535">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="15109875">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>method webinar – questions and answers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675DA4DF" w14:textId="1ADE593E" w:rsidR="00FE08CE" w:rsidRPr="00521016" w:rsidRDefault="25B65647" w:rsidP="1F365CDA">
+    <w:p w14:paraId="675DA4DF" w14:textId="354262E5" w:rsidR="00FE08CE" w:rsidRDefault="25B65647" w:rsidP="1F365CDA">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1F365CDA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">This document contains the questions and answers provided during the Be </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1F365CDA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ACCUrate</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1F365CDA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -119,61 +119,82 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="1F365CDA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">November 2025. </w:t>
       </w:r>
       <w:r w:rsidRPr="31B1F5F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">You can access a </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r w:rsidRPr="31B1F5F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>recording of the presentations from this webinar</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="006027C6">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
       <w:r w:rsidRPr="31B1F5F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> on our Yo</w:t>
       </w:r>
       <w:r w:rsidR="5CB96DE2" w:rsidRPr="31B1F5F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>uTube channel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B6B86E3" w14:textId="171B016A" w:rsidR="00130E62" w:rsidRPr="00521016" w:rsidRDefault="00130E62" w:rsidP="1F365CDA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:spacing w:before="0" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>The information provided in this document was accurate at the time of the webinar and is subject to change.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E5DCC0C" w14:textId="48E9589F" w:rsidR="00951F73" w:rsidRPr="00860FEF" w:rsidRDefault="335C5250" w:rsidP="289336C6">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00860FEF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Q1:</w:t>
       </w:r>
       <w:r w:rsidR="02E8F949" w:rsidRPr="00860FEF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
@@ -351,80 +372,86 @@
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00860FEF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Q2:</w:t>
       </w:r>
       <w:r w:rsidR="050DB4F5" w:rsidRPr="00860FEF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="7EAB6B48" w:rsidRPr="00860FEF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>How do I find out if my local council is running a project?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E50E989" w14:textId="2BF4B3A8" w:rsidR="002C5A4D" w:rsidRDefault="3820622A" w:rsidP="00AA17F9">
+    <w:p w14:paraId="4E50E989" w14:textId="48E2F635" w:rsidR="002C5A4D" w:rsidRDefault="3820622A" w:rsidP="00AA17F9">
       <w:r>
         <w:t xml:space="preserve">Please refer to the Clean Energy Regulator </w:t>
       </w:r>
       <w:r w:rsidR="008817E2">
         <w:t>(CER)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> public register </w:t>
       </w:r>
       <w:r w:rsidR="5527570C">
         <w:t xml:space="preserve">which is a list </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">of all </w:t>
       </w:r>
       <w:r w:rsidR="738199A7">
         <w:t xml:space="preserve">the current registered </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">projects: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="002C5A4D" w:rsidRPr="002C5A4D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ACCU project and contract register</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="006027C6">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="668D8D7D" w14:textId="7BA043AB" w:rsidR="00162572" w:rsidRDefault="00162572" w:rsidP="04EE3270">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You will be able to search </w:t>
       </w:r>
       <w:r w:rsidR="00EB1534">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">project name, proponent name </w:t>
       </w:r>
       <w:r w:rsidR="00EB1534">
         <w:t>and location data to identify whether a project is currently being run by your local council.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FBE6F0E" w14:textId="365F36F2" w:rsidR="002376BE" w:rsidRPr="00860FEF" w:rsidRDefault="00E775B0" w:rsidP="00860FEF">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:rPr>
           <w:b/>
@@ -551,50 +578,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>The location of at least o</w:t>
       </w:r>
       <w:r w:rsidR="08056A83">
         <w:t>ne treatment facility</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and at least one treatment </w:t>
       </w:r>
       <w:r w:rsidR="00831545">
         <w:t xml:space="preserve">type </w:t>
       </w:r>
       <w:r>
         <w:t>to be used at this facility.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D20D99A" w14:textId="12A0DDE2" w:rsidR="09BE55FD" w:rsidRDefault="12442377" w:rsidP="006B411D">
       <w:pPr>
         <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>However,</w:t>
       </w:r>
       <w:r w:rsidR="18918665">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="4F546421">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="4E84CE5A">
         <w:t>uring the crediting period</w:t>
       </w:r>
       <w:r w:rsidR="0B599776">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="4E84CE5A">
         <w:t xml:space="preserve"> the project can </w:t>
       </w:r>
       <w:r w:rsidR="5B757488">
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidR="4E84CE5A">
         <w:t>add</w:t>
       </w:r>
       <w:r w:rsidR="192613E1">
         <w:t xml:space="preserve"> </w:t>
@@ -731,51 +759,50 @@
       <w:r w:rsidR="003276C2" w:rsidRPr="289336C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">notified </w:t>
       </w:r>
       <w:r w:rsidR="1D341297" w:rsidRPr="289336C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">within 14 days of the switch. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79C9C4E8" w14:textId="23EAE810" w:rsidR="09BE55FD" w:rsidRPr="0024118D" w:rsidRDefault="00D010A5" w:rsidP="289336C6">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="002175C1" w:rsidRPr="289336C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="1D341297" w:rsidRPr="289336C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">proponent </w:t>
       </w:r>
       <w:r w:rsidR="00C84831">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="00346D11" w:rsidRPr="289336C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -879,51 +906,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Related question: Are there plans to have a new SSOW legislative instrument after the 31/3/26?</w:t>
       </w:r>
       <w:r w:rsidR="00420326">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A5B98CC" w14:textId="77777777" w:rsidR="00883BCE" w:rsidRDefault="00BB667E" w:rsidP="6EE5D957">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="289336C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>As Commonwealth legislative instruments, all methods automatically expire ten years after their implementation. This scheduled expiry prevents outdated regulations from remaining in effect indefinitely and promotes regular review and updates. Additionally, it ensures that legislation aligns with contemporary societal, economic, and legal developments.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A18E161" w14:textId="411E7DAE" w:rsidR="004D6FCD" w:rsidRPr="00943466" w:rsidRDefault="00883BCE" w:rsidP="00C91302">
+    <w:p w14:paraId="0A18E161" w14:textId="54397E94" w:rsidR="004D6FCD" w:rsidRPr="00943466" w:rsidRDefault="00883BCE" w:rsidP="00C91302">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Following the </w:t>
       </w:r>
       <w:r w:rsidRPr="33E8BBF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Assistant Minister for Energy and Climate Change</w:t>
       </w:r>
       <w:r w:rsidR="00A25A37">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidRPr="33E8BBF6">
         <w:rPr>
@@ -956,51 +983,66 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="33E8BBF6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">remaking four methods, including the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00C968F0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Source Separated Organic Waste method 2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, the </w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006027C6">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="006B411D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Emissions Reduction Assurance Committee (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ERAC</w:t>
       </w:r>
       <w:r w:rsidR="006B411D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
@@ -1008,51 +1050,66 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0019054F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">published a </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="0019054F" w:rsidRPr="0019054F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>sunsetting review report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0019054F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. This report recommends that </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006027C6">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidR="0019054F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This report recommends that </w:t>
       </w:r>
       <w:r w:rsidR="00F02F41">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00F02F41" w:rsidRPr="00F02F41">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">proponent should investigate the possibility of including the SSOW streams under </w:t>
       </w:r>
       <w:r w:rsidR="00C91302">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00F02F41" w:rsidRPr="00F02F41">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">new </w:t>
@@ -1193,51 +1250,60 @@
       </w:r>
       <w:r w:rsidR="004E4BB8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">in advance of </w:t>
       </w:r>
       <w:r w:rsidR="007C4131">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>legislative requirements</w:t>
       </w:r>
       <w:r w:rsidR="00A46600">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> under the </w:t>
       </w:r>
       <w:r w:rsidR="00A46600" w:rsidRPr="3E4F213B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Protection of the Environment Legislation Amendment (FOGO Recycling) Act 2025 </w:t>
+        <w:t xml:space="preserve">Protection of the Environment Legislation Amendment (FOGO </w:t>
+      </w:r>
+      <w:r w:rsidR="00A46600" w:rsidRPr="3E4F213B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Recycling) Act 2025 </w:t>
       </w:r>
       <w:r w:rsidR="000528BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">can </w:t>
       </w:r>
       <w:r w:rsidR="00836B5F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">be eligible </w:t>
       </w:r>
       <w:r w:rsidR="002715C9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="007C4131">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">registration. </w:t>
       </w:r>
@@ -1452,51 +1518,50 @@
       </w:r>
       <w:r w:rsidR="33168595">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> must also be repeated for each facility</w:t>
       </w:r>
       <w:r w:rsidR="3D1A0877">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A9AD540" w14:textId="149F1F0E" w:rsidR="00F23993" w:rsidRDefault="00E775B0" w:rsidP="289336C6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="289336C6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Q</w:t>
       </w:r>
       <w:r w:rsidR="38FF88E2" w:rsidRPr="289336C6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="62360FBF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="75B9F988" w:rsidRPr="62360FBF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> When calculating abatement, if the project activity does not fall into one of the specific activities outlined in the method, can you use the NGER default waste mix types, or would you almost certainly have to do a waste audit?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EB2AD3B" w14:textId="270A0671" w:rsidR="00F23993" w:rsidRDefault="004271E5" w:rsidP="00F23993">
@@ -1756,64 +1821,64 @@
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to determine waste composition.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BD1016" w:rsidRPr="006B411D" w:rsidSect="00E349EF">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1447" w:right="1080" w:bottom="993" w:left="1080" w:header="227" w:footer="232" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="174C87EE" w14:textId="77777777" w:rsidR="00B66C63" w:rsidRDefault="00B66C63" w:rsidP="00176C28">
+    <w:p w14:paraId="697D65C7" w14:textId="77777777" w:rsidR="00053A8F" w:rsidRDefault="00053A8F" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0784CF" w14:textId="77777777" w:rsidR="00B66C63" w:rsidRDefault="00B66C63"/>
+    <w:p w14:paraId="0AB672CA" w14:textId="77777777" w:rsidR="00053A8F" w:rsidRDefault="00053A8F"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B8100C9" w14:textId="77777777" w:rsidR="00B66C63" w:rsidRDefault="00B66C63" w:rsidP="00176C28">
+    <w:p w14:paraId="05A150FA" w14:textId="77777777" w:rsidR="00053A8F" w:rsidRDefault="00053A8F" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F081375" w14:textId="77777777" w:rsidR="00B66C63" w:rsidRDefault="00B66C63"/>
+    <w:p w14:paraId="18AC27DE" w14:textId="77777777" w:rsidR="00053A8F" w:rsidRDefault="00053A8F"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1826,51 +1891,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Meiryo">
-    <w:altName w:val="メイリオ"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri (Body)">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -1994,64 +2058,143 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3245" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3226CAAB" w14:textId="44C20B69" w:rsidR="5098C52A" w:rsidRDefault="5098C52A" w:rsidP="5098C52A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6677F1A5" w14:textId="73FF3FCB" w:rsidR="0065750A" w:rsidRDefault="0065750A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EF076EE" w14:textId="77777777" w:rsidR="00B66C63" w:rsidRDefault="00B66C63" w:rsidP="00176C28">
+    <w:p w14:paraId="49C5CB90" w14:textId="77777777" w:rsidR="00053A8F" w:rsidRDefault="00053A8F" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A0F6A18" w14:textId="77777777" w:rsidR="00B66C63" w:rsidRDefault="00B66C63"/>
+    <w:p w14:paraId="441F2609" w14:textId="77777777" w:rsidR="00053A8F" w:rsidRDefault="00053A8F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C8C78D4" w14:textId="77777777" w:rsidR="00B66C63" w:rsidRDefault="00B66C63" w:rsidP="00176C28">
+    <w:p w14:paraId="5D9C7FE1" w14:textId="77777777" w:rsidR="00053A8F" w:rsidRDefault="00053A8F" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44044E15" w14:textId="77777777" w:rsidR="00B66C63" w:rsidRDefault="00B66C63"/>
+    <w:p w14:paraId="57E2D23F" w14:textId="77777777" w:rsidR="00053A8F" w:rsidRDefault="00053A8F"/>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="4ED8C687" w14:textId="49373286" w:rsidR="006027C6" w:rsidRDefault="006027C6">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006027C6">
+        <w:t>https://www.youtube.com/watch?v=jQaHXAGL6VA</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="460C269F" w14:textId="7E884C8E" w:rsidR="006027C6" w:rsidRDefault="006027C6">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006027C6">
+        <w:t>https://cer.gov.au/markets/reports-and-data/accu-project-and-contract-register</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="385464A2" w14:textId="043A8629" w:rsidR="006027C6" w:rsidRDefault="006027C6">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006027C6">
+        <w:t>https://www.dcceew.gov.au/climate-change/emissions-reduction/accu-scheme/methods/source-separated-organic-waste</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="3CB9C9A2" w14:textId="7DD4BBD8" w:rsidR="006027C6" w:rsidRDefault="006027C6">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006027C6">
+        <w:t>https://www.dcceew.gov.au/sites/default/files/documents/source-separated-organic-waste-method-2016-sunsetting-review-report-final-report.pdf</w:t>
+      </w:r>
+    </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="59EE748F" w14:textId="77777777" w:rsidR="00CE04A3" w:rsidRDefault="00CE04A3" w:rsidP="00E349EF">
     <w:pPr>
       <w:pStyle w:val="LegislativesecrecyACT"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="176D21C8" w14:textId="77777777" w:rsidR="00D81782" w:rsidRPr="00BE0DA3" w:rsidRDefault="00407A97" w:rsidP="00E349EF">
     <w:pPr>
       <w:pStyle w:val="LegislativesecrecyACT"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="268D5FE3" wp14:editId="18A4412A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4721420</wp:posOffset>
           </wp:positionH>
@@ -6040,51 +6183,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="806892553">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="619073511">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="899482886">
     <w:abstractNumId w:val="39"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="160"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -6108,50 +6251,51 @@
     <w:rsid w:val="00015384"/>
     <w:rsid w:val="000170CD"/>
     <w:rsid w:val="000172D7"/>
     <w:rsid w:val="00023E7D"/>
     <w:rsid w:val="0002468B"/>
     <w:rsid w:val="000267CC"/>
     <w:rsid w:val="00027106"/>
     <w:rsid w:val="00031090"/>
     <w:rsid w:val="00032A9B"/>
     <w:rsid w:val="00035321"/>
     <w:rsid w:val="0003582F"/>
     <w:rsid w:val="00035AFD"/>
     <w:rsid w:val="000378B6"/>
     <w:rsid w:val="00037E96"/>
     <w:rsid w:val="000411E8"/>
     <w:rsid w:val="00041D19"/>
     <w:rsid w:val="000435AB"/>
     <w:rsid w:val="000442F7"/>
     <w:rsid w:val="00044854"/>
     <w:rsid w:val="00045BA2"/>
     <w:rsid w:val="00046034"/>
     <w:rsid w:val="00046629"/>
     <w:rsid w:val="00050199"/>
     <w:rsid w:val="00051CBB"/>
     <w:rsid w:val="000528BB"/>
+    <w:rsid w:val="00053A8F"/>
     <w:rsid w:val="00056FF0"/>
     <w:rsid w:val="00061E1F"/>
     <w:rsid w:val="00065546"/>
     <w:rsid w:val="000678AA"/>
     <w:rsid w:val="00067B60"/>
     <w:rsid w:val="000707F3"/>
     <w:rsid w:val="00072504"/>
     <w:rsid w:val="00081011"/>
     <w:rsid w:val="00081DD1"/>
     <w:rsid w:val="00082DA3"/>
     <w:rsid w:val="00083FFC"/>
     <w:rsid w:val="00084E12"/>
     <w:rsid w:val="000873E6"/>
     <w:rsid w:val="00087D3B"/>
     <w:rsid w:val="000906DE"/>
     <w:rsid w:val="000908EA"/>
     <w:rsid w:val="00096878"/>
     <w:rsid w:val="000A0655"/>
     <w:rsid w:val="000A0DD5"/>
     <w:rsid w:val="000A163F"/>
     <w:rsid w:val="000A2A07"/>
     <w:rsid w:val="000A3810"/>
     <w:rsid w:val="000A523A"/>
     <w:rsid w:val="000A7B0F"/>
     <w:rsid w:val="000B0C83"/>
@@ -6182,50 +6326,51 @@
     <w:rsid w:val="000F6E95"/>
     <w:rsid w:val="00100142"/>
     <w:rsid w:val="0010186E"/>
     <w:rsid w:val="00106674"/>
     <w:rsid w:val="00106C19"/>
     <w:rsid w:val="00106F97"/>
     <w:rsid w:val="0010768D"/>
     <w:rsid w:val="00107BB7"/>
     <w:rsid w:val="00110747"/>
     <w:rsid w:val="00112E29"/>
     <w:rsid w:val="00113371"/>
     <w:rsid w:val="00116620"/>
     <w:rsid w:val="001170AC"/>
     <w:rsid w:val="001171DD"/>
     <w:rsid w:val="00117A25"/>
     <w:rsid w:val="00120D1F"/>
     <w:rsid w:val="001216DD"/>
     <w:rsid w:val="00121A2E"/>
     <w:rsid w:val="00123EA6"/>
     <w:rsid w:val="001250CE"/>
     <w:rsid w:val="00125361"/>
     <w:rsid w:val="00127631"/>
     <w:rsid w:val="001276AA"/>
     <w:rsid w:val="0013040F"/>
     <w:rsid w:val="00130BF5"/>
+    <w:rsid w:val="00130E62"/>
     <w:rsid w:val="00131BC7"/>
     <w:rsid w:val="001336D2"/>
     <w:rsid w:val="001338C0"/>
     <w:rsid w:val="00134EF3"/>
     <w:rsid w:val="00136506"/>
     <w:rsid w:val="001377F4"/>
     <w:rsid w:val="00146FC8"/>
     <w:rsid w:val="001477E7"/>
     <w:rsid w:val="00150B56"/>
     <w:rsid w:val="001512C0"/>
     <w:rsid w:val="0015263A"/>
     <w:rsid w:val="0015594C"/>
     <w:rsid w:val="00157175"/>
     <w:rsid w:val="0015749D"/>
     <w:rsid w:val="00160CC5"/>
     <w:rsid w:val="00161564"/>
     <w:rsid w:val="00162572"/>
     <w:rsid w:val="00164809"/>
     <w:rsid w:val="001651F7"/>
     <w:rsid w:val="00165EB6"/>
     <w:rsid w:val="00167774"/>
     <w:rsid w:val="00170388"/>
     <w:rsid w:val="00172F37"/>
     <w:rsid w:val="00176871"/>
     <w:rsid w:val="00176C28"/>
@@ -6618,50 +6763,51 @@
     <w:rsid w:val="005D019C"/>
     <w:rsid w:val="005D01D1"/>
     <w:rsid w:val="005D0EDD"/>
     <w:rsid w:val="005D22C8"/>
     <w:rsid w:val="005D23BF"/>
     <w:rsid w:val="005D332C"/>
     <w:rsid w:val="005D3535"/>
     <w:rsid w:val="005D3B9C"/>
     <w:rsid w:val="005D4C6B"/>
     <w:rsid w:val="005D4D95"/>
     <w:rsid w:val="005D61FA"/>
     <w:rsid w:val="005D6404"/>
     <w:rsid w:val="005D7D06"/>
     <w:rsid w:val="005E0225"/>
     <w:rsid w:val="005E26B4"/>
     <w:rsid w:val="005E662A"/>
     <w:rsid w:val="005F1385"/>
     <w:rsid w:val="005F1574"/>
     <w:rsid w:val="005F1900"/>
     <w:rsid w:val="005F1E37"/>
     <w:rsid w:val="005F44A6"/>
     <w:rsid w:val="005F4BE4"/>
     <w:rsid w:val="005F67D4"/>
     <w:rsid w:val="00600DEA"/>
     <w:rsid w:val="00601117"/>
+    <w:rsid w:val="006027C6"/>
     <w:rsid w:val="00602E93"/>
     <w:rsid w:val="00604AB5"/>
     <w:rsid w:val="00606B8B"/>
     <w:rsid w:val="0061010A"/>
     <w:rsid w:val="00610B0A"/>
     <w:rsid w:val="00617586"/>
     <w:rsid w:val="00620027"/>
     <w:rsid w:val="006201B7"/>
     <w:rsid w:val="0062080A"/>
     <w:rsid w:val="00622DA5"/>
     <w:rsid w:val="006234B9"/>
     <w:rsid w:val="006256FD"/>
     <w:rsid w:val="00627145"/>
     <w:rsid w:val="00632E89"/>
     <w:rsid w:val="006336B6"/>
     <w:rsid w:val="00634E76"/>
     <w:rsid w:val="006423DF"/>
     <w:rsid w:val="00642F5F"/>
     <w:rsid w:val="00645045"/>
     <w:rsid w:val="00646B22"/>
     <w:rsid w:val="0065043F"/>
     <w:rsid w:val="00650F77"/>
     <w:rsid w:val="00650FA5"/>
     <w:rsid w:val="006530B0"/>
     <w:rsid w:val="0065384C"/>
@@ -6848,50 +6994,51 @@
     <w:rsid w:val="0085242C"/>
     <w:rsid w:val="00854E87"/>
     <w:rsid w:val="00855919"/>
     <w:rsid w:val="00857778"/>
     <w:rsid w:val="00857BC5"/>
     <w:rsid w:val="00860FEF"/>
     <w:rsid w:val="00861D89"/>
     <w:rsid w:val="0086341B"/>
     <w:rsid w:val="00864791"/>
     <w:rsid w:val="00865B8C"/>
     <w:rsid w:val="00867016"/>
     <w:rsid w:val="008701EA"/>
     <w:rsid w:val="00871F9D"/>
     <w:rsid w:val="00873E4A"/>
     <w:rsid w:val="008753F4"/>
     <w:rsid w:val="0087599B"/>
     <w:rsid w:val="00880F14"/>
     <w:rsid w:val="008817E2"/>
     <w:rsid w:val="00882473"/>
     <w:rsid w:val="00882AC8"/>
     <w:rsid w:val="00883052"/>
     <w:rsid w:val="00883BCE"/>
     <w:rsid w:val="00885AB6"/>
     <w:rsid w:val="00885F6F"/>
     <w:rsid w:val="00890472"/>
+    <w:rsid w:val="00892C67"/>
     <w:rsid w:val="008930C6"/>
     <w:rsid w:val="008933A1"/>
     <w:rsid w:val="008A19CB"/>
     <w:rsid w:val="008A1C8A"/>
     <w:rsid w:val="008A2BBF"/>
     <w:rsid w:val="008A4F2A"/>
     <w:rsid w:val="008A5023"/>
     <w:rsid w:val="008A7A66"/>
     <w:rsid w:val="008B0D79"/>
     <w:rsid w:val="008B2B98"/>
     <w:rsid w:val="008B434A"/>
     <w:rsid w:val="008B5A94"/>
     <w:rsid w:val="008C118B"/>
     <w:rsid w:val="008C31BD"/>
     <w:rsid w:val="008C3488"/>
     <w:rsid w:val="008C381B"/>
     <w:rsid w:val="008C4AA3"/>
     <w:rsid w:val="008C60C7"/>
     <w:rsid w:val="008C63A1"/>
     <w:rsid w:val="008D036F"/>
     <w:rsid w:val="008D06DD"/>
     <w:rsid w:val="008D0F5C"/>
     <w:rsid w:val="008D0FEB"/>
     <w:rsid w:val="008D3BBF"/>
     <w:rsid w:val="008D43A0"/>
@@ -7306,50 +7453,51 @@
     <w:rsid w:val="00D81782"/>
     <w:rsid w:val="00D83C62"/>
     <w:rsid w:val="00D85D82"/>
     <w:rsid w:val="00D85EB3"/>
     <w:rsid w:val="00D8601F"/>
     <w:rsid w:val="00D869F9"/>
     <w:rsid w:val="00D86C02"/>
     <w:rsid w:val="00D9176B"/>
     <w:rsid w:val="00D91C72"/>
     <w:rsid w:val="00D94129"/>
     <w:rsid w:val="00D94542"/>
     <w:rsid w:val="00D9587A"/>
     <w:rsid w:val="00DA0C42"/>
     <w:rsid w:val="00DA1B01"/>
     <w:rsid w:val="00DA212D"/>
     <w:rsid w:val="00DB0B90"/>
     <w:rsid w:val="00DB16FB"/>
     <w:rsid w:val="00DB7407"/>
     <w:rsid w:val="00DC209B"/>
     <w:rsid w:val="00DC3A30"/>
     <w:rsid w:val="00DC5671"/>
     <w:rsid w:val="00DC6B6A"/>
     <w:rsid w:val="00DD03D0"/>
     <w:rsid w:val="00DD0478"/>
     <w:rsid w:val="00DD14A1"/>
+    <w:rsid w:val="00DD3841"/>
     <w:rsid w:val="00DD425C"/>
     <w:rsid w:val="00DD4ACC"/>
     <w:rsid w:val="00DD54AF"/>
     <w:rsid w:val="00DD61F7"/>
     <w:rsid w:val="00DD6255"/>
     <w:rsid w:val="00DE142B"/>
     <w:rsid w:val="00DE2070"/>
     <w:rsid w:val="00DE39D4"/>
     <w:rsid w:val="00DE71B3"/>
     <w:rsid w:val="00DF0F4C"/>
     <w:rsid w:val="00DF27BE"/>
     <w:rsid w:val="00DF41F9"/>
     <w:rsid w:val="00DF4814"/>
     <w:rsid w:val="00DF4CD8"/>
     <w:rsid w:val="00DF4EE6"/>
     <w:rsid w:val="00E00317"/>
     <w:rsid w:val="00E00B10"/>
     <w:rsid w:val="00E00C89"/>
     <w:rsid w:val="00E0190B"/>
     <w:rsid w:val="00E05525"/>
     <w:rsid w:val="00E06645"/>
     <w:rsid w:val="00E1009F"/>
     <w:rsid w:val="00E117FC"/>
     <w:rsid w:val="00E120C0"/>
     <w:rsid w:val="00E12286"/>
@@ -9539,50 +9687,90 @@
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C735C4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000707F3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006027C6"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006027C6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006027C6"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="959342230">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1429352936">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -9936,75 +10124,60 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34FEDD56-B534-4E68-9DAC-E9041D812D42}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1239</Words>
-  <Characters>6657</Characters>
+  <Words>1259</Words>
+  <Characters>6749</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>93</Lines>
-  <Paragraphs>42</Paragraphs>
+  <Lines>95</Lines>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7854</CharactersWithSpaces>
+  <CharactersWithSpaces>7965</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>65564</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.dcceew.gov.au/sites/default/files/documents/source-separated-organic-waste-method-2016-sunsetting-review-report-final-report.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2228349</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -10045,35 +10218,35 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.youtube.com/watch?v=jQaHXAGL6VA</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Be ACCUrate SSOW method webinar – questions and answers</dc:title>
+  <dc:title>Be ACCUrate Source separated organic waste method webinar – questions and answers</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>