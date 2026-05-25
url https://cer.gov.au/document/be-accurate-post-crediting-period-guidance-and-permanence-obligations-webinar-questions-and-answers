--- v0 (2026-03-21)
+++ v1 (2026-05-25)
@@ -55,57 +55,53 @@
       <w:r w:rsidR="006A00EA">
         <w:t>Post crediting period guidance and permanence obligations</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> webinar</w:t>
       </w:r>
       <w:r w:rsidR="009305E8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00127579">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00A127FD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1F9D03D1">
         <w:t>q</w:t>
       </w:r>
       <w:r w:rsidR="5462E16C">
         <w:t>uestions</w:t>
       </w:r>
       <w:r w:rsidR="009305E8">
         <w:t xml:space="preserve"> and answers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9D32AD" w14:textId="113295EE" w:rsidR="009F6AFF" w:rsidRDefault="009F6AFF" w:rsidP="00441603">
+    <w:p w14:paraId="6B9D32AD" w14:textId="4532B041" w:rsidR="009F6AFF" w:rsidRDefault="009F6AFF" w:rsidP="000F0DE2">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
-        <w:spacing w:before="0" w:after="240"/>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009305E8">
         <w:t xml:space="preserve">This document contains </w:t>
       </w:r>
       <w:r w:rsidR="00F038B4" w:rsidRPr="009305E8">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="009305E8">
         <w:t>he question</w:t>
       </w:r>
       <w:r w:rsidR="00F038B4" w:rsidRPr="009305E8">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="009305E8">
         <w:t xml:space="preserve"> and answer</w:t>
       </w:r>
       <w:r w:rsidR="00F038B4" w:rsidRPr="009305E8">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="009305E8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F038B4" w:rsidRPr="009305E8">
         <w:t>provided during the Be</w:t>
       </w:r>
@@ -114,76 +110,120 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F038B4" w:rsidRPr="009305E8">
         <w:t>ACCUrate</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F038B4" w:rsidRPr="009305E8">
         <w:t xml:space="preserve"> webinar held on </w:t>
       </w:r>
       <w:r w:rsidR="00D50B84" w:rsidRPr="009305E8">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="006A00EA">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="002E4F84">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="006A00EA">
         <w:t>October</w:t>
       </w:r>
       <w:r w:rsidR="00F038B4" w:rsidRPr="009305E8">
         <w:t xml:space="preserve"> 2025. </w:t>
       </w:r>
       <w:r w:rsidR="34606927">
-        <w:t xml:space="preserve">You can access </w:t>
+        <w:t xml:space="preserve">You can </w:t>
+      </w:r>
+      <w:r w:rsidR="34606927" w:rsidRPr="000F0DE2">
+        <w:t>access</w:t>
+      </w:r>
+      <w:r w:rsidR="34606927">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007BB9E7">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r w:rsidR="004D0902">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>recording of the presentations from this webinar on our YouTube channel</w:t>
+          <w:t>recording of the present</w:t>
+        </w:r>
+        <w:r w:rsidR="004D0902">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>a</w:t>
+        </w:r>
+        <w:r w:rsidR="004D0902">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>tions from this webinar on our YouTube channel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004D0902">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="000221A4">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0A576F" w14:textId="132EBC00" w:rsidR="00DA09F1" w:rsidRPr="000F0DE2" w:rsidRDefault="000F0DE2" w:rsidP="000F0DE2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F0DE2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>The information provided in this document was accurate at the time of the webinar and is subject to change.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="35CD7ADC" w14:textId="5CAE969D" w:rsidR="15441212" w:rsidRDefault="328F8782" w:rsidP="00786388">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00441603">
         <w:t xml:space="preserve">I have seen a Permanence plan template for reforestation by environmental or mallee plantings 2024. Is there one/could one be developed for commercial plantations? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CAB77B3" w14:textId="62F73930" w:rsidR="3EDD6132" w:rsidRDefault="3EDD6132" w:rsidP="19F0E246">
+    <w:p w14:paraId="2CAB77B3" w14:textId="47086241" w:rsidR="3EDD6132" w:rsidRDefault="3EDD6132" w:rsidP="19F0E246">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">At this stage, the only published Permanence Plan template is the one developed for small-scale </w:t>
       </w:r>
       <w:r w:rsidR="765714A5" w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>projects</w:t>
       </w:r>
       <w:r w:rsidR="0080056C" w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> under the </w:t>
       </w:r>
       <w:r w:rsidR="00B94F01" w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
@@ -201,50 +241,56 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> This template was originally created to support proponents participating in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="2E06CCA2" w:rsidRPr="62F714E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Environmental</w:t>
         </w:r>
         <w:r w:rsidR="00083EB4" w:rsidRPr="62F714E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve"> Plantings Pilot</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00397B66">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
       <w:r w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> and was recently updated to incorporate additional </w:t>
       </w:r>
       <w:r w:rsidRPr="62F714E9" w:rsidDel="00CE04C6">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">risk </w:t>
       </w:r>
       <w:r w:rsidR="00CE04C6" w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>items</w:t>
       </w:r>
       <w:r w:rsidR="00ED60D0" w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00CE04C6" w:rsidRPr="62F714E9">
@@ -327,97 +373,104 @@
       <w:r w:rsidR="3EDD6132" w:rsidRPr="62F714E9" w:rsidDel="00B6395D">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="657C697D" w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>making</w:t>
       </w:r>
       <w:r w:rsidR="00B6395D" w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> such a template </w:t>
       </w:r>
       <w:r w:rsidR="3EDD6132" w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>in the future.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6181D9A4" w14:textId="1E562357" w:rsidR="15441212" w:rsidRDefault="5AA8E5E8" w:rsidP="00786388">
+    <w:p w14:paraId="6181D9A4" w14:textId="6746C512" w:rsidR="15441212" w:rsidRDefault="5AA8E5E8" w:rsidP="00786388">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>For</w:t>
       </w:r>
       <w:r w:rsidR="000964C2" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> more information, refer to</w:t>
       </w:r>
       <w:r w:rsidR="3EDD6132" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r w:rsidR="56016894" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>permanence</w:t>
         </w:r>
         <w:r w:rsidR="3EDD6132" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve"> plan template for projects under the reforestation by environmental or mallee plantings 2024 method</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="56016894" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00397B66">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1B3B4EB4" w14:textId="571BF951" w:rsidR="15441212" w:rsidRDefault="328F8782" w:rsidP="00786388">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:keepNext w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Should permanence plans include a section on tenure and project governance risks? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E82D56B" w14:textId="3F5DDCF3" w:rsidR="328F8782" w:rsidRDefault="2041113D" w:rsidP="19F0E246">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="19F0E246">
         <w:t>Permanence Plan</w:t>
       </w:r>
       <w:r w:rsidR="001F2F2E">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="19F0E246">
         <w:t xml:space="preserve"> should address all</w:t>
       </w:r>
       <w:r w:rsidR="00B6395D">
@@ -494,106 +547,119 @@
       <w:r w:rsidRPr="19F0E246">
         <w:t xml:space="preserve">, and outline any legal, contractual, or operational arrangements in place to support compliance. This may include details on landholder agreements </w:t>
       </w:r>
       <w:r w:rsidR="00C420AA">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="19F0E246" w:rsidDel="00C420AA">
         <w:t xml:space="preserve">governance </w:t>
       </w:r>
       <w:r w:rsidR="0028240E">
         <w:t>strategies</w:t>
       </w:r>
       <w:r w:rsidRPr="19F0E246">
         <w:t xml:space="preserve"> that ensure </w:t>
       </w:r>
       <w:r w:rsidR="4AD6B8FB">
         <w:t xml:space="preserve">permanence </w:t>
       </w:r>
       <w:r w:rsidR="00C420AA">
         <w:t>is effectively managed over</w:t>
       </w:r>
       <w:r w:rsidRPr="19F0E246">
         <w:t xml:space="preserve"> the permanence period.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="670253E5" w14:textId="66833DFF" w:rsidR="15441212" w:rsidRDefault="2041113D" w:rsidP="00786388">
+    <w:p w14:paraId="670253E5" w14:textId="27874D98" w:rsidR="15441212" w:rsidRDefault="2041113D" w:rsidP="00786388">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="19F0E246">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidR="5AA8E5E8">
         <w:t>more</w:t>
       </w:r>
       <w:r w:rsidR="000964C2">
         <w:t xml:space="preserve"> information</w:t>
       </w:r>
       <w:r w:rsidRPr="19F0E246">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="41DD3FAE">
         <w:t>refer to</w:t>
       </w:r>
       <w:r w:rsidRPr="19F0E246">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:anchor="reversal-events">
         <w:r w:rsidR="6FE4636E" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>permanence obligations</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00397B66">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
       <w:r w:rsidR="0F45B578">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="19F0E246">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidR="0E2FC91D" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>carbon</w:t>
         </w:r>
         <w:r w:rsidR="56836D74" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> maintenance obligations</w:t>
         </w:r>
         <w:r w:rsidR="0E2FC91D" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00397B66">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0B57C959" w14:textId="38D5911A" w:rsidR="15441212" w:rsidRDefault="00A44269" w:rsidP="00441603">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="0" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If a project is abandoned prior to completion of the permanence period, or a project is revoked, what is the impact, if any, on the validity of credits already issued, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>in particular when</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> purchased by third parties?</w:t>
       </w:r>
       <w:r w:rsidR="00840B25">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52E17A02" w14:textId="1CFF751D" w:rsidR="000612E3" w:rsidRDefault="1C1C38DD" w:rsidP="19F0E246">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
@@ -629,51 +695,50 @@
       </w:r>
       <w:r w:rsidRPr="19F0E246">
         <w:t>revoked, the project proponent may be required to relinquish Australian Carbon Credit Units (ACCUs) previously issued to the project</w:t>
       </w:r>
       <w:r w:rsidR="00BB353E">
         <w:t xml:space="preserve"> in line with relinquishment provisions in the </w:t>
       </w:r>
       <w:r w:rsidRPr="62F714E9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Carbon Credits (Carbon Farming Initiative) Act 2011</w:t>
       </w:r>
       <w:r w:rsidRPr="62F714E9" w:rsidDel="00D84976">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D57FD7" w14:textId="3B232E9E" w:rsidR="000612E3" w:rsidRDefault="42B2BD9F" w:rsidP="19F0E246">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="6491A088">
         <w:t>he</w:t>
       </w:r>
       <w:r w:rsidR="1C1C38DD" w:rsidRPr="19F0E246">
         <w:t xml:space="preserve"> validity of </w:t>
       </w:r>
       <w:r w:rsidR="00A32A65">
         <w:t>individual</w:t>
       </w:r>
       <w:r w:rsidR="008F7796">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1C1C38DD" w:rsidRPr="19F0E246">
         <w:t xml:space="preserve">ACCUs issued </w:t>
       </w:r>
       <w:r w:rsidR="002D32CA">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="00A933F3">
         <w:t xml:space="preserve">a project </w:t>
       </w:r>
       <w:r w:rsidR="1C1C38DD" w:rsidRPr="19F0E246" w:rsidDel="00D04886">
         <w:t>is</w:t>
@@ -711,94 +776,106 @@
       <w:r w:rsidR="00D04886">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D101BD">
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidR="0035660B">
         <w:t xml:space="preserve">ANREU </w:t>
       </w:r>
       <w:r w:rsidR="00D101BD">
         <w:t xml:space="preserve">holdings or </w:t>
       </w:r>
       <w:r w:rsidR="0035660B">
         <w:t xml:space="preserve">purchased </w:t>
       </w:r>
       <w:r w:rsidR="00D101BD">
         <w:t xml:space="preserve">from the </w:t>
       </w:r>
       <w:r w:rsidR="0035660B">
         <w:t xml:space="preserve">secondary </w:t>
       </w:r>
       <w:r w:rsidR="00D101BD">
         <w:t>market.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F8F4A6" w14:textId="2584E952" w:rsidR="15441212" w:rsidRDefault="2FBAA44B" w:rsidP="00786388">
+    <w:p w14:paraId="23F8F4A6" w14:textId="72F7B1EB" w:rsidR="15441212" w:rsidRDefault="2FBAA44B" w:rsidP="00786388">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For more information, refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:anchor="reversal-events">
         <w:r w:rsidR="56C54243" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>permanence obligations</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="000F0DE2">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
       <w:r w:rsidR="469D4C29" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="469D4C29">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r w:rsidR="677AF562" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>carbon</w:t>
         </w:r>
         <w:r w:rsidR="5187C5A4" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> maintenance obligations</w:t>
         </w:r>
         <w:r w:rsidR="677AF562" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="000F0DE2">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2DAA5812" w14:textId="4208D5A6" w:rsidR="15441212" w:rsidRDefault="6C240D35" w:rsidP="00441603">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="0" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Int_icnyFk2Y"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>In regard</w:t>
       </w:r>
       <w:r w:rsidR="0D536A7C">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> extending a permanence period due to added area, does that occur for </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>all of</w:t>
@@ -911,115 +988,135 @@
       <w:r w:rsidR="0573A0CF">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="19F0E246">
         <w:t xml:space="preserve"> It is important </w:t>
       </w:r>
       <w:r w:rsidR="1579D5A1">
         <w:t>that</w:t>
       </w:r>
       <w:r w:rsidR="005F155D">
         <w:t xml:space="preserve"> permanence is ensured across</w:t>
       </w:r>
       <w:r w:rsidRPr="19F0E246">
         <w:t xml:space="preserve"> the full project area for </w:t>
       </w:r>
       <w:r w:rsidR="00C6755A">
         <w:t xml:space="preserve">at least </w:t>
       </w:r>
       <w:r w:rsidRPr="19F0E246">
         <w:t xml:space="preserve">the duration of the </w:t>
       </w:r>
       <w:r w:rsidR="00C6755A">
         <w:t>permanence obligation period.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49050114" w14:textId="3BAEC014" w:rsidR="15441212" w:rsidRDefault="45D380E7" w:rsidP="00786388">
+    <w:p w14:paraId="49050114" w14:textId="55000DB7" w:rsidR="15441212" w:rsidRDefault="45D380E7" w:rsidP="00786388">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>For further information, refer to</w:t>
       </w:r>
       <w:r w:rsidR="3A4FDEEB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:anchor="reversal-events">
         <w:r w:rsidR="23AEA898" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>permanence obligations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="6DB3F5D3" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000F0DE2">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidR="23AB9CFD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r w:rsidR="2826F9AC" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>carbon</w:t>
         </w:r>
         <w:r w:rsidR="4EB40DD1" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> maintenance obligations</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="000F0DE2">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
       <w:r w:rsidR="4EB40DD1" w:rsidRPr="19F0E246">
         <w:t xml:space="preserve"> an</w:t>
       </w:r>
       <w:r w:rsidR="6EAEB892" w:rsidRPr="19F0E246">
         <w:t xml:space="preserve">d </w:t>
       </w:r>
       <w:hyperlink r:id="rId18">
         <w:r w:rsidR="00132752">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>making changes to your project</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00132752">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00397B66">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7242FB7A" w14:textId="45ED36C4" w:rsidR="15441212" w:rsidRDefault="6C240D35" w:rsidP="00441603">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="0" w:after="240"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The first speaker mentioned that the permanence period re-starts every time area is added to a project. Does this include the addition of exclusion areas suspected as having no forest potential during initial stratification but subsequently found to be regenerating? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B3C72E7" w14:textId="0D6F9132" w:rsidR="009C317E" w:rsidRDefault="00CC2E59" w:rsidP="19F0E246">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>The permanence period applicable to a project commences from the latter</w:t>
       </w:r>
       <w:r w:rsidR="009C317E">
         <w:t xml:space="preserve"> of:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E0F1D15" w14:textId="77777777" w:rsidR="009C317E" w:rsidRPr="009C317E" w:rsidRDefault="00CC2E59" w:rsidP="009C317E">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the date that ACCUs were first </w:t>
       </w:r>
       <w:r w:rsidR="009C317E">
@@ -1085,104 +1182,125 @@
       <w:r w:rsidR="00041BDB" w:rsidRPr="06B028B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">(such as carbon estimation areas, and exclusion areas) </w:t>
       </w:r>
       <w:r w:rsidR="00A56942" w:rsidRPr="06B028B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="796AC316" w:rsidRPr="06B028B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>moved to a different category</w:t>
       </w:r>
       <w:r w:rsidR="512A6EA1" w:rsidRPr="06B028B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="735E145A" w14:textId="6029ACEC" w:rsidR="6C240D35" w:rsidRPr="00402C49" w:rsidRDefault="6210F9BC" w:rsidP="00786388">
+    <w:p w14:paraId="735E145A" w14:textId="4EBFCFEC" w:rsidR="6C240D35" w:rsidRPr="00402C49" w:rsidRDefault="6210F9BC" w:rsidP="00786388">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For further information, refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:anchor="reversal-events">
         <w:r w:rsidR="183D9426" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>permanence obligations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="20A2BBE3">
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000F0DE2">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidR="20A2BBE3">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
         <w:r w:rsidR="20A2BBE3" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ACCU Scheme project timeline</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="000F0DE2">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
       <w:r w:rsidR="20A2BBE3">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
         <w:r w:rsidR="00981FF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>making changes to your project</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00981FF8">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="000F0DE2">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1418F8FF" w14:textId="4731F8B6" w:rsidR="19F0E246" w:rsidRDefault="446220B6" w:rsidP="00786388">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="19F0E246">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What should I do if I’m unable to access the site within the notification period to conduct fieldwork and determine whether the disturbance is significant? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A7B780" w14:textId="76020446" w:rsidR="001B3214" w:rsidRDefault="001B3214" w:rsidP="62F714E9">
+    <w:p w14:paraId="06A7B780" w14:textId="662CC5DB" w:rsidR="001B3214" w:rsidRDefault="001B3214" w:rsidP="62F714E9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B3214">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">If a </w:t>
       </w:r>
       <w:r w:rsidR="00F25258">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">natural disturbance impacts </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3214">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>your project, we encourage you to stay safe and prioritise community health and safety. Once it is safe to do so, proponents of sequestration projects must notify us of any</w:t>
       </w:r>
       <w:r w:rsidR="00F25258">
         <w:rPr>
@@ -1191,50 +1309,56 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:tooltip="Permanence obligations" w:history="1">
         <w:r w:rsidRPr="001B3214">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve">significant </w:t>
         </w:r>
         <w:r w:rsidR="00F25258">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve">disturbance </w:t>
         </w:r>
         <w:r w:rsidRPr="001B3214">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>events</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="000F0DE2">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
       <w:r w:rsidR="00F25258">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3214">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>leading to reversal of carbon stocks.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A9FEF1F" w14:textId="101166F6" w:rsidR="446220B6" w:rsidRDefault="446220B6" w:rsidP="62F714E9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
@@ -1333,51 +1457,50 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004C4DDE" w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">may allow for the use of </w:t>
       </w:r>
       <w:r w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>remote sensing technologies, such as geospatial imagery or satellite data, to conduct preliminary assessments of the disturbance. These tools can help determine whether the event may constitute a significant reversal of carbon stores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66DA9FC0" w14:textId="1BB7DE1D" w:rsidR="446220B6" w:rsidRDefault="446220B6" w:rsidP="19F0E246">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>If there is any uncertainty about whether</w:t>
       </w:r>
       <w:r w:rsidRPr="62F714E9" w:rsidDel="00045A7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E168A" w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">disturbance </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Int_296nAuiE"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1517,77 +1640,84 @@
       <w:r w:rsidRPr="44D96935">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00045A7E" w:rsidRPr="44D96935">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the proponent regains access to the site, and further </w:t>
       </w:r>
       <w:r w:rsidRPr="44D96935">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">evidence is </w:t>
       </w:r>
       <w:r w:rsidR="14110DEC" w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">obtained. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78896CD7" w14:textId="230BC69D" w:rsidR="15441212" w:rsidRDefault="446220B6" w:rsidP="00786388">
+    <w:p w14:paraId="78896CD7" w14:textId="03DB7C61" w:rsidR="15441212" w:rsidRDefault="446220B6" w:rsidP="00786388">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
         <w:r w:rsidR="00E1647F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>carbon maintenance obligations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E1647F">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00397B66">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1EC4C4E6" w14:textId="2D638B7B" w:rsidR="15441212" w:rsidRDefault="346C86D9" w:rsidP="00441603">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">What are the permanence obligations of the agent? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BDA35A4" w14:textId="265E5D99" w:rsidR="346C86D9" w:rsidRDefault="346C86D9" w:rsidP="19F0E246">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Permanence obligations </w:t>
       </w:r>
       <w:r w:rsidR="007B1924" w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1805,71 +1935,77 @@
       <w:r w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="346C86D9" w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> will </w:t>
       </w:r>
       <w:r w:rsidR="00D503BD" w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">continue to </w:t>
       </w:r>
       <w:r w:rsidR="346C86D9" w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>hold the proponent responsible for ensuring compliance with all legislative requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196DB2B3" w14:textId="118FFB99" w:rsidR="15441212" w:rsidRDefault="2E18E04A" w:rsidP="00786388">
+    <w:p w14:paraId="196DB2B3" w14:textId="40E8EE8F" w:rsidR="15441212" w:rsidRDefault="2E18E04A" w:rsidP="00786388">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:anchor="reversal-events">
         <w:r w:rsidR="003C3232">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>permanence obligations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003C3232">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="000F0DE2">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
       <w:r w:rsidR="414A7B58">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C1A972A" w14:textId="40CE3568" w:rsidR="005C7328" w:rsidRDefault="0088452D" w:rsidP="00786388">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00376EE2">
         <w:t>How are the ACCUs held in risk of reversal buffers used where a project has a natural disturbance event, or where a project is revoked but credits have already transferred to other ANREU accounts?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB4BACC" w14:textId="066E1A34" w:rsidR="009D20ED" w:rsidRDefault="00793BFB" w:rsidP="005C7328">
       <w:r>
         <w:t xml:space="preserve">The risk of reversal buffer applicable to sequestration projects under the ACCU </w:t>
       </w:r>
       <w:r w:rsidR="00CA36AD">
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">cheme </w:t>
       </w:r>
       <w:r w:rsidR="00301BF2">
         <w:t>and</w:t>
@@ -1965,71 +2101,77 @@
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00107CA0">
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidR="0008642F">
         <w:t xml:space="preserve"> a notice to relinquish ACCUs</w:t>
       </w:r>
       <w:r w:rsidR="00EC6182">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Int_hxJaZcao"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CA48D2">
         <w:t>as a result of</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CA48D2">
         <w:t xml:space="preserve"> a disturbance event</w:t>
       </w:r>
       <w:r w:rsidR="0008642F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F66BD1F" w14:textId="0D5CA7B7" w:rsidR="0008642F" w:rsidRDefault="65F38738" w:rsidP="00786388">
+    <w:p w14:paraId="5F66BD1F" w14:textId="5569F586" w:rsidR="0008642F" w:rsidRDefault="65F38738" w:rsidP="00786388">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:anchor="reversal-events">
         <w:r w:rsidR="003C3232">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>permanence obligations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003C3232">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="000F0DE2">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
       <w:r w:rsidR="4EC93FB2" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E189FC" w14:textId="1AAB87CE" w:rsidR="00F63F52" w:rsidRDefault="00A73C5E" w:rsidP="00786388">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If there is a reversal in carbon stocks outside of CEAs, but within the project boundary, would there be an expectation that the proponent relinquishes ACCUs for area they have never been issued for (because they're outside CEAs)? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="537E3BBF" w14:textId="76CD2B1D" w:rsidR="00097E71" w:rsidRDefault="1E732CEE" w:rsidP="6F31401E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2062,71 +2204,77 @@
       </w:r>
       <w:r w:rsidR="00AC7FBF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>basis</w:t>
       </w:r>
       <w:r w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to relinquish units for them. The relinquishment obligation applies only to credited carbon, not to uncredited areas within the broader project boundary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1948853D" w14:textId="6AD84CDD" w:rsidR="00097E71" w:rsidRDefault="00097E71" w:rsidP="00F63F52">
       <w:r>
         <w:t xml:space="preserve">Please note, while </w:t>
       </w:r>
       <w:r w:rsidR="00A43077">
         <w:t xml:space="preserve">there may be no relinquishment requirement, the project proponent is still required to notify the CER of </w:t>
       </w:r>
       <w:r w:rsidR="00F1320F">
         <w:t xml:space="preserve">a reversal event that occurs within the project area, irrespective of whether this is located inside a CEA.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B72E1BE" w14:textId="4E930E1D" w:rsidR="00F63F52" w:rsidRDefault="361E0B7B" w:rsidP="00786388">
+    <w:p w14:paraId="0B72E1BE" w14:textId="5C5A808A" w:rsidR="00F63F52" w:rsidRDefault="361E0B7B" w:rsidP="00786388">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:anchor="reversal-events">
         <w:r w:rsidR="00CA36AD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>permanence obligations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CA36AD">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="000F0DE2">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4A27F28B" w14:textId="00A22C39" w:rsidR="15441212" w:rsidRDefault="78549054" w:rsidP="00786388">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="0" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">How does the CER "police" that the permanence obligations are being met </w:t>
       </w:r>
       <w:r w:rsidR="00CA36AD">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> particularly if the landholder has changed following the completion of the crediting period? What monitoring do you have in place and what legal avenues exist to pursue non</w:t>
       </w:r>
       <w:r w:rsidR="383F8FE8">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">compliant parties? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CF98D27" w14:textId="37C5490E" w:rsidR="004A70E0" w:rsidRDefault="41065DE8" w:rsidP="754E3E5A">
       <w:pPr>
@@ -2593,151 +2741,176 @@
       <w:r w:rsidR="00634B64">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CC5840">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Third parties </w:t>
       </w:r>
       <w:r w:rsidR="00CC5FFC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">may also </w:t>
       </w:r>
       <w:r w:rsidR="000964C2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">bring relevant matters to our attention for us to investigate further.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C504BB3" w14:textId="2B7C8AED" w:rsidR="000964C2" w:rsidRDefault="000964C2" w:rsidP="15441212">
+    <w:p w14:paraId="5C504BB3" w14:textId="7DFAC3CE" w:rsidR="000964C2" w:rsidRDefault="000964C2" w:rsidP="15441212">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">In the event of non-compliance, the </w:t>
       </w:r>
       <w:r w:rsidR="00195977">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> responds in accordance with our </w:t>
       </w:r>
       <w:hyperlink r:id="rId27">
         <w:r w:rsidR="005F174C" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>compliance policy for education, monitoring and enforcement activities</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="28ED168E" w14:textId="3FD25161" w:rsidR="15441212" w:rsidRDefault="3016EEF3" w:rsidP="00DA26F2">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00397B66">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28ED168E" w14:textId="38C99351" w:rsidR="15441212" w:rsidRDefault="3016EEF3" w:rsidP="00DA26F2">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>For more information, refer to</w:t>
       </w:r>
       <w:r w:rsidR="39EDA3B5" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId28">
         <w:r w:rsidR="39EDA3B5" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>post-crediting period obligations for sequestration projects</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00397B66">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="20"/>
+      </w:r>
       <w:r w:rsidR="00DA26F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA26F2" w:rsidRPr="00786388">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="39EDA3B5" w:rsidRPr="00786388">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId29">
         <w:r w:rsidR="70122FC2" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>project reporting and audits</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DA26F2">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00397B66">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="21"/>
+      </w:r>
       <w:r w:rsidR="70122FC2" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09E72F39" w14:textId="0F9D2706" w:rsidR="15441212" w:rsidRPr="00786388" w:rsidRDefault="78549054" w:rsidP="00441603">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="0" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>Some projects are required to submit a Forest Management Plan and a Permanence Plan. Can the FMP serve both purposes as it will typically cover all risk management strategies that would be in the permanence Plan</w:t>
       </w:r>
       <w:r w:rsidR="00B4389C">
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidRPr="00B46BFE">
         <w:rPr>
           <w:color w:val="4FC2CC" w:themeColor="accent4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -2762,232 +2935,258 @@
       </w:r>
       <w:r w:rsidR="1FAEBC6A" w:rsidRPr="19F0E246">
         <w:t xml:space="preserve">, provided it comprehensively addresses the specific obligations for each document under the </w:t>
       </w:r>
       <w:r w:rsidR="00182194" w:rsidRPr="00786388">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Carbon Credits (Carbon Farming Initiative) Rule 2015</w:t>
       </w:r>
       <w:r w:rsidR="00182194">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1FAEBC6A" w:rsidRPr="19F0E246">
         <w:t xml:space="preserve">under the applicable method. While the </w:t>
       </w:r>
       <w:r w:rsidR="279021A3">
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidR="1FAEBC6A" w:rsidRPr="19F0E246">
-        <w:t xml:space="preserve"> allows for a single, integrated document, it is essential that all required elements for both plans are clearly and separately addressed within the submission.</w:t>
+        <w:t xml:space="preserve"> allows </w:t>
+      </w:r>
+      <w:r w:rsidR="1FAEBC6A" w:rsidRPr="19F0E246">
+        <w:lastRenderedPageBreak/>
+        <w:t>for a single, integrated document, it is essential that all required elements for both plans are clearly and separately addressed within the submission.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3426D54B" w14:textId="05A3D944" w:rsidR="754E3E5A" w:rsidRDefault="1FAEBC6A" w:rsidP="19F0E246">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="19F0E246">
         <w:t xml:space="preserve">Although a single document may be submitted, the </w:t>
       </w:r>
       <w:r w:rsidR="279021A3">
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidR="77AE7B67">
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidRPr="19F0E246">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0035262E">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="0035262E" w:rsidRPr="19F0E246">
         <w:t xml:space="preserve">nline </w:t>
       </w:r>
       <w:r w:rsidR="0035262E">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="0035262E" w:rsidRPr="19F0E246">
         <w:t xml:space="preserve">ervices </w:t>
       </w:r>
       <w:r w:rsidRPr="19F0E246">
         <w:t>portal requires both plans to be uploaded separately. In this case, the same combined document should be uploaded in response to both prompts to ensure compliance</w:t>
       </w:r>
       <w:r w:rsidR="00E51C5C">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="004366B4">
         <w:t>streamlined assessment of your application</w:t>
       </w:r>
       <w:r w:rsidRPr="19F0E246">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DEECD83" w14:textId="3D29E8A2" w:rsidR="754E3E5A" w:rsidRDefault="1FAEBC6A" w:rsidP="00786388">
+    <w:p w14:paraId="3DEECD83" w14:textId="2B2265E0" w:rsidR="754E3E5A" w:rsidRDefault="1FAEBC6A" w:rsidP="00786388">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="19F0E246">
         <w:t xml:space="preserve">For further guidance, refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:anchor="reversal-events">
         <w:r w:rsidR="21825F9C" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>permanence obligations</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00397B66">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="22"/>
+      </w:r>
       <w:r w:rsidR="504E23A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="504E23A9" w:rsidRPr="19F0E246">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:hyperlink r:id="rId31">
         <w:r w:rsidR="00B4389C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>forest management plan guidance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B4389C">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00397B66">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="23"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="061F91DC" w14:textId="7C18C138" w:rsidR="15441212" w:rsidRDefault="73581ACD" w:rsidP="00441603">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="0" w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If a landholder undertakes an environmental planting project in stages over a few years (planting), how does this impact on the </w:t>
       </w:r>
       <w:r w:rsidR="0DD61806">
         <w:t>permanence</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> period of the project? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C23B7CF" w14:textId="01540BAC" w:rsidR="4A88CF39" w:rsidRDefault="4A88CF39" w:rsidP="19F0E246">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="19F0E246">
         <w:t xml:space="preserve">For environmental planting projects registered under the ACCU Scheme, the permanence period begins when ACCUs are first issued </w:t>
       </w:r>
       <w:r w:rsidR="00731105">
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidR="00731105" w:rsidRPr="19F0E246">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="19F0E246">
         <w:t>the project. This applies regardless of whether plantings are undertaken all at once or in stages over several years.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DEE260C" w14:textId="798F234D" w:rsidR="4A88CF39" w:rsidRDefault="4A88CF39" w:rsidP="19F0E246">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="19F0E246">
         <w:t>Once ACCUs are issued, the permanence obligation applies to the entire project area from that point forward. Additional plantings can continue after the permanence period has commenced, but the start date of the permanence period remains fixed based on the initial issuance of ACCUs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F4AE55B" w14:textId="40408FBD" w:rsidR="4A88CF39" w:rsidRDefault="4A88CF39" w:rsidP="19F0E246">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="19F0E246">
         <w:t xml:space="preserve">Proponents should ensure that land management practices and legal arrangements support the maintenance of carbon stocks across the full permanence period. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6760D981" w14:textId="5C1BC5F1" w:rsidR="15441212" w:rsidRDefault="14FB06F3" w:rsidP="00786388">
+    <w:p w14:paraId="6760D981" w14:textId="5EE450C2" w:rsidR="15441212" w:rsidRDefault="14FB06F3" w:rsidP="00786388">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>For further information, please refer to</w:t>
       </w:r>
       <w:r w:rsidR="36854E6D" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:anchor="reversal-events">
         <w:r w:rsidR="44E35B41" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>permanence obligations</w:t>
         </w:r>
-        <w:r w:rsidR="40F6DC20" w:rsidRPr="15441212">
+        <w:r w:rsidR="000F0DE2">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rStyle w:val="FootnoteReference"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="006C93" w:themeColor="accent3"/>
+            <w:u w:val="single"/>
           </w:rPr>
+          <w:footnoteReference w:id="24"/>
+        </w:r>
+        <w:r w:rsidR="40F6DC20" w:rsidRPr="000F0DE2">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0452C9B9">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="6878BDB7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId33">
         <w:r w:rsidR="00AA6E4D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ACCU Scheme project timeline</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AA6E4D">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="000F0DE2">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="25"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="36956939" w14:textId="1E710B1A" w:rsidR="15441212" w:rsidRDefault="4A57ACE9" w:rsidP="00441603">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="0" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Will the reporting requirements differ if it is a stacked credit project or can it be completed as usual? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05651EE1" w14:textId="530938A4" w:rsidR="4A57ACE9" w:rsidRDefault="4A57ACE9" w:rsidP="19F0E246">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="19F0E246">
         <w:t>In a stacked arrangement</w:t>
       </w:r>
       <w:r w:rsidR="00AA6E4D">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="19F0E246">
         <w:t>where multiple ACCU methods are applied to the same project area</w:t>
       </w:r>
       <w:r w:rsidR="00DF357F">
         <w:t>, or in combination with a Nature Repair Market project</w:t>
@@ -3045,95 +3244,108 @@
       <w:r w:rsidR="009C6855">
         <w:t>notification</w:t>
       </w:r>
       <w:r w:rsidRPr="19F0E246">
         <w:t xml:space="preserve"> obligations associated with each </w:t>
       </w:r>
       <w:r w:rsidR="009C6855">
         <w:t>project</w:t>
       </w:r>
       <w:r w:rsidRPr="19F0E246">
         <w:t xml:space="preserve"> independently. This includes submitting separate reports that address the unique requirements of each methodology, even if the activities occur within the same geographic area.</w:t>
       </w:r>
       <w:r w:rsidR="00782272">
         <w:t xml:space="preserve">  However, in many cases </w:t>
       </w:r>
       <w:r w:rsidR="009D1237">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="006D4D9A">
         <w:t xml:space="preserve">re may be efficiencies </w:t>
       </w:r>
       <w:r w:rsidR="00144C3E">
         <w:t xml:space="preserve">from synchronising the effort and fieldwork required to implement and report on stacked projects.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC37215" w14:textId="718986EE" w:rsidR="4A57ACE9" w:rsidRDefault="2C625BEB" w:rsidP="00786388">
+    <w:p w14:paraId="0BC37215" w14:textId="0E85B7BD" w:rsidR="4A57ACE9" w:rsidRDefault="2C625BEB" w:rsidP="00786388">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>For detailed guidance, please refer</w:t>
       </w:r>
       <w:r w:rsidR="1075707D">
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidR="1E4F9724">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="2A7FC09E" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>project reporting and audits</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="006B2985">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="26"/>
+      </w:r>
       <w:r w:rsidR="2A7FC09E">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId35">
         <w:r w:rsidR="2A7FC09E" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>replanting</w:t>
         </w:r>
         <w:r w:rsidR="7405A0B4" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> native forest and woodland ecosystems method</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="2A7FC09E">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="006B2985">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="27"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="009322F8" w14:textId="564C8484" w:rsidR="19F0E246" w:rsidRDefault="5E77EC85" w:rsidP="00786388">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How do I know what max carbon sequestration is for my project? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D78721F" w14:textId="6D71BA1F" w:rsidR="007C3B4E" w:rsidRDefault="007C3B4E" w:rsidP="19F0E246">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Under the ACCU Scheme, project proponents of </w:t>
       </w:r>
       <w:r w:rsidR="00A76DDF" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3343,51 +3555,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>hird-party expert assessments to validate sequestration estimates</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32398AF1" w14:textId="66B41A01" w:rsidR="5E77EC85" w:rsidRDefault="00B73C04" w:rsidP="19F0E246">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="5E77EC85" w:rsidRPr="19F0E246">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ethod-specific guidance on carbon estimation and reporting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="693E6026" w14:textId="5C91B057" w:rsidR="5E77EC85" w:rsidRDefault="5E77EC85" w:rsidP="19F0E246">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -3486,303 +3697,349 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> will assess each </w:t>
       </w:r>
       <w:r w:rsidR="00BB65D8" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Application to stop reporting on a sequestration project</w:t>
       </w:r>
       <w:r w:rsidR="00BB65D8" w:rsidRPr="00786388">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> on</w:t>
       </w:r>
       <w:r w:rsidR="00BB65D8" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> a case-by-case basis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D60708B" w14:textId="5B39E55A" w:rsidR="15441212" w:rsidRDefault="2235EDBD" w:rsidP="00786388">
+    <w:p w14:paraId="0D60708B" w14:textId="6B519045" w:rsidR="15441212" w:rsidRDefault="2235EDBD" w:rsidP="00786388">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId36">
         <w:r w:rsidR="4DCF92AE" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>post</w:t>
         </w:r>
         <w:r w:rsidR="0183CAEB" w:rsidRPr="62F714E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>-crediting period obligations for sequestration projects</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="4DCF92AE" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:r w:rsidR="006B2985">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="28"/>
+      </w:r>
       <w:r w:rsidR="0183CAEB" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId37">
         <w:r w:rsidR="4DCF92AE" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>project</w:t>
         </w:r>
         <w:r w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> reporting and audits</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="006B2985">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="29"/>
+      </w:r>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId38">
         <w:r w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>ACCU Scheme methods</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="4DCF92AE" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2985">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="30"/>
+      </w:r>
+      <w:r w:rsidR="4DCF92AE" w:rsidRPr="15441212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="242393B5" w:rsidRPr="15441212">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4947992E" w14:textId="4D1718E0" w:rsidR="19F0E246" w:rsidRDefault="48450747" w:rsidP="15441212">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Does a project registered under the Avoided Deforestation methodology fall under the requirements for sequestration projects? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="19F0E246">
+        <w:rPr>
+          <w:color w:val="4FC2CC" w:themeColor="accent4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE76F2C" w14:textId="216BC52A" w:rsidR="48450747" w:rsidRPr="00786388" w:rsidRDefault="3FA209FC" w:rsidP="19F0E246">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00786388">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="080D3CA8" w:rsidRPr="00786388">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rojects</w:t>
+      </w:r>
+      <w:r w:rsidR="48450747" w:rsidRPr="00786388">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> registered under the Avoided Deforestation methodology are classified as sequestration projects under the ACCU Scheme. As such, they are subject to the same permanence obligations and reporting requirements that apply to other sequestration methods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350240C1" w14:textId="24C2471E" w:rsidR="48450747" w:rsidRPr="00786388" w:rsidRDefault="48450747" w:rsidP="19F0E246">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00786388">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once a project's crediting period ends, it enters the </w:t>
+      </w:r>
+      <w:r w:rsidR="005345F8" w:rsidRPr="66F0CE50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">post-crediting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="66F0CE50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>permanence period, during which proponents must continue to demonstrate compliance with permanence obligations. This includes submitting reports at specified intervals, even after credits are no longer being issued.</w:t>
+      </w:r>
+      <w:r w:rsidR="00645155" w:rsidRPr="66F0CE50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00786388">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These requirements </w:t>
+      </w:r>
+      <w:r w:rsidR="00645155" w:rsidRPr="66F0CE50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00786388">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>apply to Avoided Deforestation projects</w:t>
+      </w:r>
+      <w:r w:rsidR="00645155" w:rsidRPr="66F0CE50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a type of sequestration project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00786388">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="242393B5" w:rsidRPr="15441212">
-[...112 lines deleted...]
-    <w:p w14:paraId="2A64C271" w14:textId="28C8436B" w:rsidR="0C0DB3BE" w:rsidRDefault="48450747" w:rsidP="00786388">
+    </w:p>
+    <w:p w14:paraId="2A64C271" w14:textId="0F214BBA" w:rsidR="0C0DB3BE" w:rsidRDefault="48450747" w:rsidP="00786388">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0C0DB3BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>For further details, please refer to</w:t>
       </w:r>
       <w:r w:rsidR="35D838A5" w:rsidRPr="0C0DB3BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:anchor="reversal-events" w:history="1">
         <w:r w:rsidR="35D838A5" w:rsidRPr="0C0DB3BE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>permanence obligations</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="31"/>
+      </w:r>
       <w:r w:rsidR="7C45E487" w:rsidRPr="0C0DB3BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0C0DB3BE" w:rsidRPr="0C0DB3BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="2F1265A2" w:rsidRPr="0C0DB3BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId40">
         <w:r w:rsidR="2F1265A2" w:rsidRPr="0C0DB3BE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>post-crediting period obligations for sequestration projects</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00441603" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="32"/>
+      </w:r>
+      <w:r w:rsidR="00441603" w:rsidRPr="15441212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00441603" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AA7E983" w14:textId="29BC498E" w:rsidR="19F0E246" w:rsidRDefault="6BB517EF" w:rsidP="00786388">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How are permanence period monitoring and reporting obligations applied in projects with an alternative assurance arrangement? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A61EB3E" w14:textId="4A2E502C" w:rsidR="6BB517EF" w:rsidRDefault="6BB517EF" w:rsidP="19F0E246">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>For projects operating under an alternative assurance arrangement</w:t>
@@ -4051,154 +4308,174 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="6BB517EF" w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>geospatial checks, remote sensing, and other verification methods. These processes help ensure that credited sequestration is based on actual carbon abatement achieved. ACCUs will only be issued where verified sequestration has occurred.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69BBE0F7" w14:textId="57E2D487" w:rsidR="6BB517EF" w:rsidRDefault="6BB517EF" w:rsidP="19F0E246">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="19F0E246">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The alternative assurance arrangement simply adjusts the audit component of the compliance process</w:t>
       </w:r>
       <w:r w:rsidR="000700E2">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="19F0E246">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>it does not exempt projects from their broader reporting and permanence obligations.</w:t>
       </w:r>
       <w:r w:rsidR="00B26F67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7498A30E" w14:textId="1D478649" w:rsidR="00A42390" w:rsidRDefault="00A42390" w:rsidP="19F0E246">
+    <w:p w14:paraId="7498A30E" w14:textId="64B2660E" w:rsidR="00A42390" w:rsidRDefault="00A42390" w:rsidP="19F0E246">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The CER provides additional support to projects that </w:t>
       </w:r>
       <w:r w:rsidR="00C238D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">are participating under the </w:t>
       </w:r>
       <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidR="00C238D2" w:rsidRPr="00C238D2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Environmental Plantings Pilot</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C238D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="4999EB08" w14:textId="34003308" w:rsidR="15441212" w:rsidRDefault="6BB517EF" w:rsidP="00441603">
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="33"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4999EB08" w14:textId="3CFD4A16" w:rsidR="15441212" w:rsidRDefault="6BB517EF" w:rsidP="00441603">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For further information, refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId42">
         <w:r w:rsidR="4CCC4BF6" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>project</w:t>
         </w:r>
         <w:r w:rsidRPr="19F0E246">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> reporting and audits</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="34"/>
+      </w:r>
       <w:r w:rsidRPr="19F0E246">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId43">
         <w:r w:rsidRPr="19F0E246">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Audit Thresholds Instrument</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00441603">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="35"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2F84928F" w14:textId="6F61F3AA" w:rsidR="19F0E246" w:rsidRDefault="44065350" w:rsidP="00786388">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Is there a template checklist for physical project monitoring required for </w:t>
       </w:r>
       <w:r w:rsidR="3CEE5170">
         <w:t>EP projects?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6243DDCB" w14:textId="77777777" w:rsidR="00394411" w:rsidRDefault="44065350" w:rsidP="19F0E246">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">There is currently no publicly available template checklist specifically for physical project monitoring of environmental plantings projects published by the </w:t>
       </w:r>
@@ -4247,136 +4524,139 @@
       <w:r w:rsidR="00F2201A" w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>methodology</w:t>
       </w:r>
       <w:r w:rsidR="004E5C45" w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> applicable to their project</w:t>
       </w:r>
       <w:r w:rsidR="00F2201A" w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="004E5C45" w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3BF207" w14:textId="77777777" w:rsidR="00394411" w:rsidRDefault="004E5C45" w:rsidP="00394411">
+    <w:p w14:paraId="1D3BF207" w14:textId="10E37563" w:rsidR="00394411" w:rsidRDefault="004E5C45" w:rsidP="00394411">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00F2201A" w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:history="1">
-        <w:r w:rsidR="00F2201A" w:rsidRPr="62F714E9">
+        <w:r w:rsidR="00F2201A" w:rsidRPr="00DA09F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
-          <w:t>Environmental Plantings 2014</w:t>
+          <w:t>Environmental Plantings 2014 method</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00394411">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="36"/>
+      </w:r>
       <w:r w:rsidR="00F2201A" w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> method</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753E8827" w14:textId="5A44D212" w:rsidR="009D4B55" w:rsidRDefault="00F2201A" w:rsidP="00394411">
+    <w:p w14:paraId="753E8827" w14:textId="70EAD13A" w:rsidR="009D4B55" w:rsidRDefault="00F2201A" w:rsidP="00394411">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
-        <w:r w:rsidRPr="62F714E9">
+        <w:r w:rsidRPr="00DA09F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
-          <w:t>Environmental Plantings 2024</w:t>
+          <w:t>Environmental Plantings 2024 metho</w:t>
+        </w:r>
+        <w:r w:rsidR="004E5C45" w:rsidRPr="00DA09F1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>d</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="62F714E9">
-[...10 lines deleted...]
-      </w:r>
       <w:r w:rsidR="005061B5" w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="37"/>
       </w:r>
       <w:r w:rsidR="00613B2D" w:rsidRPr="62F714E9" w:rsidDel="00010A40">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7182D06C" w14:textId="2D16A3F5" w:rsidR="15441212" w:rsidRDefault="009D4B55" w:rsidP="00786388">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>It is an obligation of the p</w:t>
       </w:r>
       <w:r w:rsidR="00CD38E7" w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -4626,113 +4906,133 @@
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7AEF43CB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">For projects with a 100-year permanence period, such as those registered under the Environmental Plantings method, the obligation to maintain carbon stocks continues well beyond the crediting period. Although proponents are not required to submit audits at regular intervals after crediting ends, they must continue to meet all monitoring, reporting, </w:t>
       </w:r>
       <w:r w:rsidR="00A3253D" w:rsidRPr="7AEF43CB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>recordkeeping</w:t>
       </w:r>
       <w:r w:rsidRPr="7AEF43CB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and notification obligations throughout the permanence period.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45EDF16E" w14:textId="176C7A59" w:rsidR="00F9111E" w:rsidRDefault="00F9111E" w:rsidP="00786388">
+    <w:p w14:paraId="45EDF16E" w14:textId="6FCFD1E3" w:rsidR="00F9111E" w:rsidRDefault="00F9111E" w:rsidP="00786388">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId46">
         <w:r w:rsidR="6FB59E18" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>project</w:t>
         </w:r>
         <w:r w:rsidRPr="19F0E246">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t xml:space="preserve"> reporting and audits</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="38"/>
+      </w:r>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="699BE206" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId47" w:anchor="reversal-events">
         <w:r w:rsidR="699BE206" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>permanence obligations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="699BE206" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:footnoteReference w:id="39"/>
+      </w:r>
+      <w:r w:rsidR="699BE206" w:rsidRPr="15441212">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7005AA88" w14:textId="69F0F753" w:rsidR="00AC0EEC" w:rsidRPr="00AD545F" w:rsidRDefault="00AC0EEC" w:rsidP="00786388">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If an environmental planting is planted over a few years, could a landholder be short-changed at the end of the crediting period, is the planting is </w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Int_ZoOVI4EB"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>say</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 22 years old and not 25 years old</w:t>
       </w:r>
       <w:r w:rsidR="00FA1397">
         <w:t>?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="453D3710" w14:textId="09C9F658" w:rsidR="00A24012" w:rsidRPr="00786388" w:rsidRDefault="00A24012" w:rsidP="62F714E9">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -4796,51 +5096,50 @@
       </w:pPr>
       <w:r w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>within 18 months from the registration date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="367DB535" w14:textId="77777777" w:rsidR="00A24012" w:rsidRPr="00786388" w:rsidRDefault="00A24012" w:rsidP="62F714E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>set to start on the registration date.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7591332F" w14:textId="77777777" w:rsidR="00EC167F" w:rsidRDefault="000D2194" w:rsidP="62F714E9">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>After registration, the project proponent can request to defer their start date by 18 months from the registration date. Proponents must request to defer before submitting the first offsets report or submit these at the same time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41FBB959" w14:textId="7E712241" w:rsidR="00BB05A2" w:rsidRPr="00786388" w:rsidRDefault="00EC167F" w:rsidP="62F714E9">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="62F714E9">
@@ -4918,97 +5217,110 @@
       <w:r w:rsidR="00890462" w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000854C3" w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>maximise</w:t>
       </w:r>
       <w:r w:rsidR="00890462" w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the carbon </w:t>
       </w:r>
       <w:r w:rsidR="00870894" w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">credits that can be claimed from their project. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A098B32" w14:textId="07B2721A" w:rsidR="000D2194" w:rsidRPr="000D2194" w:rsidRDefault="00F67C39" w:rsidP="00786388">
+    <w:p w14:paraId="1A098B32" w14:textId="067C14C3" w:rsidR="000D2194" w:rsidRPr="000D2194" w:rsidRDefault="00F67C39" w:rsidP="00786388">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId48">
         <w:r w:rsidR="16F6F919" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>making</w:t>
         </w:r>
         <w:r w:rsidR="005239B2" w:rsidRPr="19F0E246">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> changes to your project</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="40"/>
+      </w:r>
       <w:r w:rsidR="00A6230C" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId49">
         <w:r w:rsidR="07452EEA" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>ACCU Scheme project timelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005239B2" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="41"/>
+      </w:r>
       <w:r w:rsidR="5417F8B4" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30017BB7" w14:textId="291808B1" w:rsidR="00AC0EEC" w:rsidRPr="00AD545F" w:rsidRDefault="00AC0EEC" w:rsidP="15441212">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Int_8Ju97Xrc"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>So</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
@@ -5124,186 +5436,206 @@
       </w:r>
       <w:r w:rsidR="008A2AAD">
         <w:t xml:space="preserve">be attained within </w:t>
       </w:r>
       <w:r w:rsidR="00D66982">
         <w:t>its</w:t>
       </w:r>
       <w:r w:rsidR="00EE2182">
         <w:t xml:space="preserve"> permanence period. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="250A6011" w14:textId="037610AE" w:rsidR="00485AC0" w:rsidRPr="00AD545F" w:rsidRDefault="00252FA1" w:rsidP="00AC0EEC">
       <w:r>
         <w:t xml:space="preserve">We are working on simplifying and streamlining the </w:t>
       </w:r>
       <w:r w:rsidR="00476C04">
         <w:t xml:space="preserve">post-crediting period </w:t>
       </w:r>
       <w:r>
         <w:t>reporting process</w:t>
       </w:r>
       <w:r w:rsidR="00EC2CDC">
         <w:t xml:space="preserve"> to make it easier for our participants to continue to report throughout the permanence period. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B07AF4" w14:textId="0920B192" w:rsidR="00F27787" w:rsidRPr="00786388" w:rsidRDefault="00F27787" w:rsidP="00786388">
+    <w:p w14:paraId="21B07AF4" w14:textId="17A7943A" w:rsidR="00F27787" w:rsidRPr="00786388" w:rsidRDefault="00F27787" w:rsidP="00786388">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>For more information, refer to</w:t>
       </w:r>
       <w:r w:rsidR="4414EB1F" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidR="6D42614F" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>post-crediting period obligations for sequestration projects</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="6D42614F" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="42"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1BBAC071" w14:textId="72573309" w:rsidR="00AD59C6" w:rsidRDefault="0008092B" w:rsidP="00786388">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="240" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Is there a plan to release detailed information regarding soil carbon project monitoring for </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>particular EMAs</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidR="008841EC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72F6BF5F" w14:textId="012AE276" w:rsidR="00AD59C6" w:rsidRDefault="127D0E78" w:rsidP="19F0E246">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="19F0E246">
         <w:t xml:space="preserve">At present, the </w:t>
       </w:r>
       <w:r w:rsidR="279021A3">
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="19F0E246">
         <w:t xml:space="preserve"> has not released detailed guidance specific to monitoring requirements for individual eligible management activities under the soil carbon method. However, we recognise the value such information could provide to project proponents in planning and implementing their projects effectively.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50AD4E86" w14:textId="74DF0057" w:rsidR="00AD59C6" w:rsidRDefault="127D0E78" w:rsidP="19F0E246">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="19F0E246">
         <w:t>While there are currently no confirmed plans to publish this level of detail, it is something we may consider in the future based on stakeholder interest and evolving project needs. We appreciate you raising this point.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A278B57" w14:textId="10DB1955" w:rsidR="00AD59C6" w:rsidRDefault="127D0E78" w:rsidP="00786388">
+    <w:p w14:paraId="3A278B57" w14:textId="06B43D1D" w:rsidR="00AD59C6" w:rsidRDefault="127D0E78" w:rsidP="00786388">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="19F0E246">
         <w:t xml:space="preserve">In the meantime, proponents are encouraged to refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId51">
         <w:r w:rsidR="2D53E7D9" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>understanding</w:t>
         </w:r>
         <w:r w:rsidR="0332472E" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> your soil carbon project</w:t>
         </w:r>
         <w:r w:rsidR="2D53E7D9" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>- simple</w:t>
         </w:r>
         <w:r w:rsidR="0332472E" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> method guide</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="43"/>
+      </w:r>
       <w:r w:rsidRPr="19F0E246">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId52">
         <w:r w:rsidR="3969FFFE" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>guidance</w:t>
         </w:r>
         <w:r w:rsidR="5C6645D5" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> for meeting the requirements of soil carbon land management strategies for 2021 soil carbon projects</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="3969FFFE">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="44"/>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3875B5CD" w14:textId="76A5AE61" w:rsidR="00806D1F" w:rsidRDefault="00806D1F" w:rsidP="00786388">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>In practical terms, how would this work for SFM projects where it's common for &gt;5% of the project to have fire in each year</w:t>
       </w:r>
       <w:r w:rsidR="2D3911AB">
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidR="45D3FE44">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="745CF1ED">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00F27787">
         <w:t>Related question</w:t>
       </w:r>
       <w:r w:rsidR="29C37AB1">
@@ -5401,69 +5733,62 @@
         </w:rPr>
         <w:t>As planned fires</w:t>
       </w:r>
       <w:r w:rsidR="00D66B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, these events are not </w:t>
       </w:r>
       <w:r w:rsidR="00BF1207">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">considered </w:t>
       </w:r>
       <w:r w:rsidR="00D66B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">bushfires </w:t>
       </w:r>
       <w:r w:rsidR="00BF1207">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">under the definition of a natural </w:t>
+        <w:t>under the definition of a natural disturbance</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7C94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the CFI Act</w:t>
       </w:r>
       <w:r w:rsidR="00BF1207">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D33084">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">As such, these events are reported through </w:t>
       </w:r>
       <w:r w:rsidR="00C846E8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ongoing offsets report requirements and do not require notification. </w:t>
       </w:r>
       <w:r w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">However, if </w:t>
       </w:r>
       <w:r w:rsidRPr="0B363FA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a</w:t>
@@ -5573,98 +5898,117 @@
       <w:r w:rsidR="008E4BB1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">fire events. </w:t>
       </w:r>
       <w:r w:rsidR="00FB7F37" w:rsidRPr="00FB7F37">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Proponents must notify CER within 60 days after the proponent becomes aware </w:t>
       </w:r>
       <w:r w:rsidR="00FB7F37">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>of such an event</w:t>
       </w:r>
       <w:r w:rsidR="00FB7F37" w:rsidRPr="00FB7F37">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41BCE0AF" w14:textId="748D193C" w:rsidR="62F714E9" w:rsidRDefault="42D4386F" w:rsidP="00786388">
+    <w:p w14:paraId="41BCE0AF" w14:textId="1D00FD60" w:rsidR="62F714E9" w:rsidRDefault="42D4386F" w:rsidP="00786388">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">For further information, please refer </w:t>
       </w:r>
       <w:r w:rsidR="0FC92075" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:hyperlink r:id="rId53">
         <w:r w:rsidR="0FC92075" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>project reporting and audits</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="45"/>
+      </w:r>
       <w:r w:rsidR="4C5407A1" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId54" w:anchor="reversal-events">
         <w:r w:rsidR="4C5407A1" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>permanence obligations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="4C5407A1" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:footnoteReference w:id="46"/>
+      </w:r>
+      <w:r w:rsidR="4C5407A1" w:rsidRPr="15441212">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="416704BC" w14:textId="640E1731" w:rsidR="00EB3F41" w:rsidRDefault="00EB3F41" w:rsidP="62F714E9">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00B97B72">
         <w:t>What constitutes an event in relation to significant reversal events for a savanna fire management project?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F635B1A" w14:textId="24A6DBDE" w:rsidR="00E2659A" w:rsidRDefault="00015C27" w:rsidP="00BB7A89">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Under savanna fire management method, </w:t>
@@ -5896,50 +6240,51 @@
         <w:t xml:space="preserve">that causes the reversal of sequestration, such as </w:t>
       </w:r>
       <w:r w:rsidR="006B02C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>clearing,</w:t>
       </w:r>
       <w:r w:rsidR="0064652F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> may result in a significant reversal event that needs to be notified.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5283F5A7" w14:textId="1FF16BCE" w:rsidR="00FC0198" w:rsidRDefault="053A8650" w:rsidP="62F714E9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="48BE6F66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Reversals relating to natural disturbances </w:t>
       </w:r>
       <w:r w:rsidR="006B02C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="48BE6F66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">taken to be </w:t>
       </w:r>
       <w:r w:rsidRPr="48BE6F66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">significant </w:t>
       </w:r>
       <w:r w:rsidRPr="48BE6F66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -6069,160 +6414,194 @@
       <w:r w:rsidR="3A9E51F6" w:rsidRPr="3CD62394">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, throughout </w:t>
       </w:r>
       <w:r w:rsidR="3A9E51F6" w:rsidRPr="43824247">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="3A9E51F6" w:rsidRPr="6AF64F24">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">project’s </w:t>
       </w:r>
       <w:r w:rsidR="3A9E51F6" w:rsidRPr="172B7A34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">permanence obligation period. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A69EDF9" w14:textId="2641ED4A" w:rsidR="00286A33" w:rsidRDefault="00286A33" w:rsidP="62F714E9">
+    <w:p w14:paraId="5A69EDF9" w14:textId="72873BA7" w:rsidR="00286A33" w:rsidRDefault="00286A33" w:rsidP="62F714E9">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>For further information, please refer to</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="4C5407A1" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId55">
         <w:r w:rsidR="15441212" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>project reporting and audits</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="47"/>
+      </w:r>
       <w:r w:rsidR="15441212" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId56" w:anchor="reversal-events">
         <w:r w:rsidR="15441212" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>permanence obligations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="15441212" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:footnoteReference w:id="48"/>
+      </w:r>
+      <w:r w:rsidR="15441212" w:rsidRPr="15441212">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E705BD3" w14:textId="19438FD9" w:rsidR="00167FE5" w:rsidRDefault="00167FE5" w:rsidP="00786388">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Does the offset report have to be signed as does not state in the crediting application and if so who by?</w:t>
       </w:r>
       <w:r w:rsidR="3ABDCFCF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A1B6A84" w14:textId="0960879B" w:rsidR="7F1E7C9E" w:rsidRDefault="06138DCE" w:rsidP="6020AF72">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6020AF72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Offsets reports need to meet the requirements of the Act, Rule and relevant methodology determination.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E515913" w14:textId="67DCB5D9" w:rsidR="06138DCE" w:rsidRDefault="06138DCE" w:rsidP="00786388">
+    <w:p w14:paraId="1E515913" w14:textId="702FE809" w:rsidR="06138DCE" w:rsidRDefault="06138DCE" w:rsidP="00786388">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6020AF72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Offsets reports are given to the to the Regulator through a ‘Project Report and Crediting Application’ in </w:t>
       </w:r>
       <w:hyperlink r:id="rId57">
         <w:r w:rsidRPr="6020AF72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Online Services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="6020AF72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>. The application must be signed. The signatory can be either:</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="49"/>
+      </w:r>
+      <w:r w:rsidRPr="6020AF72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The application must be signed. The signatory can be either:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35F57434" w14:textId="4FF23E90" w:rsidR="06138DCE" w:rsidRDefault="06138DCE" w:rsidP="6020AF72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6020AF72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the project proponent or nominee, or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56A95E6D" w14:textId="1B570623" w:rsidR="06138DCE" w:rsidRDefault="06138DCE" w:rsidP="6020AF72">
       <w:pPr>
@@ -6308,58 +6687,51 @@
       </w:r>
       <w:r w:rsidR="007A7274" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>management</w:t>
       </w:r>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> activities are expected to continue beyond the crediting period and throughout the permanence period to maintain stored carbon. The permanence plan serves as the guiding framework for this ongoing land management.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="671CDA63" w14:textId="2F928320" w:rsidR="00AD545F" w:rsidRPr="00AD545F" w:rsidRDefault="0696D146" w:rsidP="19F0E246">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Under the ACCU Scheme, projects such as Human-Induced Regeneration (HIR) must uphold their permanence obligations for either 25 or 100 years, depending on the selected permanence period. While </w:t>
-[...6 lines deleted...]
-        <w:t>the crediting period</w:t>
+        <w:t>Under the ACCU Scheme, projects such as Human-Induced Regeneration (HIR) must uphold their permanence obligations for either 25 or 100 years, depending on the selected permanence period. While the crediting period</w:t>
       </w:r>
       <w:r w:rsidR="001A6272">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>during which ACCUs are issued</w:t>
       </w:r>
       <w:r w:rsidR="001A6272">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>may conclude, the requirement to maintain carbon stocks continues until the end of the permanence period.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28BC91A5" w14:textId="06C7F791" w:rsidR="00AD545F" w:rsidRPr="00AD545F" w:rsidRDefault="0696D146" w:rsidP="11077323">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -6409,129 +6781,142 @@
       </w:r>
       <w:r w:rsidR="279021A3" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="11077323">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> expects proponents to continue implementing these activities as outlined in their approved Permanence Plan, which details how carbon stores will be protected over time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="102E7DF1" w14:textId="094467B2" w:rsidR="00AD545F" w:rsidRPr="00AD545F" w:rsidRDefault="0696D146" w:rsidP="19F0E246">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Additionally, reporting and notification obligations remain in effect during the permanence period. Proponents must submit offsets reports at least once every five years and notify the </w:t>
       </w:r>
       <w:r w:rsidR="279021A3" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> of any significant reversal events that may impact carbon stocks, such as </w:t>
       </w:r>
       <w:r w:rsidR="00EC56A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>bush</w:t>
       </w:r>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>fire, drought, or land clearing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E4598F" w14:textId="22BD4190" w:rsidR="15441212" w:rsidRDefault="0696D146" w:rsidP="15441212">
+    <w:p w14:paraId="38E4598F" w14:textId="45AA064C" w:rsidR="15441212" w:rsidRDefault="0696D146" w:rsidP="15441212">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4C5407A1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>For further guidance, refer to</w:t>
       </w:r>
       <w:r w:rsidR="42ECC644" w:rsidRPr="4C5407A1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId58" w:anchor="reversal-events">
         <w:r w:rsidR="4C5407A1" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>permanence obligations</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="50"/>
+      </w:r>
       <w:r w:rsidR="4C5407A1" w:rsidRPr="19F0E246">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="70F97C64" w:rsidRPr="19F0E246">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId59">
         <w:r w:rsidR="70F97C64" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Human-Induced regeneration of a permanent even-aged native forest (closed)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001A6272">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="51"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4EE602E8" w14:textId="234E55B2" w:rsidR="15441212" w:rsidRPr="00786388" w:rsidRDefault="26907E74" w:rsidP="00441603">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>Do I need to start talking to Traditional Owners prior to me buying the project/land?</w:t>
       </w:r>
       <w:r w:rsidR="056A5C3E" w:rsidRPr="19F0E246">
         <w:rPr>
           <w:color w:val="92D050"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B7900E9" w14:textId="73761264" w:rsidR="26907E74" w:rsidRDefault="6DBF84C5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -6541,80 +6926,86 @@
       <w:r w:rsidR="6A78C006" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>start</w:t>
       </w:r>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> engaging with Traditional Owners </w:t>
       </w:r>
       <w:r w:rsidR="6A78C006" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">where native title has been claimed or declared to exist over the land </w:t>
       </w:r>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>before purchasing the project or land to uphold the principle of Free, Prior and Informed Consent (FPIC). FPIC ensures that engagement is voluntary, occurs before decisions are made, and provides Traditional Owners with all relevant information about the project and its potential impacts. Early dialogue demonstrates respect for cultural heritage, supports compliance with native title and cultural heritage obligations, and helps build trust and strong relationships.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63497877" w14:textId="5188EA1B" w:rsidR="00EB1A55" w:rsidRPr="00786388" w:rsidRDefault="00EB1A55">
+    <w:p w14:paraId="63497877" w14:textId="12E14EFF" w:rsidR="00EB1A55" w:rsidRPr="00786388" w:rsidRDefault="00EB1A55">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>For more information, refer to</w:t>
       </w:r>
       <w:r w:rsidR="054B2E40" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId60">
         <w:r w:rsidR="5B87850D" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>legal right and native title</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001A6272">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="52"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7789895B" w14:textId="45B31FB8" w:rsidR="19F0E246" w:rsidRDefault="17AFEACD" w:rsidP="00786388">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What if methods consider any loss in carbon in the method equations? Does this affect the relinquishment amount? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7998CBC2" w14:textId="0C8A01E0" w:rsidR="00117F10" w:rsidRDefault="005A4D0A" w:rsidP="005A4D0A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Some </w:t>
       </w:r>
       <w:r w:rsidR="00421A85" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -6788,51 +7179,55 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>drought in an area.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DD52EB6" w14:textId="09928AA6" w:rsidR="19F0E246" w:rsidRDefault="26907E74" w:rsidP="00786388">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Int_gaOkIaUQ"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>In the event that</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> a property which contains a 100-y</w:t>
       </w:r>
       <w:r w:rsidR="00501A98">
         <w:t>ea</w:t>
       </w:r>
       <w:r>
-        <w:t>r Environmental Planting project is sold after the crediting period has finished, is it possible to transfer the project proponent responsibilities to the new owner? And in doing so the new owner takes on the permanence obligations and any reversal obligations including credit claw backs that may occur?</w:t>
+        <w:t xml:space="preserve">r Environmental Planting project is sold after the crediting period has finished, is it possible to transfer the project proponent </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>responsibilities to the new owner? And in doing so the new owner takes on the permanence obligations and any reversal obligations including credit claw backs that may occur?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CA3F73A" w14:textId="40C4AA5F" w:rsidR="4A5A06C9" w:rsidRDefault="4A5A06C9" w:rsidP="62F714E9">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes, it is possible to </w:t>
       </w:r>
       <w:r w:rsidR="52E0D793" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>vary</w:t>
       </w:r>
       <w:r w:rsidRPr="66F0CE50" w:rsidDel="00972BBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00972BBC" w:rsidRPr="66F0CE50">
@@ -6870,51 +7265,50 @@
       </w:r>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>obligations</w:t>
       </w:r>
       <w:r w:rsidR="001A6272">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">to a new owner if the property is sold after the project’s crediting period has ended. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2893EE63" w14:textId="591E3D84" w:rsidR="4A5A06C9" w:rsidRDefault="4A5A06C9" w:rsidP="62F714E9">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Under the</w:t>
       </w:r>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>Carbon Credits (Carbon Farming Initiative) Act 2011</w:t>
       </w:r>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
@@ -6995,113 +7389,132 @@
         </w:rPr>
         <w:t>On a related note</w:t>
       </w:r>
       <w:r w:rsidR="005B7631" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="4A5A06C9" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>obligations created by a declared carbon maintenance obligation (CMO) run with the land</w:t>
       </w:r>
       <w:r w:rsidR="001A6272">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="4A5A06C9" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>that is, they apply to all owners and occupiers of the land subject to a CMO, and in some cases apply to all persons regardless of whether they are owners or occupiers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="633C2975" w14:textId="52656260" w:rsidR="26907E74" w:rsidRDefault="26907E74" w:rsidP="19F0E246">
+    <w:p w14:paraId="633C2975" w14:textId="0366015E" w:rsidR="26907E74" w:rsidRDefault="26907E74" w:rsidP="19F0E246">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId61">
         <w:r w:rsidR="03A4E971" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>method</w:t>
         </w:r>
         <w:r w:rsidRPr="19F0E246">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> variations and expiry</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="53"/>
+      </w:r>
       <w:r w:rsidR="00EB1A55" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId62" w:anchor="reversal-events">
         <w:r w:rsidR="1943B6D1" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>permanence obligations</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="54"/>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId63">
         <w:r w:rsidR="001A6272">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>carbon maintenance obligations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001A6272">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="55"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4AE6140A" w14:textId="350D5308" w:rsidR="008403E7" w:rsidRDefault="008403E7" w:rsidP="00786388">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>There was mention verbally that if the land and project are sold together, that the land cannot be sold until the transfer of legal right is approved by the CER. Is this correct as it was not reflected on the slides</w:t>
       </w:r>
       <w:r w:rsidR="006C4866">
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59CBA3BB" w14:textId="3DDF4640" w:rsidR="01A37F78" w:rsidRDefault="01A37F78" w:rsidP="62F714E9">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The timing and decision to sell land and transfer legal right associated with an ACCU project is a commercial matter between the buyer and seller and is not regulated by the </w:t>
       </w:r>
       <w:r w:rsidRPr="66F0CE50" w:rsidDel="00195977">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -7136,127 +7549,154 @@
     </w:p>
     <w:p w14:paraId="7A7CD4DF" w14:textId="74A9230E" w:rsidR="01A37F78" w:rsidRDefault="01A37F78" w:rsidP="62F714E9">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For the buyer to become the project proponent, a project variation application must be submitted to the CER. The CER must be satisfied, along with other eligibility criteria, that the buyer holds the legal right to carry out the project activities on the project area and is a fit and proper person. These requirements are separate from the land sale itself and may involve timing considerations that should be carefully managed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="072DD1D4" w14:textId="19CA2BE2" w:rsidR="01A37F78" w:rsidRDefault="01A37F78" w:rsidP="62F714E9">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Until this variation is approved, the original proponent remains responsible for all project obligations, including reporting, monitoring and notification requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D992F8" w14:textId="5B373159" w:rsidR="15441212" w:rsidRDefault="21DD79E8" w:rsidP="15441212">
+    <w:p w14:paraId="69D992F8" w14:textId="15432FC0" w:rsidR="15441212" w:rsidRDefault="21DD79E8" w:rsidP="15441212">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>For further guidance, refer to</w:t>
       </w:r>
       <w:r w:rsidR="4199BDCE" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId64">
         <w:r w:rsidR="4199BDCE" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>legal right and native title</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="4199BDCE" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="56"/>
+      </w:r>
+      <w:r w:rsidR="4199BDCE" w:rsidRPr="15441212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId65">
         <w:r w:rsidR="6E376848" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>selling</w:t>
         </w:r>
         <w:r w:rsidR="1E0F114F" w:rsidRPr="19F0E246">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t xml:space="preserve"> or buying ACCU Scheme project property</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="57"/>
+      </w:r>
       <w:r w:rsidR="1E0F114F" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId66">
         <w:r w:rsidR="1D704F4A" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>method</w:t>
         </w:r>
         <w:r w:rsidR="6BAC8D54" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> variations and expiry</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="1D704F4A" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="58"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2A409751" w14:textId="6670DA05" w:rsidR="004B2811" w:rsidRPr="004B2811" w:rsidRDefault="7BFDC254" w:rsidP="00786388">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>When does the obligation to notify of any significant reversal commence? Does it apply prior to the time that a project has submitted its first offsets report, keeping in mind that no ACCUs would have been issued at that time?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02447879" w14:textId="05E4913F" w:rsidR="004B2811" w:rsidRPr="004B2811" w:rsidRDefault="7BFDC254" w:rsidP="19F0E246">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The obligation to notify the </w:t>
       </w:r>
       <w:r w:rsidR="279021A3" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
@@ -7314,114 +7754,119 @@
         <w:t>if a significant reversal occurs</w:t>
       </w:r>
       <w:r w:rsidR="006C4866">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">such as an event that materially reduces the carbon stored by the project. Early notification is essential to ensure compliance with the </w:t>
       </w:r>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>Carbon Credits (Carbon Farming Initiative) Act 2011</w:t>
       </w:r>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and to allow appropriate management of the reversal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B40A69" w14:textId="4480193B" w:rsidR="4C5407A1" w:rsidRDefault="74E4ED5F" w:rsidP="4C5407A1">
+    <w:p w14:paraId="30B40A69" w14:textId="1ED4A734" w:rsidR="4C5407A1" w:rsidRDefault="74E4ED5F" w:rsidP="4C5407A1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>For more information, please refer to</w:t>
       </w:r>
       <w:r w:rsidR="2BD9B8A1" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId67" w:history="1">
         <w:r w:rsidR="6712367C" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>project reporting and audits.</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="59"/>
+      </w:r>
       <w:r w:rsidR="00596441" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/project-reporting-and-audits" \l "Notifications"</w:instrText>
       </w:r>
       <w:r w:rsidR="00596441" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00596441" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B5E2F5" w14:textId="4FA77A6F" w:rsidR="15441212" w:rsidRDefault="00596441" w:rsidP="00441603">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="0" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="18A26AA6">
         <w:t>If projects have achieved sequestration above the amount they were credited for during their project crediting period</w:t>
       </w:r>
       <w:r w:rsidR="78D51EDF">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="18A26AA6">
         <w:t xml:space="preserve"> do they need to report reversals of sequestration that do not result in less sequestration than the credited amount? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E0B58ED" w14:textId="346C52CB" w:rsidR="3F931372" w:rsidRDefault="3F931372" w:rsidP="62F714E9">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7AEF43CB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes, the obligation to report reversal events applies regardless of </w:t>
       </w:r>
@@ -7468,101 +7913,114 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> of any reversal event that qualifies as a significant reversal as defined in sections 81 or 82 of the </w:t>
       </w:r>
       <w:r w:rsidRPr="006C4866">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Carbon Credits (Carbon Farming Initiative) Rule 2015</w:t>
       </w:r>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="323C3D69" w14:textId="6CB1D9DC" w:rsidR="15441212" w:rsidRDefault="18A26AA6" w:rsidP="15441212">
+    <w:p w14:paraId="323C3D69" w14:textId="3233B5E9" w:rsidR="15441212" w:rsidRDefault="18A26AA6" w:rsidP="15441212">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">For further information, please refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId68" w:anchor="reversal-events">
         <w:r w:rsidR="6DA759D9" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>permanence obligations</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="60"/>
+      </w:r>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="18A26243" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId69" w:history="1">
         <w:r w:rsidR="006C4866">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>project reporting and audits</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006C4866">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="61"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4039770C" w14:textId="13576893" w:rsidR="00F6315C" w:rsidRDefault="003543EF" w:rsidP="00F6315C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="003543EF">
+        <w:lastRenderedPageBreak/>
         <w:t>Will ACCUs held as risk reversal buffer be issued back to the project after the end of the permanence period (if there has NOT been a reversal)?</w:t>
       </w:r>
       <w:r w:rsidR="00B0400F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19BD3594" w14:textId="784262D2" w:rsidR="6085C1BD" w:rsidRDefault="6085C1BD" w:rsidP="62F714E9">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>No, ACCUs associated with the risk of reversal buffer are not issued to a project at the end of the permanence period, even if no reversal has occurred.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E07B906" w14:textId="1A37B4F3" w:rsidR="6085C1BD" w:rsidRDefault="6085C1BD" w:rsidP="62F714E9">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -7580,77 +8038,83 @@
       <w:r w:rsidR="00C4631F" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ACCU Scheme </w:t>
       </w:r>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>projects.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2342CC02" w14:textId="5AE6D929" w:rsidR="6085C1BD" w:rsidRDefault="6085C1BD" w:rsidP="62F714E9">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>As such, there is no mechanism for issuing ACCUs representing the risk of reversal buffer amount to a project once the permanence period concludes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="522DE82B" w14:textId="72CD7ADA" w:rsidR="15441212" w:rsidRDefault="2A4ADCB0" w:rsidP="15441212">
+    <w:p w14:paraId="522DE82B" w14:textId="6B422DB6" w:rsidR="15441212" w:rsidRDefault="2A4ADCB0" w:rsidP="15441212">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>For more information, refer to</w:t>
       </w:r>
       <w:r w:rsidR="11FF3C11" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId70" w:anchor="reversal-events" w:history="1">
         <w:r w:rsidR="006C4866">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>permanence obligations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006C4866">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="62"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4237B9F6" w14:textId="68D58EB4" w:rsidR="15441212" w:rsidRDefault="00D51AF4" w:rsidP="00786388">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If a reversal event occurs within the project area but not within the CEAs, what is the expectation on the proponent </w:t>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="_Int_HZfH8HAS"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>in regard to</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> relinquishing ACCUs?</w:t>
       </w:r>
       <w:r w:rsidR="1CFD97C3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="766E441F" w14:textId="1500123D" w:rsidR="00D51AF4" w:rsidRDefault="1CFD97C3" w:rsidP="19F0E246">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
@@ -7885,91 +8349,97 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="1CFD97C3" w:rsidRPr="19F0E246">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ontinue monitoring to confirm whether credited carbon stocks remain intact</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4791A9A0" w14:textId="67230275" w:rsidR="62F714E9" w:rsidRDefault="1CFD97C3" w:rsidP="62F714E9">
+    <w:p w14:paraId="4791A9A0" w14:textId="5D2EDDC9" w:rsidR="62F714E9" w:rsidRDefault="1CFD97C3" w:rsidP="62F714E9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">For further guidance, refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId71" w:anchor="reversal-events" w:history="1">
         <w:r w:rsidR="0F4207F2" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>permanence obligations</w:t>
         </w:r>
-        <w:r w:rsidR="1DE9B545" w:rsidRPr="15441212">
-[...4 lines deleted...]
-        </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="63"/>
+      </w:r>
       <w:r w:rsidR="4E1D2558" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId72" w:history="1">
         <w:r w:rsidR="2F343D91" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>project reporting and audits.</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="64"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="33DE896A" w14:textId="61073225" w:rsidR="00A3437D" w:rsidRDefault="00A3437D" w:rsidP="15441212">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Does the legal right only need to be for the CEA that's straddled between the properties? Or is legal right required for the entirety of that land parcel the CEA is located within?</w:t>
       </w:r>
       <w:r w:rsidR="4131C65F" w:rsidRPr="19F0E246">
         <w:rPr>
           <w:color w:val="92D050"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33662F74" w14:textId="53859453" w:rsidR="1FE1F2EA" w:rsidRDefault="1FE1F2EA" w:rsidP="62F714E9">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Under the requirements of the ACCU Scheme, project proponents must demonstrate legal right to carry out project activities across all project areas included in the project declaration, not merely over land within CEAs. </w:t>
@@ -8000,80 +8470,86 @@
       <w:r w:rsidR="1FE1F2EA" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>requires documents evidencing</w:t>
       </w:r>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> legal right </w:t>
       </w:r>
       <w:r w:rsidR="1FE1F2EA" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>to be provided</w:t>
       </w:r>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to confirm that the proponent has sufficient control to implement and maintain the project in accordance with the applicable method, including monitoring, reporting, and permanence obligations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483B1063" w14:textId="0BC29EEE" w:rsidR="15441212" w:rsidRDefault="4131C65F" w:rsidP="15441212">
+    <w:p w14:paraId="483B1063" w14:textId="0FD2A9BD" w:rsidR="15441212" w:rsidRDefault="4131C65F" w:rsidP="15441212">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>For more information, refer to</w:t>
       </w:r>
       <w:r w:rsidR="23ACEC4E" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId73" w:history="1">
         <w:r w:rsidR="006C4866">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>legal right and native title</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006C4866">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="65"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2CC505DC" w14:textId="27E39C27" w:rsidR="009C2B3D" w:rsidRDefault="009C2B3D" w:rsidP="15441212">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="009C2B3D">
         <w:t>I have a 100-year permanence period project, but I'll die before the permanence period concludes. Who is then responsible to continue reporting?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0274E0CB" w14:textId="1961B6B3" w:rsidR="5D96A186" w:rsidRDefault="5D96A186" w:rsidP="62F714E9">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsibility for reporting and meeting permanence obligations under a 100-year permanence period project rests with the project proponent listed in the project declaration. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2898B1BE" w14:textId="77777777" w:rsidR="007D2089" w:rsidRDefault="57517885" w:rsidP="19F0E246">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
@@ -8299,135 +8775,154 @@
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the change in project proponent, a project variation must be submitted to the </w:t>
       </w:r>
       <w:r w:rsidR="279021A3" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, along with evidence of legal right to carry out the project activities. </w:t>
       </w:r>
       <w:r w:rsidR="5D96A186" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Until this variation is approved, the executor or the administrator of the estate is responsible for complying with the project obligations. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="192F1E74" w14:textId="3F347EAA" w:rsidR="009C2B3D" w:rsidRPr="009C2B3D" w:rsidRDefault="57517885" w:rsidP="009C2B3D">
+    <w:p w14:paraId="192F1E74" w14:textId="4249981A" w:rsidR="009C2B3D" w:rsidRPr="009C2B3D" w:rsidRDefault="57517885" w:rsidP="009C2B3D">
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">For further guidance, refer to the </w:t>
       </w:r>
       <w:r w:rsidR="279021A3" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidR="3D14CEE3" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> resources on</w:t>
       </w:r>
       <w:r w:rsidR="362595C1" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId74">
         <w:r w:rsidR="362595C1" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>legal right and native title</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="362595C1" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="66"/>
       </w:r>
       <w:r w:rsidR="2EADB792" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId75">
         <w:r w:rsidR="2EADB792" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>method</w:t>
         </w:r>
         <w:r w:rsidR="39ADF962" w:rsidRPr="19F0E246">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> variations and expiry</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="67"/>
+      </w:r>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId76" w:anchor="reversal-events" w:history="1">
         <w:r w:rsidR="4CF9DDA3" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>permanence obligations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006C4866">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="68"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="169F4834" w14:textId="417E3A2A" w:rsidR="00CB48B9" w:rsidRDefault="00F6315C" w:rsidP="15441212">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00621480">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00CB48B9" w:rsidRPr="00CB48B9">
         <w:t xml:space="preserve">f I sell my land, do I still have </w:t>
       </w:r>
       <w:r w:rsidR="09CE5771">
         <w:t>reporting, monitoring and notification</w:t>
       </w:r>
       <w:r w:rsidR="00CB48B9" w:rsidRPr="00CB48B9">
         <w:t xml:space="preserve"> obligations</w:t>
       </w:r>
       <w:r w:rsidR="00BB5E2E">
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BDFF59D" w14:textId="7BAA96A7" w:rsidR="00CB48B9" w:rsidRDefault="2A8925FF" w:rsidP="62F714E9">
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
@@ -8459,107 +8954,120 @@
         </w:rPr>
         <w:t xml:space="preserve">as the project proponent on the </w:t>
       </w:r>
       <w:r w:rsidR="00C23879" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">project </w:t>
       </w:r>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">declaration. If the declaration is varied so the new owner is </w:t>
       </w:r>
       <w:r w:rsidR="00C23879" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">identified </w:t>
       </w:r>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">as the project proponent, then the new owner will be responsible for meeting these obligations for the project. However, if the declaration is not varied, responsibility for meeting these obligations will continue to </w:t>
+        <w:t xml:space="preserve">as the project </w:t>
+      </w:r>
+      <w:r w:rsidRPr="66F0CE50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">proponent, then the new owner will be responsible for meeting these obligations for the project. However, if the declaration is not varied, responsibility for meeting these obligations will continue to </w:t>
       </w:r>
       <w:r w:rsidR="00C23879" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">rest </w:t>
       </w:r>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>with the person on the declaration.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6A01FB" w14:textId="5A888480" w:rsidR="00CB48B9" w:rsidRDefault="2A8925FF" w:rsidP="00CB48B9">
+    <w:p w14:paraId="0E6A01FB" w14:textId="4A847F23" w:rsidR="00CB48B9" w:rsidRDefault="2A8925FF" w:rsidP="00CB48B9">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId77">
         <w:r w:rsidR="2B25B5CC" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>selling</w:t>
         </w:r>
         <w:r w:rsidRPr="62F714E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> or buying ACCU Scheme project property</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="2B25B5CC" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="69"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6CBD2652" w14:textId="02E24743" w:rsidR="19F0E246" w:rsidRDefault="4BB586FA" w:rsidP="15441212">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>If a property is being sold and all ACCUs previously earnt have been held by the project proponent who is the seller, can the seller offer the buyer these ACCUs as part of the sale of the property?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13ECA8DB" w14:textId="018EA66D" w:rsidR="62039F07" w:rsidRDefault="62039F07" w:rsidP="62F714E9">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes, </w:t>
       </w:r>
       <w:r w:rsidR="6FB4E658" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ACCUs</w:t>
       </w:r>
       <w:r w:rsidRPr="66F0CE50" w:rsidDel="00EB0A3F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8643,82 +9151,89 @@
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> provided both parties hold ANREU accounts. </w:t>
       </w:r>
       <w:r w:rsidR="6FB4E658" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="279021A3" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> does not impose restrictions on how ACCUs are bundled or sold in private transactions, but it is important that any transfer is properly documented and executed through the registry.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B41A8BF" w14:textId="6E2EEAFF" w:rsidR="19F0E246" w:rsidRDefault="4BB586FA" w:rsidP="15441212">
+    <w:p w14:paraId="0B41A8BF" w14:textId="53B134DF" w:rsidR="19F0E246" w:rsidRDefault="4BB586FA" w:rsidP="15441212">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId78">
         <w:r w:rsidR="6661A0F7" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>selling</w:t>
         </w:r>
         <w:r w:rsidRPr="19F0E246">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> or buying ACCU Scheme project property</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="6661A0F7" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="70"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="357203B1" w14:textId="63785349" w:rsidR="00C077F1" w:rsidRDefault="00C077F1" w:rsidP="19F0E246">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>What would happen if I did take reasonable steps to prevent reversal would I still have to relinquish?</w:t>
       </w:r>
       <w:r w:rsidR="00B63EFF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D772FA8" w14:textId="31F9AC83" w:rsidR="1569FF87" w:rsidRDefault="1569FF87" w:rsidP="62F714E9">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5AD1627F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>If a reversal of carbon sequestration occurs due to a natural disturbance or third</w:t>
       </w:r>
@@ -8833,247 +9348,301 @@
       <w:r w:rsidR="279021A3" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidR="1569FF87" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> will not require ACCUs to be relinquished. The </w:t>
       </w:r>
       <w:r w:rsidR="279021A3" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidR="1569FF87" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> assesses this on a case-by-case basis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09774AC4" w14:textId="6A61C74A" w:rsidR="000E6BDE" w:rsidRDefault="015EC786" w:rsidP="19F0E246">
+    <w:p w14:paraId="09774AC4" w14:textId="0078C8A4" w:rsidR="000E6BDE" w:rsidRDefault="015EC786" w:rsidP="19F0E246">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For further guidance, refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId79">
         <w:r w:rsidR="44AC37DE" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>project reporting and audits</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="44AC37DE" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="71"/>
+      </w:r>
+      <w:r w:rsidR="44AC37DE" w:rsidRPr="15441212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId80">
         <w:r w:rsidR="44AC37DE" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>reducing the risk of fire and preserving sequestered carbon in ACCU Scheme projects</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="72"/>
+      </w:r>
       <w:r w:rsidR="5E0646D1" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId81">
         <w:r w:rsidR="5E0646D1" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>permanence obligations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="5E0646D1" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="73"/>
+      </w:r>
+      <w:r w:rsidR="5E0646D1" w:rsidRPr="15441212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="387B8E3D" w14:textId="1EC7975C" w:rsidR="000E6BDE" w:rsidRDefault="7CF857A7" w:rsidP="19F0E246">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="0" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If a vegetation project ceases reporting and then is subject to a reversal, do reporting obligations re-start until maximum carbon sequestration has been recovered?  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B4F0E8" w14:textId="72B5AB22" w:rsidR="7BECBC99" w:rsidRDefault="7BECBC99" w:rsidP="00786388">
+    <w:p w14:paraId="49B4F0E8" w14:textId="57BE91EB" w:rsidR="7BECBC99" w:rsidRDefault="7BECBC99" w:rsidP="00786388">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6020AF72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If the project ceases reporting because of a declaration under section 77 of the CFI Act, being a declaration that the offsets report requirement does not apply, the reporting obligations do not restart if that declaration remains active. However, the proponent’s obligation to notify the CER of any significant reversal events remains in effect throughout the permanence period, regardless of whether the project is actively submitting offsets reports or has been permitted by the CER to cease reporting following approval of an </w:t>
       </w:r>
       <w:hyperlink r:id="rId82">
         <w:r w:rsidRPr="6020AF72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>application to stop reporting on a sequestration project</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="6020AF72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="74"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="246B27CD" w14:textId="501D573A" w:rsidR="7BECBC99" w:rsidRDefault="7BECBC99" w:rsidP="00786388">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6020AF72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Permanence obligations</w:t>
       </w:r>
       <w:r w:rsidR="00A72D05">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="6020AF72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>including notification and potential relinquishment of ACCUs</w:t>
       </w:r>
       <w:r w:rsidR="00A72D05">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="6020AF72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>are triggered by events that materially reduce carbon stocks, such as bushfire, drought, or land clearing. These obligations are not contingent on the project’s reporting cycle and must be fulfilled for the lifetime of the project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79EEB3C6" w14:textId="1221784C" w:rsidR="7BECBC99" w:rsidRDefault="7BECBC99" w:rsidP="00786388">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6020AF72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Additionally, depending on the nature of the reversal and the proponent’s mitigation efforts, the CER may require relinquishment of ACCUs to reflect any significant reversal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3A4BCB" w14:textId="7DF3CAEB" w:rsidR="000E6BDE" w:rsidRDefault="7BECBC99" w:rsidP="00786388">
+    <w:p w14:paraId="0A3A4BCB" w14:textId="6BB0AEB1" w:rsidR="000E6BDE" w:rsidRDefault="7BECBC99" w:rsidP="00786388">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6020AF72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For further information, refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId83">
         <w:r w:rsidRPr="6020AF72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>project reporting and audits</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="75"/>
+      </w:r>
       <w:r w:rsidRPr="6020AF72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId84">
         <w:r w:rsidRPr="6020AF72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>post-crediting period obligations for sequestration projects</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="6020AF72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="76"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2654E38B" w14:textId="3EA9C017" w:rsidR="00E32902" w:rsidRDefault="00E32902" w:rsidP="00786388">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00330A8D">
         <w:t xml:space="preserve">here </w:t>
       </w:r>
       <w:r w:rsidR="54CC014A">
         <w:t xml:space="preserve">does </w:t>
       </w:r>
       <w:r w:rsidR="00330A8D">
         <w:t xml:space="preserve">the requirement to provide ongoing offsets reports </w:t>
       </w:r>
       <w:r w:rsidR="79382296">
         <w:t>sequestration projects after</w:t>
       </w:r>
       <w:r w:rsidR="00330A8D">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="79382296">
         <w:t>crediting</w:t>
@@ -9138,172 +9707,193 @@
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>. Under this legislation, registered sequestration projects must continue to submit offsets reports at intervals of no more than five years</w:t>
       </w:r>
       <w:r w:rsidR="5FE5A2E4" w:rsidRPr="6D1A9268">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> regardless of whether the project is still generating ACCUs</w:t>
       </w:r>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D9650B" w14:textId="072DC0FC" w:rsidR="00CF50CF" w:rsidRDefault="7524408E" w:rsidP="19F0E246">
+    <w:p w14:paraId="44D9650B" w14:textId="1C3EE677" w:rsidR="00CF50CF" w:rsidRDefault="7524408E" w:rsidP="19F0E246">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">This ongoing reporting obligation ensures that the </w:t>
       </w:r>
       <w:r w:rsidR="279021A3" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> can monitor the maintenance of carbon stocks and verify compliance with permanence commitments. The requirement remains in effect </w:t>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="_Int_XdwKBLmc"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>as long as</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the project is registered</w:t>
       </w:r>
       <w:r w:rsidR="00AF453C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, or until the CER approves an </w:t>
       </w:r>
       <w:hyperlink r:id="rId85" w:history="1">
         <w:r w:rsidR="00AF453C" w:rsidRPr="007A1D31">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve">application </w:t>
         </w:r>
         <w:r w:rsidR="007A1D31" w:rsidRPr="007A1D31">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>to stop reporting on a sequestration project</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="77"/>
+      </w:r>
       <w:r w:rsidR="007A1D31">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> because it had been demonstrated to have reached its maximum sequestration capacity</w:t>
       </w:r>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6A4D5F" w14:textId="05B5DEF3" w:rsidR="00CF50CF" w:rsidRDefault="7524408E" w:rsidP="19F0E246">
+    <w:p w14:paraId="5C6A4D5F" w14:textId="3D68B54F" w:rsidR="00CF50CF" w:rsidRDefault="7524408E" w:rsidP="19F0E246">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>For further details, refer to</w:t>
       </w:r>
       <w:r w:rsidR="121F4797" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId86">
         <w:r w:rsidR="121F4797" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>permanence obligations</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="78"/>
+      </w:r>
       <w:r w:rsidR="121F4797" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AF453C">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="6877FB9B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId87">
         <w:r w:rsidR="00A72D05">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>post-crediting period obligations for sequestration projects</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A72D05">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="79"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="25B79277" w14:textId="36BC85AA" w:rsidR="00FA018E" w:rsidRDefault="00F37DDD" w:rsidP="19F0E246">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:color w:val="92D050"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Is a grant of probate always required? What about joint tenancy and the right of survivorship?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C196CA6" w14:textId="72A70F1A" w:rsidR="118B8E8E" w:rsidRDefault="118B8E8E" w:rsidP="62F714E9">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes, the </w:t>
       </w:r>
       <w:r w:rsidR="279021A3" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -9400,100 +9990,111 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="54475878" w14:textId="2C65D5D5" w:rsidR="118B8E8E" w:rsidRDefault="118B8E8E" w:rsidP="62F714E9">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Wills and estate law vary across each State and Territory. We suggest you seek independent advice and get in touch with the </w:t>
       </w:r>
       <w:r w:rsidR="279021A3" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to discuss your individual situation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8389AD" w14:textId="677C10A4" w:rsidR="62F714E9" w:rsidRDefault="5FBF5608" w:rsidP="62F714E9">
+    <w:p w14:paraId="1F8389AD" w14:textId="1A3717CB" w:rsidR="62F714E9" w:rsidRDefault="5FBF5608" w:rsidP="62F714E9">
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>For more information, refer to</w:t>
       </w:r>
       <w:r w:rsidR="5D3D894C" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId88">
         <w:r w:rsidR="5D3D894C" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>legal right and native title</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="80"/>
+      </w:r>
       <w:r w:rsidR="00C111FD">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="5FF98BED">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId89">
         <w:r w:rsidR="5FF98BED" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Estate management for executors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="5FF98BED">
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="81"/>
+      </w:r>
+      <w:r w:rsidR="5FF98BED">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D0022F5" w14:textId="6C1931DB" w:rsidR="00EB3F41" w:rsidRDefault="00EB3F41" w:rsidP="00EB3F41">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Could you share examples of how developers utilize land and generate revenue during the post-crediting permanence period? For a 100-year project on purchased land (freehold), it is </w:t>
-[...3 lines deleted...]
-        <w:t>concerned that after the 25-year crediting period ends, cash inflows stop while maintenance of land and forest must continue</w:t>
+        <w:t>Could you share examples of how developers utilize land and generate revenue during the post-crediting permanence period? For a 100-year project on purchased land (freehold), it is concerned that after the 25-year crediting period ends, cash inflows stop while maintenance of land and forest must continue</w:t>
       </w:r>
       <w:r w:rsidR="00A72D05">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">how is this usually addressed? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B570BE2" w14:textId="38BEFBCC" w:rsidR="00EB3F41" w:rsidRDefault="0F5044FF" w:rsidP="62F714E9">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="11077323">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="279021A3" w:rsidRPr="66F0CE50">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>CER</w:t>
       </w:r>
       <w:r w:rsidRPr="11077323">
@@ -9530,171 +10131,197 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> will fund ongoing monitoring and maintenance once crediting ends.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5869763C" w14:textId="791F8D67" w:rsidR="00694D83" w:rsidRDefault="2C315717" w:rsidP="11077323">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For financial planning and alternative revenue strategies, project proponents typically seek advice from carbon service providers, consultant</w:t>
       </w:r>
       <w:r w:rsidR="58811ED9" w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s, or legal and financial advisors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07FD81CE" w14:textId="74F890EB" w:rsidR="15441212" w:rsidRDefault="00694D83" w:rsidP="00786388">
+    <w:p w14:paraId="07FD81CE" w14:textId="1194804E" w:rsidR="15441212" w:rsidRDefault="00694D83" w:rsidP="00786388">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>For more information, refer to</w:t>
       </w:r>
       <w:r w:rsidR="6C7B3D6E" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId90">
         <w:r w:rsidR="27A36FEC" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>legal right and native title</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="82"/>
+      </w:r>
       <w:r w:rsidR="27A36FEC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF7708">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:hyperlink r:id="rId91">
         <w:r w:rsidR="00A72D05">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>post-crediting period obligations for sequestration projects</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A72D05">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="83"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="08F1E156" w14:textId="400466DF" w:rsidR="00FA018E" w:rsidRPr="00FA018E" w:rsidRDefault="1A8B865B" w:rsidP="19F0E246">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="0" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In relation to the suggestion that a sale contract must transfer legal right, does this not automatically transfer upon settlement of the sale (given that from this date the buyer </w:t>
       </w:r>
       <w:bookmarkStart w:id="13" w:name="_Int_uRHai33V"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>has the ability to</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> conduct the project, as they then own the land)? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01C0205D" w14:textId="366AC8C1" w:rsidR="007E07C1" w:rsidRDefault="14B0CF7A" w:rsidP="62F714E9">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="62F714E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It depends on the terms of the sale contract whether the buyer holds legal right on settlement. Ownership of the land may, but does not necessarily, mean that the buyer holds legal right. The right to carry out the project can be reserved by mutual agreement to remain with the seller post-settlement for an agreed period, notwithstanding that the buyer obtains title to the land. There are several possibilities, and it is up to the parties to the sale contract to provide for them in accordance with their requirements.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="748B89D6" w14:textId="0AD37652" w:rsidR="62F714E9" w:rsidRDefault="007E07C1" w:rsidP="15441212">
+    <w:p w14:paraId="748B89D6" w14:textId="1D438867" w:rsidR="62F714E9" w:rsidRDefault="007E07C1" w:rsidP="15441212">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>For more information, refer to</w:t>
       </w:r>
       <w:r w:rsidR="31843BF1" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId92">
         <w:r w:rsidR="15441212" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>legal right and native title</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="84"/>
+      </w:r>
       <w:r w:rsidR="15441212">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId93">
         <w:r w:rsidR="15441212" w:rsidRPr="15441212">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>selling or buying ACCU Scheme project property</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="15441212" w:rsidRPr="15441212">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA09F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="85"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A08F026" w14:textId="6A44C09E" w:rsidR="15441212" w:rsidRDefault="15441212" w:rsidP="15441212">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A48C5D8" w14:textId="4D3FCDD0" w:rsidR="00AD59C6" w:rsidRDefault="750D29D0" w:rsidP="00786388">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="62F714E9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>If this webinar has raised any questions about your specific project, feel free to reach out to your assessment team or contact us through our enquiries</w:t>
       </w:r>
       <w:r w:rsidR="00A72D05">
@@ -9719,64 +10346,64 @@
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AD59C6" w:rsidSect="00E349EF">
       <w:headerReference w:type="default" r:id="rId95"/>
       <w:footerReference w:type="even" r:id="rId96"/>
       <w:footerReference w:type="default" r:id="rId97"/>
       <w:headerReference w:type="first" r:id="rId98"/>
       <w:footerReference w:type="first" r:id="rId99"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1447" w:right="1080" w:bottom="993" w:left="1080" w:header="227" w:footer="232" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C134073" w14:textId="77777777" w:rsidR="00FC1C12" w:rsidRDefault="00FC1C12" w:rsidP="00176C28">
+    <w:p w14:paraId="5799AFD2" w14:textId="77777777" w:rsidR="00FC21C2" w:rsidRDefault="00FC21C2" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="499C58EA" w14:textId="77777777" w:rsidR="00FC1C12" w:rsidRDefault="00FC1C12"/>
+    <w:p w14:paraId="3DFAF65D" w14:textId="77777777" w:rsidR="00FC21C2" w:rsidRDefault="00FC21C2"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77C59F1D" w14:textId="77777777" w:rsidR="00FC1C12" w:rsidRDefault="00FC1C12" w:rsidP="00176C28">
+    <w:p w14:paraId="66DDF3A2" w14:textId="77777777" w:rsidR="00FC21C2" w:rsidRDefault="00FC21C2" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7376209B" w14:textId="77777777" w:rsidR="00FC1C12" w:rsidRDefault="00FC1C12"/>
+    <w:p w14:paraId="6BD88BE1" w14:textId="77777777" w:rsidR="00FC21C2" w:rsidRDefault="00FC21C2"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -10147,64 +10774,1679 @@
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="6A606F06" w14:textId="5A39FAF6" w:rsidR="0065750A" w:rsidRPr="009C30B4" w:rsidRDefault="0065750A" w:rsidP="007A32A0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2694"/>
         <w:tab w:val="clear" w:pos="3969"/>
       </w:tabs>
       <w:ind w:left="0" w:right="101"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="005874"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="080285D0" w14:textId="77777777" w:rsidR="00FC1C12" w:rsidRDefault="00FC1C12" w:rsidP="00176C28">
+    <w:p w14:paraId="3FB5D6F1" w14:textId="77777777" w:rsidR="00FC21C2" w:rsidRDefault="00FC21C2" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D42FE3" w14:textId="77777777" w:rsidR="00FC1C12" w:rsidRDefault="00FC1C12"/>
+    <w:p w14:paraId="3E03B132" w14:textId="77777777" w:rsidR="00FC21C2" w:rsidRDefault="00FC21C2"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BCED2F3" w14:textId="77777777" w:rsidR="00FC1C12" w:rsidRDefault="00FC1C12" w:rsidP="00176C28">
+    <w:p w14:paraId="6DDDA283" w14:textId="77777777" w:rsidR="00FC21C2" w:rsidRDefault="00FC21C2" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="187F5B65" w14:textId="77777777" w:rsidR="00FC1C12" w:rsidRDefault="00FC1C12"/>
+    <w:p w14:paraId="6AB05B32" w14:textId="77777777" w:rsidR="00FC21C2" w:rsidRDefault="00FC21C2"/>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="44A091F1" w14:textId="508F66DC" w:rsidR="000221A4" w:rsidRDefault="000221A4">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000221A4">
+        <w:t>https://www.youtube.com/watch?v=uruuoW4slSI</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="27AE428A" w14:textId="09C50B14" w:rsidR="00397B66" w:rsidRDefault="00397B66">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397B66">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/accu-scheme-methods/reforestation-environmental-or-mallee-plantings-fullcam-method-2014/environmental-plantings-pilot</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="21033655" w14:textId="03E3C9E3" w:rsidR="00397B66" w:rsidRDefault="00397B66">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397B66">
+        <w:t>https://cer.gov.au/document_page/permanence-plan-template-projects-under-reforestation-environmental-or-mallee-plantings-2024-method</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="19CDC405" w14:textId="7AE7BE95" w:rsidR="00397B66" w:rsidRDefault="00397B66">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397B66">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/permanence-obligations#reversal-events</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="0CB8969D" w14:textId="1B12B5E6" w:rsidR="00397B66" w:rsidRDefault="00397B66">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397B66">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate/carbon-maintenance-obligations</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="0DD889C1" w14:textId="1CA4A26B" w:rsidR="000F0DE2" w:rsidRDefault="000F0DE2">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0DE2">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/permanence-obligations#reversal-events</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="2371766A" w14:textId="0148ADA9" w:rsidR="000F0DE2" w:rsidRDefault="000F0DE2">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0DE2">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate/carbon-maintenance-obligations</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="56D40067" w14:textId="634E7C36" w:rsidR="000F0DE2" w:rsidRDefault="000F0DE2">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0DE2">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/permanence-obligations#reversal-events</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="7E1B071C" w14:textId="20707443" w:rsidR="000F0DE2" w:rsidRDefault="000F0DE2">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0DE2">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate/carbon-maintenance-obligations</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="1B8156F0" w14:textId="6FE01D93" w:rsidR="00397B66" w:rsidRDefault="00397B66">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397B66">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/making-changes-to-your-project</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="6165474E" w14:textId="1A8DDDB3" w:rsidR="000F0DE2" w:rsidRDefault="000F0DE2">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0DE2">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/permanence-obligations#reversal-events</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="509D7D02" w14:textId="38EF4892" w:rsidR="000F0DE2" w:rsidRDefault="000F0DE2">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0DE2">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/managing-risk-and-integrity-accu-scheme/accu-scheme-project-timelines</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="13">
+    <w:p w14:paraId="2F986422" w14:textId="2C76D742" w:rsidR="000F0DE2" w:rsidRDefault="000F0DE2">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0DE2">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/making-changes-to-your-project</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="14">
+    <w:p w14:paraId="5EAF5C51" w14:textId="334032C8" w:rsidR="000F0DE2" w:rsidRDefault="000F0DE2">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0DE2">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/permanence-obligations</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="15">
+    <w:p w14:paraId="163F3EFA" w14:textId="174CF25E" w:rsidR="00397B66" w:rsidRDefault="00397B66">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397B66">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate/carbon-maintenance-obligations</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="16">
+    <w:p w14:paraId="4314BDDD" w14:textId="030E4497" w:rsidR="000F0DE2" w:rsidRDefault="000F0DE2">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0DE2">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/permanence-obligations#reversal-events</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="17">
+    <w:p w14:paraId="5CFD0562" w14:textId="4DDAC23D" w:rsidR="000F0DE2" w:rsidRDefault="000F0DE2">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0DE2">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/permanence-obligations#reversal-events</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="18">
+    <w:p w14:paraId="17021AEE" w14:textId="18590E8F" w:rsidR="000F0DE2" w:rsidRDefault="000F0DE2">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0DE2">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/permanence-obligations#reversal-events</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="19">
+    <w:p w14:paraId="1836B6DD" w14:textId="5AF61651" w:rsidR="00397B66" w:rsidRDefault="00397B66">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397B66">
+        <w:t>https://cer.gov.au/about-us/our-compliance-approach/compliance-policy-education-monitoring-and-enforcement-activities</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="20">
+    <w:p w14:paraId="30D9FB94" w14:textId="0A8F5C03" w:rsidR="00397B66" w:rsidRDefault="00397B66">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397B66">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/post-crediting-period-obligations-sequestration-projects</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="21">
+    <w:p w14:paraId="2825550E" w14:textId="745AE67C" w:rsidR="00397B66" w:rsidRDefault="00397B66">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397B66">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/project-reporting-and-audits</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="22">
+    <w:p w14:paraId="32D50E4C" w14:textId="5EB043B5" w:rsidR="00397B66" w:rsidRDefault="00397B66">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397B66">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/permanence-obligations#reversal-events</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="23">
+    <w:p w14:paraId="61AB0429" w14:textId="14EA5735" w:rsidR="00397B66" w:rsidRDefault="00397B66">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397B66">
+        <w:t>https://cer.gov.au/document/forest-management-plan-guidance</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="24">
+    <w:p w14:paraId="1327E6BD" w14:textId="2C5BF575" w:rsidR="000F0DE2" w:rsidRDefault="000F0DE2">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0DE2">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/permanence-obligations#reversal-events</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="25">
+    <w:p w14:paraId="77FB18B6" w14:textId="5C12BFD0" w:rsidR="000F0DE2" w:rsidRDefault="000F0DE2">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0DE2">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/managing-risk-and-integrity-accu-scheme/accu-scheme-project-timelines</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="26">
+    <w:p w14:paraId="26148483" w14:textId="4137A36F" w:rsidR="006B2985" w:rsidRDefault="006B2985">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B2985">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/project-reporting-and-audits</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="27">
+    <w:p w14:paraId="3AE67C0B" w14:textId="2826DD80" w:rsidR="006B2985" w:rsidRDefault="006B2985">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B2985">
+        <w:t>https://cer.gov.au/schemes/nature-repair-market-scheme/replanting-native-forest-and-woodland-ecosystems-method</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="28">
+    <w:p w14:paraId="517F6971" w14:textId="1E7B999E" w:rsidR="006B2985" w:rsidRDefault="006B2985">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B2985">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/post-crediting-period-obligations-sequestration-projects</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="29">
+    <w:p w14:paraId="36826312" w14:textId="072D2E30" w:rsidR="006B2985" w:rsidRDefault="006B2985">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B2985">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/project-reporting-and-audits</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="30">
+    <w:p w14:paraId="3318A70C" w14:textId="5776B274" w:rsidR="006B2985" w:rsidRDefault="006B2985">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B2985">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/accu-scheme-methods</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="31">
+    <w:p w14:paraId="2F500097" w14:textId="0E27055D" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/permanence-obligations#reversal-events</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="32">
+    <w:p w14:paraId="0B62D486" w14:textId="0600B87E" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/post-crediting-period-obligations-sequestration-projects</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="33">
+    <w:p w14:paraId="2B020E57" w14:textId="644F5074" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/accu-scheme-methods/reforestation-environmental-or-mallee-plantings-fullcam-method-2014/environmental-plantings-pilot</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="34">
+    <w:p w14:paraId="76A99B49" w14:textId="576E4942" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/project-reporting-and-audits</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="35">
+    <w:p w14:paraId="5C0FF10D" w14:textId="12B8A349" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/news-and-media/public-consultations/audit-thresholds-instrument</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="36">
+    <w:p w14:paraId="011B2438" w14:textId="511A16D5" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://www.legislation.gov.au/F2014L01212/latest/text</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="37">
+    <w:p w14:paraId="7B6994D4" w14:textId="59369198" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://www.legislation.gov.au/F2024L01473/asmade/text</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="38">
+    <w:p w14:paraId="48C7D936" w14:textId="0E4E6044" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/project-reporting-and-audits</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="39">
+    <w:p w14:paraId="12B3F2B8" w14:textId="26F48B32" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/permanence-obligations#reversal-events</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="40">
+    <w:p w14:paraId="4ABCA312" w14:textId="19FC7E0A" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/making-changes-to-your-project</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="41">
+    <w:p w14:paraId="6135291F" w14:textId="3AD4FAD5" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/managing-risk-and-integrity-accu-scheme/accu-scheme-project-timelines</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="42">
+    <w:p w14:paraId="12EE2D32" w14:textId="370ABC2A" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/post-crediting-period-obligations-sequestration-projects</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="43">
+    <w:p w14:paraId="2F219040" w14:textId="1B5428F7" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/document_page/understanding-your-soil-carbon-project-simple-method-guide</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="44">
+    <w:p w14:paraId="4B99298C" w14:textId="26828174" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/document_page/guidance-meeting-requirements-soil-carbon-land-management-strategies-2021-soil-carbon-projects</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="45">
+    <w:p w14:paraId="46BB25D2" w14:textId="140849B9" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/project-reporting-and-audits</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="46">
+    <w:p w14:paraId="4A050412" w14:textId="6EEE6689" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/permanence-obligations#reversal-events</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="47">
+    <w:p w14:paraId="24F4A27C" w14:textId="3C10FB58" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/project-reporting-and-audits</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="48">
+    <w:p w14:paraId="490869F5" w14:textId="2880CC72" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/permanence-obligations#reversal-events</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="49">
+    <w:p w14:paraId="78E58B11" w14:textId="3EC4DDB1" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://onlineservices.cer.gov.au/</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="50">
+    <w:p w14:paraId="533AFD2C" w14:textId="4C6E7C79" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/permanence-obligations#reversal-events</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="51">
+    <w:p w14:paraId="26C0715F" w14:textId="404E3202" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/accu-scheme-methods/closed-methods/human-induced-regeneration-permanent-even-aged-native-forest-closed</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="52">
+    <w:p w14:paraId="68A03F10" w14:textId="7F36B46B" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/plan-your-project/legal-right-and-native-title</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="53">
+    <w:p w14:paraId="52FA788B" w14:textId="31F92DA7" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/accu-scheme-methods/method-variations-and-expiry</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="54">
+    <w:p w14:paraId="5DFCF684" w14:textId="0FB08EE1" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/permanence-obligations#reversal-events</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="55">
+    <w:p w14:paraId="7B4F2C64" w14:textId="70449935" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate/carbon-maintenance-obligations</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="56">
+    <w:p w14:paraId="7F6AE702" w14:textId="28E58BA8" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/plan-your-project/legal-right-and-native-title</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="57">
+    <w:p w14:paraId="62491563" w14:textId="20A5D759" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate/making-changes-to-your-project/selling-or-buying-accu-scheme-project-property</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="58">
+    <w:p w14:paraId="4D8B97FD" w14:textId="2A191202" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/accu-scheme-methods/method-variations-and-expiry</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="59">
+    <w:p w14:paraId="5F1F2C83" w14:textId="13F68B71" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/project-reporting-and-audits</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="60">
+    <w:p w14:paraId="44AC80FA" w14:textId="001EA1D9" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/permanence-obligations#reversal-events</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="61">
+    <w:p w14:paraId="04D66858" w14:textId="74AEA6CE" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/project-reporting-and-audits</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="62">
+    <w:p w14:paraId="64E08924" w14:textId="567408A2" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/permanence-obligations#reversal-events</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="63">
+    <w:p w14:paraId="4F1DC317" w14:textId="688BFB26" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/permanence-obligations#reversal-events</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="64">
+    <w:p w14:paraId="69FF40F5" w14:textId="0DDDC4C6" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/project-reporting-and-audits</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="65">
+    <w:p w14:paraId="1FC667EB" w14:textId="17F9FE0B" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/plan-your-project/legal-right-and-native-title</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="66">
+    <w:p w14:paraId="76B5B27D" w14:textId="63F7EAB1" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/plan-your-project/legal-right-and-native-title</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="67">
+    <w:p w14:paraId="7194D0DC" w14:textId="04260990" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/accu-scheme-methods/method-variations-and-expiry</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="68">
+    <w:p w14:paraId="1C5CFF87" w14:textId="3AC59F7E" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/permanence-obligations#reversal-events</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="69">
+    <w:p w14:paraId="580E3DCD" w14:textId="3783BB32" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate/making-changes-to-your-project/selling-or-buying-accu-scheme-project-property</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="70">
+    <w:p w14:paraId="50462255" w14:textId="4216FB19" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate/making-changes-to-your-project/selling-or-buying-accu-scheme-project-property</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="71">
+    <w:p w14:paraId="05D1298B" w14:textId="7C65120F" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/project-reporting-and-audits</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="72">
+    <w:p w14:paraId="6C8EE7E4" w14:textId="1C97A3EF" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/document_page/reducing-risk-fire-and-preserving-sequestered-carbon-accu-scheme-projects</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="73">
+    <w:p w14:paraId="34B5F3A0" w14:textId="73246EE1" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/permanence-obligations</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="74">
+    <w:p w14:paraId="44F0B8AA" w14:textId="0C87EC76" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/document_page/cer-accu-007-application-to-stop-reporting-sequestration-project</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="75">
+    <w:p w14:paraId="3A875472" w14:textId="1233E3A3" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/project-reporting-and-audits</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="76">
+    <w:p w14:paraId="742AAB44" w14:textId="5F71650F" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/post-crediting-period-obligations-sequestration-projects</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="77">
+    <w:p w14:paraId="341C19EE" w14:textId="7E5B5232" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/document_page/cer-accu-007-application-to-stop-reporting-sequestration-project</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="78">
+    <w:p w14:paraId="498CC658" w14:textId="0EA3CFD4" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/permanence-obligations</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="79">
+    <w:p w14:paraId="75006180" w14:textId="5D78E70E" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/post-crediting-period-obligations-sequestration-projects</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="80">
+    <w:p w14:paraId="29B47FBC" w14:textId="22DD2DE9" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/plan-your-project/legal-right-and-native-title</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="81">
+    <w:p w14:paraId="4E98798C" w14:textId="6966198E" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate/making-changes-to-your-project/estate-management-for-executors</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="82">
+    <w:p w14:paraId="55FB40BA" w14:textId="53E84B10" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/plan-your-project/legal-right-and-native-title</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="83">
+    <w:p w14:paraId="090ADB80" w14:textId="57CE5C7F" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/post-crediting-period-obligations-sequestration-projects</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="84">
+    <w:p w14:paraId="1F5BCA4A" w14:textId="5D6C4297" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate-accu-scheme/plan-your-project/legal-right-and-native-title</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="85">
+    <w:p w14:paraId="42D4A053" w14:textId="779F8D20" w:rsidR="00DA09F1" w:rsidRDefault="00DA09F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA09F1">
+        <w:t>https://cer.gov.au/schemes/australian-carbon-credit-unit-scheme/how-to-participate/making-changes-to-your-project/selling-or-buying-accu-scheme-project-property</w:t>
+      </w:r>
+    </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F2CD1AA" w14:textId="420BCC21" w:rsidR="00D81782" w:rsidRDefault="00D81782" w:rsidP="00977234">
     <w:pPr>
       <w:pStyle w:val="Heading5"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4870"/>
         <w:tab w:val="left" w:pos="8745"/>
       </w:tabs>
       <w:spacing w:before="200" w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="15741ECF" w14:textId="77777777" w:rsidR="00D81782" w:rsidRPr="00BE0DA3" w:rsidRDefault="00407A97" w:rsidP="00515AAD">
     <w:pPr>
       <w:pStyle w:val="LegislativesecrecyACT"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -13109,51 +15351,51 @@
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1078550584">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1230967481">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="262421816">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1451820057">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1645967124">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="678048160">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="150"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -13171,50 +15413,51 @@
     <w:rsid w:val="00001E38"/>
     <w:rsid w:val="00003663"/>
     <w:rsid w:val="000037C7"/>
     <w:rsid w:val="00004C68"/>
     <w:rsid w:val="00006B10"/>
     <w:rsid w:val="00006F1A"/>
     <w:rsid w:val="000073E3"/>
     <w:rsid w:val="0001099D"/>
     <w:rsid w:val="00010A40"/>
     <w:rsid w:val="00010C36"/>
     <w:rsid w:val="00011F48"/>
     <w:rsid w:val="00012240"/>
     <w:rsid w:val="000126D9"/>
     <w:rsid w:val="0001279F"/>
     <w:rsid w:val="000128F0"/>
     <w:rsid w:val="0001459F"/>
     <w:rsid w:val="00014706"/>
     <w:rsid w:val="00014961"/>
     <w:rsid w:val="00015432"/>
     <w:rsid w:val="00015C27"/>
     <w:rsid w:val="00015DD8"/>
     <w:rsid w:val="000175FE"/>
     <w:rsid w:val="0001799A"/>
     <w:rsid w:val="0002097D"/>
     <w:rsid w:val="0002179D"/>
+    <w:rsid w:val="000221A4"/>
     <w:rsid w:val="00022EBF"/>
     <w:rsid w:val="000238C0"/>
     <w:rsid w:val="000238EC"/>
     <w:rsid w:val="0002455C"/>
     <w:rsid w:val="00024577"/>
     <w:rsid w:val="0002494B"/>
     <w:rsid w:val="000252D7"/>
     <w:rsid w:val="000263F0"/>
     <w:rsid w:val="00031090"/>
     <w:rsid w:val="00031EFE"/>
     <w:rsid w:val="00031FD4"/>
     <w:rsid w:val="000323ED"/>
     <w:rsid w:val="00034185"/>
     <w:rsid w:val="0003525D"/>
     <w:rsid w:val="00035321"/>
     <w:rsid w:val="0003582F"/>
     <w:rsid w:val="0003619E"/>
     <w:rsid w:val="00036EA7"/>
     <w:rsid w:val="00037167"/>
     <w:rsid w:val="00037633"/>
     <w:rsid w:val="000378B6"/>
     <w:rsid w:val="00037D0D"/>
     <w:rsid w:val="000408E7"/>
     <w:rsid w:val="00041212"/>
     <w:rsid w:val="00041655"/>
@@ -13341,50 +15584,51 @@
     <w:rsid w:val="000D10C2"/>
     <w:rsid w:val="000D2194"/>
     <w:rsid w:val="000D23F8"/>
     <w:rsid w:val="000D2B59"/>
     <w:rsid w:val="000D2EA1"/>
     <w:rsid w:val="000D3C2F"/>
     <w:rsid w:val="000D3EF1"/>
     <w:rsid w:val="000D4CDE"/>
     <w:rsid w:val="000D59F0"/>
     <w:rsid w:val="000D787E"/>
     <w:rsid w:val="000D7A2B"/>
     <w:rsid w:val="000D7C68"/>
     <w:rsid w:val="000E0E21"/>
     <w:rsid w:val="000E2C69"/>
     <w:rsid w:val="000E2FF3"/>
     <w:rsid w:val="000E3311"/>
     <w:rsid w:val="000E3569"/>
     <w:rsid w:val="000E4ECF"/>
     <w:rsid w:val="000E5332"/>
     <w:rsid w:val="000E5822"/>
     <w:rsid w:val="000E5848"/>
     <w:rsid w:val="000E5A13"/>
     <w:rsid w:val="000E5C3D"/>
     <w:rsid w:val="000E6BDE"/>
     <w:rsid w:val="000F043B"/>
+    <w:rsid w:val="000F0DE2"/>
     <w:rsid w:val="000F1EB7"/>
     <w:rsid w:val="000F220F"/>
     <w:rsid w:val="000F246E"/>
     <w:rsid w:val="000F278B"/>
     <w:rsid w:val="000F2865"/>
     <w:rsid w:val="000F29E9"/>
     <w:rsid w:val="000F2BDF"/>
     <w:rsid w:val="000F450D"/>
     <w:rsid w:val="000F480C"/>
     <w:rsid w:val="000F5BD0"/>
     <w:rsid w:val="000F5E1B"/>
     <w:rsid w:val="000F6700"/>
     <w:rsid w:val="000F6B44"/>
     <w:rsid w:val="00100516"/>
     <w:rsid w:val="00100E0D"/>
     <w:rsid w:val="00103D6E"/>
     <w:rsid w:val="00103F2F"/>
     <w:rsid w:val="00104532"/>
     <w:rsid w:val="001063CC"/>
     <w:rsid w:val="00107957"/>
     <w:rsid w:val="00107CA0"/>
     <w:rsid w:val="00107F4D"/>
     <w:rsid w:val="00111203"/>
     <w:rsid w:val="00111BF8"/>
     <w:rsid w:val="00112E29"/>
@@ -13816,50 +16060,51 @@
     <w:rsid w:val="00370D8F"/>
     <w:rsid w:val="00371059"/>
     <w:rsid w:val="003719AB"/>
     <w:rsid w:val="003728D1"/>
     <w:rsid w:val="00374582"/>
     <w:rsid w:val="00374722"/>
     <w:rsid w:val="00374AFA"/>
     <w:rsid w:val="00374B91"/>
     <w:rsid w:val="00374FB3"/>
     <w:rsid w:val="00376C42"/>
     <w:rsid w:val="00376CA8"/>
     <w:rsid w:val="00376D2A"/>
     <w:rsid w:val="00376EE2"/>
     <w:rsid w:val="003772C7"/>
     <w:rsid w:val="003778F8"/>
     <w:rsid w:val="00381523"/>
     <w:rsid w:val="003824D4"/>
     <w:rsid w:val="00384234"/>
     <w:rsid w:val="00385C0E"/>
     <w:rsid w:val="003866DE"/>
     <w:rsid w:val="00392E78"/>
     <w:rsid w:val="00394411"/>
     <w:rsid w:val="003949E3"/>
     <w:rsid w:val="0039629C"/>
     <w:rsid w:val="003979A6"/>
+    <w:rsid w:val="00397B66"/>
     <w:rsid w:val="003A0D22"/>
     <w:rsid w:val="003A0FB0"/>
     <w:rsid w:val="003A27FA"/>
     <w:rsid w:val="003A30A3"/>
     <w:rsid w:val="003A446D"/>
     <w:rsid w:val="003A5739"/>
     <w:rsid w:val="003A636C"/>
     <w:rsid w:val="003A67A0"/>
     <w:rsid w:val="003A68C2"/>
     <w:rsid w:val="003A760B"/>
     <w:rsid w:val="003B10C8"/>
     <w:rsid w:val="003B159D"/>
     <w:rsid w:val="003B271F"/>
     <w:rsid w:val="003B43BC"/>
     <w:rsid w:val="003B6746"/>
     <w:rsid w:val="003B6E36"/>
     <w:rsid w:val="003B7093"/>
     <w:rsid w:val="003B7809"/>
     <w:rsid w:val="003B783C"/>
     <w:rsid w:val="003C08EF"/>
     <w:rsid w:val="003C0B09"/>
     <w:rsid w:val="003C0D5F"/>
     <w:rsid w:val="003C30C3"/>
     <w:rsid w:val="003C3232"/>
     <w:rsid w:val="003C4B7C"/>
@@ -14357,50 +16602,51 @@
     <w:rsid w:val="006A2111"/>
     <w:rsid w:val="006A2857"/>
     <w:rsid w:val="006A28ED"/>
     <w:rsid w:val="006A313F"/>
     <w:rsid w:val="006A31E3"/>
     <w:rsid w:val="006A37D1"/>
     <w:rsid w:val="006A37D7"/>
     <w:rsid w:val="006A49FD"/>
     <w:rsid w:val="006A5169"/>
     <w:rsid w:val="006A548D"/>
     <w:rsid w:val="006A55C7"/>
     <w:rsid w:val="006A6308"/>
     <w:rsid w:val="006A6441"/>
     <w:rsid w:val="006A68F2"/>
     <w:rsid w:val="006A6C5A"/>
     <w:rsid w:val="006A6CCE"/>
     <w:rsid w:val="006A7714"/>
     <w:rsid w:val="006A771E"/>
     <w:rsid w:val="006A7A4E"/>
     <w:rsid w:val="006B0243"/>
     <w:rsid w:val="006B02C4"/>
     <w:rsid w:val="006B1B51"/>
     <w:rsid w:val="006B1E7A"/>
     <w:rsid w:val="006B23B3"/>
     <w:rsid w:val="006B26CA"/>
+    <w:rsid w:val="006B2985"/>
     <w:rsid w:val="006B39EC"/>
     <w:rsid w:val="006B40CF"/>
     <w:rsid w:val="006B51F7"/>
     <w:rsid w:val="006B5783"/>
     <w:rsid w:val="006B5FFF"/>
     <w:rsid w:val="006B6032"/>
     <w:rsid w:val="006B6B3B"/>
     <w:rsid w:val="006C0698"/>
     <w:rsid w:val="006C0E26"/>
     <w:rsid w:val="006C1078"/>
     <w:rsid w:val="006C121A"/>
     <w:rsid w:val="006C1275"/>
     <w:rsid w:val="006C145A"/>
     <w:rsid w:val="006C1FDE"/>
     <w:rsid w:val="006C2895"/>
     <w:rsid w:val="006C2E54"/>
     <w:rsid w:val="006C44E5"/>
     <w:rsid w:val="006C4866"/>
     <w:rsid w:val="006C53DB"/>
     <w:rsid w:val="006C58B9"/>
     <w:rsid w:val="006C6178"/>
     <w:rsid w:val="006C61CC"/>
     <w:rsid w:val="006C6802"/>
     <w:rsid w:val="006C7D3E"/>
     <w:rsid w:val="006D16DA"/>
@@ -14705,50 +16951,51 @@
     <w:rsid w:val="008718BD"/>
     <w:rsid w:val="00871D1C"/>
     <w:rsid w:val="008726EE"/>
     <w:rsid w:val="00873055"/>
     <w:rsid w:val="0087398D"/>
     <w:rsid w:val="00873E6D"/>
     <w:rsid w:val="0087712C"/>
     <w:rsid w:val="0087745E"/>
     <w:rsid w:val="0088061E"/>
     <w:rsid w:val="00880A27"/>
     <w:rsid w:val="008818BD"/>
     <w:rsid w:val="00881DF7"/>
     <w:rsid w:val="008827C1"/>
     <w:rsid w:val="00883C12"/>
     <w:rsid w:val="008841EC"/>
     <w:rsid w:val="008843B8"/>
     <w:rsid w:val="0088452D"/>
     <w:rsid w:val="00885352"/>
     <w:rsid w:val="00885919"/>
     <w:rsid w:val="00885AB6"/>
     <w:rsid w:val="00886163"/>
     <w:rsid w:val="00886D56"/>
     <w:rsid w:val="00890462"/>
     <w:rsid w:val="00890472"/>
     <w:rsid w:val="00890CAD"/>
+    <w:rsid w:val="00892C67"/>
     <w:rsid w:val="00894154"/>
     <w:rsid w:val="008944C7"/>
     <w:rsid w:val="008945B3"/>
     <w:rsid w:val="00895EA9"/>
     <w:rsid w:val="00897451"/>
     <w:rsid w:val="00897A13"/>
     <w:rsid w:val="008A0B8B"/>
     <w:rsid w:val="008A2AAD"/>
     <w:rsid w:val="008A2D93"/>
     <w:rsid w:val="008A46D6"/>
     <w:rsid w:val="008A4776"/>
     <w:rsid w:val="008A4F2A"/>
     <w:rsid w:val="008A669F"/>
     <w:rsid w:val="008A68C7"/>
     <w:rsid w:val="008B0D79"/>
     <w:rsid w:val="008B1474"/>
     <w:rsid w:val="008B22E4"/>
     <w:rsid w:val="008B434A"/>
     <w:rsid w:val="008B5C7E"/>
     <w:rsid w:val="008C2DC9"/>
     <w:rsid w:val="008C4D00"/>
     <w:rsid w:val="008C63A1"/>
     <w:rsid w:val="008C7587"/>
     <w:rsid w:val="008C7639"/>
     <w:rsid w:val="008C7F44"/>
@@ -15024,50 +17271,51 @@
     <w:rsid w:val="00A27E9D"/>
     <w:rsid w:val="00A302FA"/>
     <w:rsid w:val="00A30DDB"/>
     <w:rsid w:val="00A3253D"/>
     <w:rsid w:val="00A32A65"/>
     <w:rsid w:val="00A33F7D"/>
     <w:rsid w:val="00A3437D"/>
     <w:rsid w:val="00A343CF"/>
     <w:rsid w:val="00A35AE5"/>
     <w:rsid w:val="00A363CB"/>
     <w:rsid w:val="00A3655A"/>
     <w:rsid w:val="00A372C5"/>
     <w:rsid w:val="00A414B3"/>
     <w:rsid w:val="00A41A11"/>
     <w:rsid w:val="00A41CE2"/>
     <w:rsid w:val="00A420DF"/>
     <w:rsid w:val="00A42390"/>
     <w:rsid w:val="00A43077"/>
     <w:rsid w:val="00A43441"/>
     <w:rsid w:val="00A4394A"/>
     <w:rsid w:val="00A44269"/>
     <w:rsid w:val="00A442AE"/>
     <w:rsid w:val="00A4436C"/>
     <w:rsid w:val="00A44C0C"/>
     <w:rsid w:val="00A44D78"/>
+    <w:rsid w:val="00A458FA"/>
     <w:rsid w:val="00A45CDD"/>
     <w:rsid w:val="00A47E85"/>
     <w:rsid w:val="00A50A9D"/>
     <w:rsid w:val="00A5176A"/>
     <w:rsid w:val="00A51ECB"/>
     <w:rsid w:val="00A52CF6"/>
     <w:rsid w:val="00A531D0"/>
     <w:rsid w:val="00A5379E"/>
     <w:rsid w:val="00A54A4C"/>
     <w:rsid w:val="00A55738"/>
     <w:rsid w:val="00A559D9"/>
     <w:rsid w:val="00A565E4"/>
     <w:rsid w:val="00A568F1"/>
     <w:rsid w:val="00A56942"/>
     <w:rsid w:val="00A56F26"/>
     <w:rsid w:val="00A573A0"/>
     <w:rsid w:val="00A5762F"/>
     <w:rsid w:val="00A57701"/>
     <w:rsid w:val="00A57E78"/>
     <w:rsid w:val="00A600D0"/>
     <w:rsid w:val="00A6059D"/>
     <w:rsid w:val="00A606C6"/>
     <w:rsid w:val="00A60B40"/>
     <w:rsid w:val="00A614AE"/>
     <w:rsid w:val="00A61D6E"/>
@@ -15177,50 +17425,51 @@
     <w:rsid w:val="00AE6187"/>
     <w:rsid w:val="00AE7BE5"/>
     <w:rsid w:val="00AF0BDE"/>
     <w:rsid w:val="00AF162C"/>
     <w:rsid w:val="00AF453C"/>
     <w:rsid w:val="00AF5F77"/>
     <w:rsid w:val="00AF6512"/>
     <w:rsid w:val="00AF668C"/>
     <w:rsid w:val="00AF7A8D"/>
     <w:rsid w:val="00AF7B97"/>
     <w:rsid w:val="00B011DF"/>
     <w:rsid w:val="00B0162E"/>
     <w:rsid w:val="00B01B1F"/>
     <w:rsid w:val="00B02F85"/>
     <w:rsid w:val="00B03009"/>
     <w:rsid w:val="00B03957"/>
     <w:rsid w:val="00B0400F"/>
     <w:rsid w:val="00B058A3"/>
     <w:rsid w:val="00B07453"/>
     <w:rsid w:val="00B07704"/>
     <w:rsid w:val="00B10BCE"/>
     <w:rsid w:val="00B10C94"/>
     <w:rsid w:val="00B1189E"/>
     <w:rsid w:val="00B12550"/>
     <w:rsid w:val="00B130C3"/>
+    <w:rsid w:val="00B14180"/>
     <w:rsid w:val="00B15AF2"/>
     <w:rsid w:val="00B16370"/>
     <w:rsid w:val="00B16DCF"/>
     <w:rsid w:val="00B1756C"/>
     <w:rsid w:val="00B17CDE"/>
     <w:rsid w:val="00B22D31"/>
     <w:rsid w:val="00B231E5"/>
     <w:rsid w:val="00B24775"/>
     <w:rsid w:val="00B26F67"/>
     <w:rsid w:val="00B27149"/>
     <w:rsid w:val="00B27BFA"/>
     <w:rsid w:val="00B30326"/>
     <w:rsid w:val="00B30DC8"/>
     <w:rsid w:val="00B323C0"/>
     <w:rsid w:val="00B33710"/>
     <w:rsid w:val="00B33A05"/>
     <w:rsid w:val="00B345FB"/>
     <w:rsid w:val="00B34834"/>
     <w:rsid w:val="00B34EAF"/>
     <w:rsid w:val="00B355CA"/>
     <w:rsid w:val="00B36477"/>
     <w:rsid w:val="00B36FAC"/>
     <w:rsid w:val="00B4069E"/>
     <w:rsid w:val="00B41BE9"/>
     <w:rsid w:val="00B42777"/>
@@ -15497,50 +17746,51 @@
     <w:rsid w:val="00CC2A00"/>
     <w:rsid w:val="00CC2C07"/>
     <w:rsid w:val="00CC2E59"/>
     <w:rsid w:val="00CC4BFC"/>
     <w:rsid w:val="00CC582D"/>
     <w:rsid w:val="00CC5840"/>
     <w:rsid w:val="00CC5AA4"/>
     <w:rsid w:val="00CC5C61"/>
     <w:rsid w:val="00CC5FFC"/>
     <w:rsid w:val="00CC60F5"/>
     <w:rsid w:val="00CC6786"/>
     <w:rsid w:val="00CC6D29"/>
     <w:rsid w:val="00CD09E5"/>
     <w:rsid w:val="00CD0E0A"/>
     <w:rsid w:val="00CD13D8"/>
     <w:rsid w:val="00CD38E7"/>
     <w:rsid w:val="00CD3B77"/>
     <w:rsid w:val="00CD53EA"/>
     <w:rsid w:val="00CD5E53"/>
     <w:rsid w:val="00CD617C"/>
     <w:rsid w:val="00CD7116"/>
     <w:rsid w:val="00CD79F6"/>
     <w:rsid w:val="00CE02B1"/>
     <w:rsid w:val="00CE04B1"/>
     <w:rsid w:val="00CE04C6"/>
+    <w:rsid w:val="00CE06F0"/>
     <w:rsid w:val="00CE12F1"/>
     <w:rsid w:val="00CE1640"/>
     <w:rsid w:val="00CE3E30"/>
     <w:rsid w:val="00CE3E73"/>
     <w:rsid w:val="00CE3EBA"/>
     <w:rsid w:val="00CE4E12"/>
     <w:rsid w:val="00CE513F"/>
     <w:rsid w:val="00CE53C0"/>
     <w:rsid w:val="00CE6CB8"/>
     <w:rsid w:val="00CE71C6"/>
     <w:rsid w:val="00CE7AB3"/>
     <w:rsid w:val="00CF0147"/>
     <w:rsid w:val="00CF01B4"/>
     <w:rsid w:val="00CF149E"/>
     <w:rsid w:val="00CF18F4"/>
     <w:rsid w:val="00CF2D67"/>
     <w:rsid w:val="00CF3747"/>
     <w:rsid w:val="00CF3B62"/>
     <w:rsid w:val="00CF3E4A"/>
     <w:rsid w:val="00CF50CF"/>
     <w:rsid w:val="00CF72AF"/>
     <w:rsid w:val="00CF7421"/>
     <w:rsid w:val="00CF78C0"/>
     <w:rsid w:val="00D007FA"/>
     <w:rsid w:val="00D01191"/>
@@ -15640,50 +17890,51 @@
     <w:rsid w:val="00D77760"/>
     <w:rsid w:val="00D80F79"/>
     <w:rsid w:val="00D81129"/>
     <w:rsid w:val="00D81782"/>
     <w:rsid w:val="00D81F35"/>
     <w:rsid w:val="00D826DC"/>
     <w:rsid w:val="00D83871"/>
     <w:rsid w:val="00D84445"/>
     <w:rsid w:val="00D844F5"/>
     <w:rsid w:val="00D84535"/>
     <w:rsid w:val="00D84976"/>
     <w:rsid w:val="00D85269"/>
     <w:rsid w:val="00D858B2"/>
     <w:rsid w:val="00D9011A"/>
     <w:rsid w:val="00D90131"/>
     <w:rsid w:val="00D90D15"/>
     <w:rsid w:val="00D92DF7"/>
     <w:rsid w:val="00D946A6"/>
     <w:rsid w:val="00D948E7"/>
     <w:rsid w:val="00D95C62"/>
     <w:rsid w:val="00D9645C"/>
     <w:rsid w:val="00D97645"/>
     <w:rsid w:val="00D976E5"/>
     <w:rsid w:val="00D9774E"/>
     <w:rsid w:val="00D97E54"/>
+    <w:rsid w:val="00DA09F1"/>
     <w:rsid w:val="00DA1001"/>
     <w:rsid w:val="00DA148E"/>
     <w:rsid w:val="00DA182D"/>
     <w:rsid w:val="00DA26F2"/>
     <w:rsid w:val="00DA2F89"/>
     <w:rsid w:val="00DA3270"/>
     <w:rsid w:val="00DA6880"/>
     <w:rsid w:val="00DA73DE"/>
     <w:rsid w:val="00DB0866"/>
     <w:rsid w:val="00DB0952"/>
     <w:rsid w:val="00DB0B0F"/>
     <w:rsid w:val="00DB12A2"/>
     <w:rsid w:val="00DB16FB"/>
     <w:rsid w:val="00DB1FBF"/>
     <w:rsid w:val="00DB4D80"/>
     <w:rsid w:val="00DB4F74"/>
     <w:rsid w:val="00DB50A8"/>
     <w:rsid w:val="00DB50ED"/>
     <w:rsid w:val="00DB68E5"/>
     <w:rsid w:val="00DB70DC"/>
     <w:rsid w:val="00DB7A8B"/>
     <w:rsid w:val="00DB7B9B"/>
     <w:rsid w:val="00DB7D3B"/>
     <w:rsid w:val="00DC1D85"/>
     <w:rsid w:val="00DC21AF"/>
@@ -16010,50 +18261,51 @@
     <w:rsid w:val="00FA1397"/>
     <w:rsid w:val="00FA16D5"/>
     <w:rsid w:val="00FA2BE8"/>
     <w:rsid w:val="00FA68D2"/>
     <w:rsid w:val="00FA7635"/>
     <w:rsid w:val="00FA7FD2"/>
     <w:rsid w:val="00FB1547"/>
     <w:rsid w:val="00FB19BB"/>
     <w:rsid w:val="00FB24C9"/>
     <w:rsid w:val="00FB26CE"/>
     <w:rsid w:val="00FB30A6"/>
     <w:rsid w:val="00FB37C0"/>
     <w:rsid w:val="00FB3F6E"/>
     <w:rsid w:val="00FB4283"/>
     <w:rsid w:val="00FB47D7"/>
     <w:rsid w:val="00FB553E"/>
     <w:rsid w:val="00FB5A2F"/>
     <w:rsid w:val="00FB6BF8"/>
     <w:rsid w:val="00FB7576"/>
     <w:rsid w:val="00FB7873"/>
     <w:rsid w:val="00FB7F37"/>
     <w:rsid w:val="00FC0198"/>
     <w:rsid w:val="00FC0CE2"/>
     <w:rsid w:val="00FC1C12"/>
     <w:rsid w:val="00FC20CB"/>
+    <w:rsid w:val="00FC21C2"/>
     <w:rsid w:val="00FC33E4"/>
     <w:rsid w:val="00FC3AC1"/>
     <w:rsid w:val="00FC3CD6"/>
     <w:rsid w:val="00FC5211"/>
     <w:rsid w:val="00FC5CAA"/>
     <w:rsid w:val="00FD05E8"/>
     <w:rsid w:val="00FD2635"/>
     <w:rsid w:val="00FD3728"/>
     <w:rsid w:val="00FD3847"/>
     <w:rsid w:val="00FD3E2C"/>
     <w:rsid w:val="00FD709A"/>
     <w:rsid w:val="00FD7FEF"/>
     <w:rsid w:val="00FE04ED"/>
     <w:rsid w:val="00FE07BB"/>
     <w:rsid w:val="00FE08CE"/>
     <w:rsid w:val="00FE1B74"/>
     <w:rsid w:val="00FE2285"/>
     <w:rsid w:val="00FE2F68"/>
     <w:rsid w:val="00FE311A"/>
     <w:rsid w:val="00FE45A1"/>
     <w:rsid w:val="00FE5E99"/>
     <w:rsid w:val="00FE67EE"/>
     <w:rsid w:val="00FE68C8"/>
     <w:rsid w:val="00FE68F3"/>
     <w:rsid w:val="00FE6944"/>
@@ -19952,76 +22204,61 @@
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51C90D53-865C-43C2-84A5-C6A3E5925158}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>41503</Characters>
+  <Pages>21</Pages>
+  <Words>9422</Words>
+  <Characters>52389</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>580</Lines>
-  <Paragraphs>234</Paragraphs>
+  <Lines>737</Lines>
+  <Paragraphs>347</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>48874</CharactersWithSpaces>
+  <CharactersWithSpaces>61464</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="522" baseType="variant">
       <vt:variant>
         <vt:i4>6553612</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>258</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:enquiries@cer.gov.au</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>983050</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -21556,35 +23793,35 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.youtube.com/watch?v=uruuoW4slSI</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>BeACCUrate Post crediting period guidance and permanence obligations webinar – questions and answers</dc:title>
+  <dc:title>Be ACCUrate Post crediting period guidance and permanence obligations webinar – questions and answers</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>