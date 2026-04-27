--- v0 (2025-10-19)
+++ v1 (2026-04-27)
@@ -1,216 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{77DC1611-116E-4372-85C5-471FB7EDD5C1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F5FB0D14-14D7-482E-B85B-E041B4717E08}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="22780" windowHeight="14540" tabRatio="398" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-33017" yWindow="-5383" windowWidth="33120" windowHeight="18000" tabRatio="398" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2023–24 Methods table" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="743" uniqueCount="234">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="991" uniqueCount="244">
   <si>
     <t>APLNG Facility</t>
   </si>
   <si>
     <t>CONOCOPHILLIPS AUSTRALIA OPERATIONS PTY LTD</t>
   </si>
   <si>
     <t>Natural gas liquefaction, storage and transfer (other than emissions that are vented or flared)</t>
   </si>
   <si>
     <t>Method 1</t>
   </si>
   <si>
     <t>APN01 Appin Colliery - ICH Facility</t>
   </si>
   <si>
-    <t>Endeavour Coal Pty Limited</t>
-[...1 lines deleted...]
-  <si>
     <t>Underground mines</t>
   </si>
   <si>
     <t>Method 1, Method 4</t>
   </si>
   <si>
     <t>APU01 Pyrenees - AOA Facility</t>
   </si>
   <si>
     <t>WOODSIDE ENERGY GLOBAL PTY LTD</t>
   </si>
   <si>
     <t>Crude oil production</t>
   </si>
   <si>
     <t>Offshore natural gas production (other than emissions that are vented or flared)</t>
   </si>
   <si>
     <t>Produced water from oil and gas exploration and development, crude oil production, natural gas production or natural gas gathering and boosting (other than emissions that are vented or flared)</t>
   </si>
   <si>
     <t>Method 2</t>
   </si>
   <si>
     <t>Arcadia</t>
   </si>
   <si>
-    <t>SANTOS LIMITED</t>
-[...1 lines deleted...]
-  <si>
     <t>Natural gas gathering and boosting (other than emissions that are vented or flared)</t>
   </si>
   <si>
     <t>Onshore natural gas production (other than emissions that are vented or flared)</t>
   </si>
   <si>
     <t>Arrow Surat Operations</t>
   </si>
   <si>
     <t>Arrow Energy Holdings Pty Ltd</t>
   </si>
   <si>
     <t>Oil or gas exploration and development (other than flaring)</t>
   </si>
   <si>
     <t>Ashton Coal Mine (Underground)</t>
   </si>
   <si>
     <t>ASHTON COAL OPERATIONS PTY LIMITED</t>
   </si>
   <si>
     <t>AusNet Gas Services Pty Ltd</t>
   </si>
   <si>
-    <t>AUSNET SERVICES HOLDINGS PTY LTD</t>
-[...1 lines deleted...]
-  <si>
     <t>Natural gas distribution (other than flaring)</t>
   </si>
   <si>
     <t>Natural gas transmission (other than flaring)</t>
   </si>
   <si>
     <t>Australian Gas Networks (Vic) Pty Ltd</t>
   </si>
   <si>
-    <t>AUSTRALIAN GAS NETWORKS HOLDING PTY LTD</t>
-[...1 lines deleted...]
-  <si>
     <t>Ballera</t>
   </si>
   <si>
     <t>Baralaba Coal Mine</t>
   </si>
   <si>
     <t>BARALABA COAL COMPANY PTY LTD</t>
   </si>
   <si>
     <t>Open cut mines</t>
   </si>
   <si>
     <t>Batchfire Resources No.1</t>
   </si>
   <si>
     <t>BATCHFIRE RESOURCES PTY LTD</t>
   </si>
   <si>
     <t>Beharra Springs</t>
   </si>
   <si>
-    <t>BEACH ENERGY (OPERATIONS) LIMITED</t>
-[...1 lines deleted...]
-  <si>
     <t>Method 3</t>
   </si>
   <si>
     <t>Natural gas processing (other than emissions that are vented or flared)</t>
   </si>
   <si>
     <t>Bengalla Operations</t>
   </si>
   <si>
-    <t>BENGALLA MINING COMPANY PTY LIMITED</t>
-[...1 lines deleted...]
-  <si>
     <t>Blackwater Mine</t>
   </si>
   <si>
-    <t>BM ALLIANCE COAL OPERATIONS PTY LIMITED</t>
-[...4 lines deleted...]
-  <si>
     <t>Boggabri Coal Minesite</t>
   </si>
   <si>
     <t>BOGGABRI COAL PTY LIMITED</t>
   </si>
   <si>
     <t>Boyne Smelters Limited</t>
   </si>
   <si>
     <t>RIO TINTO ALUMINIUM LIMITED</t>
   </si>
   <si>
     <t>Other Method</t>
   </si>
   <si>
     <t>Bulga Coal Complex</t>
   </si>
   <si>
     <t>BULGA COAL MANAGEMENT PTY LIMITED</t>
   </si>
   <si>
     <t>Decommissioned underground mines</t>
   </si>
   <si>
     <t>Burton Complex</t>
@@ -245,152 +218,128 @@
   <si>
     <t>Adani Mining Pty Ltd</t>
   </si>
   <si>
     <t>Caval Ridge Mine</t>
   </si>
   <si>
     <t>Centurion Coal Mine</t>
   </si>
   <si>
     <t>Centurion Coal Mining Pty Ltd</t>
   </si>
   <si>
     <t>Method 4</t>
   </si>
   <si>
     <t>Chain Valley Colliery</t>
   </si>
   <si>
     <t>Delta Electricity Pty Ltd</t>
   </si>
   <si>
     <t>Clermont Coal Operations</t>
   </si>
   <si>
-    <t>CLERMONT COAL OPERATIONS PTY LIMITED</t>
-[...7 lines deleted...]
-  <si>
     <t>Condabri Talinga Orana</t>
   </si>
   <si>
     <t>ORIGIN ENERGY UPSTREAM OPERATOR PTY LTD</t>
   </si>
   <si>
     <t>Method 4, Other Method</t>
   </si>
   <si>
     <t>Method 1, Method 2</t>
   </si>
   <si>
     <t>Coppabella Coal Mine</t>
   </si>
   <si>
     <t>PEABODY ENERGY AUSTRALIA PCI (C&amp;M MANAGEMENT) PTY LTD</t>
   </si>
   <si>
     <t>CSBP Kwinana Facility</t>
   </si>
   <si>
-    <t>CSBP LIMITED</t>
-[...1 lines deleted...]
-  <si>
     <t>Curragh Mine</t>
   </si>
   <si>
     <t>CORONADO AUSTRALIA HOLDINGS PTY LTD</t>
   </si>
   <si>
     <t>Curtis Island GLNG Plant</t>
   </si>
   <si>
     <t>GLNG OPERATIONS PTY LTD</t>
   </si>
   <si>
     <t>Darwin LNG Plant</t>
   </si>
   <si>
     <t>Daunia Mine</t>
   </si>
   <si>
     <t>Dawson Mine</t>
   </si>
   <si>
     <t>ANGLO COAL (DAWSON MANAGEMENT) PTY LTD</t>
   </si>
   <si>
     <t>DBNGP</t>
   </si>
   <si>
-    <t>DBNGP (WA) TRANSMISSION PTY LIMITED</t>
-[...1 lines deleted...]
-  <si>
     <t>DEN01</t>
   </si>
   <si>
-    <t>DENDROBIUM COAL PTY LTD</t>
-[...1 lines deleted...]
-  <si>
     <t>Drake Mine</t>
   </si>
   <si>
-    <t>DRAKE MINE MANAGEMENT PTY LTD</t>
-[...1 lines deleted...]
-  <si>
     <t>Ensham Coal Mine</t>
   </si>
   <si>
     <t>ENSHAM RESOURCES PTY. LIMITED</t>
   </si>
   <si>
     <t>Fairview</t>
   </si>
   <si>
     <t>FLNG</t>
   </si>
   <si>
     <t>SHELL AUSTRALIA PTY LTD</t>
   </si>
   <si>
     <t>Foxleigh Mine</t>
   </si>
   <si>
     <t>FOXLEIGH MANAGEMENT PTY LTD</t>
   </si>
   <si>
     <t>Geelong Refinery</t>
   </si>
   <si>
-    <t>VIVA ENERGY REFINING PTY LTD</t>
-[...1 lines deleted...]
-  <si>
     <t>Crude oil refining</t>
   </si>
   <si>
     <t>Gippsland Basin facility</t>
   </si>
   <si>
     <t>ESSO AUSTRALIA RESOURCES PTY LTD</t>
   </si>
   <si>
     <t>Goldfields Gas Transmission Pipeline</t>
   </si>
   <si>
     <t>Goldfields Gas Transmission Pty Ltd</t>
   </si>
   <si>
     <t>Goonyella Broadmeadow Mine</t>
   </si>
   <si>
     <t>Gorgon Operations</t>
   </si>
   <si>
     <t>CHEVRON AUSTRALIA PTY LTD</t>
   </si>
   <si>
     <t>Carbon capture and storage</t>
@@ -398,654 +347,728 @@
   <si>
     <t>Method 2, Other Method</t>
   </si>
   <si>
     <t>Grosvenor Mine</t>
   </si>
   <si>
     <t>ANGLO COAL (MORANBAH NORTH MANAGEMENT) PTY LIMITED</t>
   </si>
   <si>
     <t>Hail Creek Mine</t>
   </si>
   <si>
     <t>HAIL CREEK COAL PTY LTD</t>
   </si>
   <si>
     <t>Hunter Valley Operations mine</t>
   </si>
   <si>
     <t>HV OPERATIONS PTY LTD</t>
   </si>
   <si>
     <t>HVY01 Hunter Valley Energy Coal - CCL Facility</t>
   </si>
   <si>
-    <t>HUNTER VALLEY ENERGY COAL PTY LTD</t>
-[...1 lines deleted...]
-  <si>
     <t>Integra Underground Mine</t>
   </si>
   <si>
-    <t>HV COKING COAL PTY LIMITED</t>
-[...1 lines deleted...]
-  <si>
     <t>Ironbark No. 1</t>
   </si>
   <si>
     <t>Isaac Plains Complex</t>
   </si>
   <si>
     <t>STANMORE RESOURCES LIMITED</t>
   </si>
   <si>
     <t>Jax Mine</t>
   </si>
   <si>
-    <t>JAX COAL PTY LTD</t>
-[...1 lines deleted...]
-  <si>
     <t>Jellinbah Mine</t>
   </si>
   <si>
     <t>JELLINBAH MINING PTY LTD</t>
   </si>
   <si>
     <t>JGN</t>
   </si>
   <si>
-    <t>JEMENA GAS NETWORKS (NSW) LTD</t>
-[...1 lines deleted...]
-  <si>
     <t>Kestrel Coal Pty Ltd</t>
   </si>
   <si>
-    <t>KESTREL COAL GROUP PTY LTD</t>
-[...1 lines deleted...]
-  <si>
     <t>Kogan Creek Mine</t>
   </si>
   <si>
     <t>GOLDING CONTRACTORS PTY LTD</t>
   </si>
   <si>
     <t>Lake Vermont Mine</t>
   </si>
   <si>
     <t>THIESS PTY LTD</t>
   </si>
   <si>
     <t>Mandalong Mine</t>
   </si>
   <si>
     <t>CENTENNIAL MANDALONG PTY LIMITED</t>
   </si>
   <si>
     <t>Mangoola</t>
   </si>
   <si>
     <t>MANGOOLA COAL OPERATIONS PTY LIMITED</t>
   </si>
   <si>
     <t>Maules Creek Open Cut Mine</t>
   </si>
   <si>
     <t>MAULES CREEK COAL PTY LTD</t>
   </si>
   <si>
     <t>McArthur River Power Station</t>
   </si>
   <si>
-    <t>Energy Developments Limited</t>
-[...1 lines deleted...]
-  <si>
     <t>Metropolitan Colliery</t>
   </si>
   <si>
     <t>METROPOLITAN COLLIERIES PTY. LTD.</t>
   </si>
   <si>
     <t>Middlemount Coal Mine</t>
   </si>
   <si>
-    <t>MIDDLEMOUNT COAL PTY LTD</t>
-[...1 lines deleted...]
-  <si>
     <t>Montara Operations</t>
   </si>
   <si>
     <t>JADESTONE ENERGY (EAGLE) PTY LTD</t>
   </si>
   <si>
-    <t>Method 1, Other method</t>
-[...1 lines deleted...]
-  <si>
     <t>Moolarben Coal Mine (Open Cut &amp; Underground)</t>
   </si>
   <si>
     <t>MOOLARBEN COAL OPERATIONS PTY LTD</t>
   </si>
   <si>
     <t>Moomba Plant</t>
   </si>
   <si>
     <t>Moorvale Coal Mine</t>
   </si>
   <si>
     <t>Moranbah North Mine</t>
   </si>
   <si>
     <t>Mount Pleasant Operations</t>
   </si>
   <si>
-    <t>MACH ENERGY AUSTRALIA PTY LTD</t>
-[...1 lines deleted...]
-  <si>
     <t>Mt Owen Glendell Complex</t>
   </si>
   <si>
     <t>MT OWEN PTY LIMITED</t>
   </si>
   <si>
     <t>Multinet Principal Distribution Network and South Gippsland Pipeline</t>
   </si>
   <si>
     <t>MULTINET GAS (DB NO. 2) PTY LTD</t>
   </si>
   <si>
     <t>Myuna Colliery</t>
   </si>
   <si>
     <t>CENTENNIAL MYUNA PTY LIMITED</t>
   </si>
   <si>
     <t>Narrabri Underground Mine</t>
   </si>
   <si>
-    <t>NARRABRI COAL OPERATIONS PTY LTD</t>
-[...1 lines deleted...]
-  <si>
     <t>Ningaloo Vision FPSO</t>
   </si>
   <si>
     <t>North West Shelf Project</t>
   </si>
   <si>
     <t>Woodside Energy Ltd.</t>
   </si>
   <si>
     <t>Oaky Creek Coal Complex</t>
   </si>
   <si>
     <t>OAKY CREEK HOLDINGS PTY LIMITED</t>
   </si>
   <si>
     <t>Method 2, Method 4</t>
   </si>
   <si>
     <t>Olive Downs Complex</t>
   </si>
   <si>
     <t>PEMBROKE RESOURCES NOMINEE PTY LTD</t>
   </si>
   <si>
     <t>Otway</t>
   </si>
   <si>
     <t>Peak Downs Mine</t>
   </si>
   <si>
     <t>Phosphate Hill</t>
   </si>
   <si>
-    <t>INCITEC PIVOT LIMITED</t>
-[...1 lines deleted...]
-  <si>
     <t>Pluto LNG</t>
   </si>
   <si>
     <t>Woodside Burrup Pty. Ltd.</t>
   </si>
   <si>
     <t>Poitrel Mine</t>
   </si>
   <si>
-    <t>STANMORE SMC PTY LTD</t>
-[...1 lines deleted...]
-  <si>
     <t>Premier Coal Mine (Open Cut)</t>
   </si>
   <si>
-    <t>PREMIER COAL LTD</t>
-[...1 lines deleted...]
-  <si>
     <t>QGC Upstream</t>
   </si>
   <si>
     <t>QGC PTY LIMITED</t>
   </si>
   <si>
     <t>Queensland Curtis LNG Plant</t>
   </si>
   <si>
-    <t>QCLNG OPERATING COMPANY PTY LTD</t>
-[...1 lines deleted...]
-  <si>
     <t>Queensland Nitrates Ammonium Nitrate Plant</t>
   </si>
   <si>
-    <t>QUEENSLAND NITRATES PTY LTD</t>
-[...1 lines deleted...]
-  <si>
     <t>Ravensworth Operations</t>
   </si>
   <si>
     <t>RAVENSWORTH OPERATIONS PTY LIMITED</t>
   </si>
   <si>
-    <t>Refinery Qld Lytton</t>
-[...4 lines deleted...]
-  <si>
     <t>Rolleston Coal Mine</t>
   </si>
   <si>
     <t>ROLLESTON COAL HOLDINGS PTY LIMITED</t>
   </si>
   <si>
     <t>Roma Hub</t>
   </si>
   <si>
     <t>Natural gas storage (other than emissions that are vented or flared)</t>
   </si>
   <si>
     <t>Russell Vale Colliery</t>
   </si>
   <si>
     <t>WOLLONGONG RESOURCES PTY. LTD.</t>
   </si>
   <si>
     <t>Saraji Mine</t>
   </si>
   <si>
     <t>Sojitz Gregory Crinum Mine</t>
   </si>
   <si>
     <t>SOJITZ DEVELOPMENT PTY LTD</t>
   </si>
   <si>
     <t>South Walker Creek</t>
   </si>
   <si>
     <t>South West Queensland Pipeline</t>
   </si>
   <si>
     <t>APA (SWQP) PTY LIMITED</t>
   </si>
   <si>
     <t>Spring Gully Reedy Creek Combabula</t>
   </si>
   <si>
     <t>Start up and Operations of the Ichthys LNG Project</t>
   </si>
   <si>
-    <t>INPEX OPERATIONS AUSTRALIA PTY LTD</t>
-[...1 lines deleted...]
-  <si>
     <t>Tahmoor Coal Mine</t>
   </si>
   <si>
     <t>TAHMOOR COAL PTY LTD</t>
   </si>
   <si>
     <t>United Coal Mine</t>
   </si>
   <si>
     <t>UNITED COLLIERIES PTY LTD</t>
   </si>
   <si>
     <t>Varanus Hub</t>
   </si>
   <si>
     <t>Vincent Project Venture</t>
   </si>
   <si>
     <t>Wambo Coal Mine</t>
   </si>
   <si>
     <t>WAMBO COAL PTY LIMITED</t>
   </si>
   <si>
     <t>Warkworth Mine</t>
   </si>
   <si>
-    <t>WARKWORTH MINING LTD</t>
-[...1 lines deleted...]
-  <si>
     <t>Wheatstone Operations</t>
   </si>
   <si>
     <t>Wilpinjong Coal Mine</t>
   </si>
   <si>
     <t>WILPINJONG COAL PTY LTD</t>
   </si>
   <si>
     <t>Yarrabee Coal Mine (Open Cut)</t>
   </si>
   <si>
     <t>YARRABEE COAL COMPANY PTY. LTD.</t>
   </si>
   <si>
     <t>Facility name</t>
   </si>
   <si>
     <t>Responsible emitter</t>
   </si>
   <si>
     <t>Source of fugitive methane emissions</t>
   </si>
   <si>
-    <t>Method of calculation</t>
-[...1 lines deleted...]
-  <si>
     <t>2023–24 Methods for source of fugitive methane emissions table</t>
   </si>
   <si>
-    <t>This table sets out the 2023–24 methods used by a designated large facility to report each source of fugitive methane emissions for coal mining activities and oil and natural gas activities, as defined by S1.10 of the National Greenhouse and Energy Reporting (Measurement) Determination 2008.</t>
+    <t>Refinery QLD Lytton</t>
+  </si>
+  <si>
+    <t>Natural gas liquefaction, storage and transfer - flaring</t>
+  </si>
+  <si>
+    <t>Method 2A</t>
+  </si>
+  <si>
+    <t>Natural gas liquefaction, storage and transfer - venting</t>
+  </si>
+  <si>
+    <t>ENDEAVOUR COAL PTY LIMITED</t>
+  </si>
+  <si>
+    <t>Santos Limited</t>
+  </si>
+  <si>
+    <t>Natural gas gathering and boosting - flaring</t>
+  </si>
+  <si>
+    <t>Natural gas gathering and boosting - venting</t>
+  </si>
+  <si>
+    <t>Onshore natural gas production - flaring</t>
+  </si>
+  <si>
+    <t>Onshore natural gas production - venting</t>
+  </si>
+  <si>
+    <t>AusNet Services Holdings Pty Ltd</t>
+  </si>
+  <si>
+    <t>Australian Gas Networks Holding Pty Ltd</t>
+  </si>
+  <si>
+    <t>BEACH ENERGY LIMITED</t>
+  </si>
+  <si>
+    <t>Natural gas processing - flaring</t>
+  </si>
+  <si>
+    <t>Natural gas processing - venting</t>
+  </si>
+  <si>
+    <t>Bengalla Mining Company Pty Limited</t>
+  </si>
+  <si>
+    <t>WHITEHAVEN BLACKWATER PTY LTD</t>
+  </si>
+  <si>
+    <t>BM Alliance Coal Operations Pty Limited</t>
+  </si>
+  <si>
+    <t>Clermont Coal Operations Pty Limited</t>
+  </si>
+  <si>
+    <t>CSBP Limited</t>
+  </si>
+  <si>
+    <t>DBNGP (WA) Transmission Pty Limited</t>
+  </si>
+  <si>
+    <t>Dendrobium Coal Pty Ltd</t>
+  </si>
+  <si>
+    <t>Drake Mine Management Pty Ltd</t>
+  </si>
+  <si>
+    <t>Viva Energy Refining Pty Ltd</t>
+  </si>
+  <si>
+    <t>Method 1, Method 2A</t>
+  </si>
+  <si>
+    <t>Offshore natural gas production - flaring</t>
+  </si>
+  <si>
+    <t>Hunter Valley Energy Coal Pty Ltd</t>
+  </si>
+  <si>
+    <t>HV Coking Coal Pty Limited</t>
+  </si>
+  <si>
+    <t>Jax Coal Pty Ltd</t>
+  </si>
+  <si>
+    <t>Jemena Gas Networks (NSW) Ltd</t>
+  </si>
+  <si>
+    <t>Kestrel Coal Group Pty Ltd</t>
+  </si>
+  <si>
+    <t>EDL NGD (NT) Pty Ltd</t>
+  </si>
+  <si>
+    <t>Middlemount Coal Pty Ltd</t>
+  </si>
+  <si>
+    <t>Method 1, Other Method</t>
+  </si>
+  <si>
+    <t>MACH Energy Australia Pty Ltd</t>
+  </si>
+  <si>
+    <t>Narrabri Coal Operations Pty Ltd</t>
+  </si>
+  <si>
+    <t>Offshore natural gas production - venting</t>
+  </si>
+  <si>
+    <t>Incitec Pivot Limited</t>
+  </si>
+  <si>
+    <t>Premier Coal Pty Ltd</t>
+  </si>
+  <si>
+    <t>QCLNG Operating Company Pty Ltd</t>
+  </si>
+  <si>
+    <t>Queensland Nitrates Pty Ltd</t>
+  </si>
+  <si>
+    <t>Ampol Limited</t>
+  </si>
+  <si>
+    <t>INPEX Operations Australia Pty Ltd</t>
+  </si>
+  <si>
+    <t>Oil or gas exploration and development - flaring</t>
+  </si>
+  <si>
+    <t>Warkworth Mining Ltd</t>
+  </si>
+  <si>
+    <t>Data as at 15/04/2026</t>
+  </si>
+  <si>
+    <t>This table sets out the 2023–24 methods used by a designated large facility to report each source of fugitive methane emissions for coal mining activities and oil and natural gas activities, as defined by section 1.10 of the National Greenhouse and Energy Reporting (Measurement) Determination 2008.</t>
+  </si>
+  <si>
+    <t>Method of estimation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...12 lines deleted...]
-    <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12.5"/>
-      <color theme="1"/>
+      <b/>
+      <sz val="15"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12.5"/>
-      <color rgb="FF005874"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <sz val="15"/>
+      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="5"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Heading 1" xfId="1" builtinId="16"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="15">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
-[...59 lines deleted...]
-        <sz val="10"/>
+        <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thick">
+          <color theme="5"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="15"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="1"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top/>
         <bottom/>
       </border>
       <protection locked="0" hidden="0"/>
-    </dxf>
-[...5 lines deleted...]
-      </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE8E9E7"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFD5D6D4"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color theme="0"/>
       </font>
@@ -1225,57 +1248,57 @@
       <color rgb="FFE8E9E8"/>
       <color rgb="FFDDD7C1"/>
       <color rgb="FFDAD4BC"/>
       <color rgb="FFE3DECB"/>
       <color rgb="FFD9F0FF"/>
       <color rgb="FFB7F0FF"/>
       <color rgb="FFC0C2C4"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table4" displayName="Table4" ref="A4:D188" totalsRowShown="0" headerRowDxfId="5" dataDxfId="0" headerRowBorderDxfId="6" headerRowCellStyle="Heading 1">
-  <autoFilter ref="A4:D188" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="data_2023_24_Methods_table" displayName="data_2023_24_Methods_table" ref="A4:D250" totalsRowShown="0" headerRowDxfId="6" dataDxfId="4" headerRowBorderDxfId="5" headerRowCellStyle="Heading 1">
+  <autoFilter ref="A4:D250" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Facility name" dataDxfId="4"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Method of calculation" dataDxfId="1"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Facility name" dataDxfId="3"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Responsible emitter" dataDxfId="2"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Source of fugitive methane emissions" dataDxfId="1"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Method of estimation" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CER - 2022 theme">
   <a:themeElements>
     <a:clrScheme name="CER 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="454743"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="9FB76F"/>
       </a:accent1>
       <a:accent2>
@@ -1533,2705 +1556,3557 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="CER-updated fonts and colours" id="{D0ED4916-A0D3-4FB3-9E63-AD9D1DD4368E}" vid="{A1269B48-6600-4777-8E01-42A1278B1AAE}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K188"/>
+  <dimension ref="A1:D250"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.84375" defaultRowHeight="12.55" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="56.54296875" style="2" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="8.81640625" style="2"/>
+    <col min="1" max="1" width="58.07421875" customWidth="1"/>
+    <col min="2" max="2" width="56.53515625" customWidth="1"/>
+    <col min="3" max="3" width="94.4609375" customWidth="1"/>
+    <col min="4" max="4" width="41.3828125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="B1" s="6"/>
+      <c r="C1" s="6"/>
+      <c r="D1" s="6"/>
+    </row>
+    <row r="2" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+    </row>
+    <row r="3" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+    </row>
+    <row r="4" spans="1:4" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="15" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A6" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A7" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A8" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A9" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A10" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A11" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A19" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A20" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A21" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A22" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A23" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A24" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A25" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A26" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A31" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A32" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A33" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A34" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A35" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A36" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A37" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A38" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A39" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A40" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A41" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A42" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A43" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A44" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A45" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A46" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A47" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A48" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A49" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A50" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A51" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A52" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A53" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A54" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A55" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A56" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A57" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A58" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A59" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A60" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A61" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A62" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A63" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A64" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A65" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A66" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A67" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A68" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A69" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A70" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A71" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A72" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A73" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A74" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A75" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A76" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A77" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A78" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A79" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A80" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A81" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A82" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A83" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A84" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A85" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A86" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A87" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A88" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A89" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A90" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A91" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A92" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A93" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A94" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A95" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A96" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A97" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A98" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A99" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A100" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A101" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A102" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A103" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A104" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A105" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A106" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A107" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A108" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A109" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A110" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A111" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A112" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A113" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A114" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A115" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A116" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A117" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A118" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A119" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B119" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A120" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A121" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A122" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A123" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A124" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="B124" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A125" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A126" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A127" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="B127" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A128" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="B128" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A129" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A130" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="B130" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A131" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="B131" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A132" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A133" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B133" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D133" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A134" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="B134" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A135" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="B135" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A136" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="B136" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A137" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B137" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D137" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A138" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B138" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D138" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A139" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="B139" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D139" s="3" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A140" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="B140" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D140" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A141" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="B141" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D141" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A142" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="B142" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A143" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A144" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="B144" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="D144" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A145" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="B145" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="D145" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A146" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="B146" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D146" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A147" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B147" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D147" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A148" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B148" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D148" s="3" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A149" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B149" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D149" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A150" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="B150" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D150" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A151" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="B151" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D151" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A152" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="B152" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D152" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A153" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B153" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D153" s="3" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A154" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="B154" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D154" s="3" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A155" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B155" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D155" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A156" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D156" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A157" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B157" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D157" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A158" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B158" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="D158" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A159" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B159" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D159" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A160" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B160" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="D160" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A161" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B161" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C161" s="3" t="s">
         <v>232</v>
       </c>
-      <c r="B1" s="1"/>
-[...6 lines deleted...]
-      <c r="A2" s="3" t="s">
+      <c r="D161" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A162" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B162" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D162" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A163" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B163" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D163" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A164" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="B164" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D164" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A165" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="B165" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D165" s="3" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A166" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="B166" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A167" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="B167" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="D167" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A168" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="B168" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="D168" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A169" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="B169" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D169" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A170" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B170" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D170" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A171" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="B171" s="3" t="s">
         <v>233</v>
       </c>
-      <c r="B2" s="3"/>
-[...38 lines deleted...]
-      <c r="B5" s="9" t="s">
+      <c r="C171" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D171" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A172" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B172" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D172" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A173" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B173" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D173" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A174" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B174" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="D174" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A175" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B175" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C175" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A6" s="9" t="s">
+      <c r="D175" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A176" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B176" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="D176" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A177" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B177" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D177" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A178" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B178" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D178" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A179" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B179" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D179" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A180" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="B180" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D180" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A181" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B181" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="D181" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A182" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B182" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="D182" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A183" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B183" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D183" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A184" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B184" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="C184" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="D184" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A185" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B185" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="C185" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D185" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A186" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B186" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D186" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A187" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B187" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D187" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A188" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B188" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="D188" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A189" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B189" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="C189" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D189" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A190" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B190" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="D190" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A191" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B191" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="C191" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D191" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A192" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B192" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="C192" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D192" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A193" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="B193" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="D193" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A194" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="B194" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D194" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A195" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="B195" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C195" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="D195" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A196" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="B196" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C196" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="D196" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A197" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="B197" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C197" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D197" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A198" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="B198" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C198" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D198" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A199" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="B199" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C199" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="D199" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A200" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="B200" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C200" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="D200" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A201" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="B201" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C201" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D201" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A202" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="B202" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D202" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A203" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B203" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="C203" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D203" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A204" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B204" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="C204" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="9" t="s">
+      <c r="D204" s="3" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A205" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="B205" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="C205" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D205" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A206" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="B206" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="C206" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D206" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A207" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="B207" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="C207" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D207" s="3" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A208" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="B208" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="C208" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D208" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A209" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B209" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="C209" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D209" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A210" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="B210" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C210" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="D210" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A211" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="B211" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C211" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="D211" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A212" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="B212" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C212" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D212" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A213" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="B213" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C213" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D213" s="3" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A214" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="B214" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C214" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="D214" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A215" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="B215" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C215" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="D215" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A7" s="9" t="s">
+    </row>
+    <row r="216" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A216" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="B216" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C216" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D216" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A217" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="B217" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C217" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D217" s="3" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A218" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B218" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="C218" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D218" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A219" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B219" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="C219" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="D219" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A220" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B220" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="C220" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D220" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A221" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B221" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="C221" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="D221" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A222" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B222" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="D222" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A223" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B223" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="C223" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D223" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A224" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B224" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="C224" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D224" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A225" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B225" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="C225" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="D225" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A226" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B226" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="C226" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D226" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A227" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B227" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="C227" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D227" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A228" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="B228" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="C228" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D228" s="3" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A229" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="B229" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C229" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D229" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A230" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="B230" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C230" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D230" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A231" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="B231" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C231" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="9" t="s">
+      <c r="D231" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A232" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="B232" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C232" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="D232" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A233" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="B233" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C233" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D233" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A234" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="B234" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C234" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D234" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A235" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="B235" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C235" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="D235" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A236" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="B236" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C236" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="D236" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A237" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="B237" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C237" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C7" s="9" t="s">
+      <c r="D237" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A238" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="B238" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C238" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="D238" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A239" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="B239" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C239" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D239" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A240" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="B240" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C240" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D7" s="9" t="s">
-[...7 lines deleted...]
-      <c r="B8" s="9" t="s">
+      <c r="D240" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A241" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B241" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C241" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D241" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A242" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B242" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C242" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D242" s="3" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A243" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="B243" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="C243" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D243" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A244" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="B244" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C244" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D244" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A245" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="B245" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C245" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="D245" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A246" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="B246" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C246" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D246" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A247" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="B247" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C247" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="9" t="s">
-[...161 lines deleted...]
-      <c r="A20" s="9" t="s">
+      <c r="D247" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A248" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="B248" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C248" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D248" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A249" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="B249" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="C249" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="B20" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A21" s="9" t="s">
+      <c r="D249" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
+      <c r="A250" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="B250" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="C250" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="B21" s="9" t="s">
-[...2344 lines deleted...]
-        <v>4</v>
+      <c r="D250" s="3" t="s">
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...3 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2023–24 Methods table</vt:lpstr>
     </vt:vector>