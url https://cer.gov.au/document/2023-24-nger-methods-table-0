--- v1 (2026-04-27)
+++ v2 (2026-05-19)
@@ -1,811 +1,811 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F5FB0D14-14D7-482E-B85B-E041B4717E08}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8C493EC2-426A-46DD-A798-5010605DB91D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-33017" yWindow="-5383" windowWidth="33120" windowHeight="18000" tabRatio="398" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2023–24 Methods table" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="991" uniqueCount="244">
   <si>
+    <t>2023–24 Methods for source of fugitive methane emissions table</t>
+  </si>
+  <si>
+    <t>This table sets out the 2023–24 methods used by a designated large facility to report each source of fugitive methane emissions for coal mining activities and oil and natural gas activities, as defined by section 1.10 of the National Greenhouse and Energy Reporting (Measurement) Determination 2008.</t>
+  </si>
+  <si>
+    <t>Data as at 15/04/2026</t>
+  </si>
+  <si>
+    <t>Facility name</t>
+  </si>
+  <si>
+    <t>Responsible emitter</t>
+  </si>
+  <si>
+    <t>Source of fugitive methane emissions</t>
+  </si>
+  <si>
+    <t>Method of estimation</t>
+  </si>
+  <si>
     <t>APLNG Facility</t>
   </si>
   <si>
     <t>CONOCOPHILLIPS AUSTRALIA OPERATIONS PTY LTD</t>
   </si>
   <si>
+    <t>Natural gas liquefaction, storage and transfer - flaring</t>
+  </si>
+  <si>
+    <t>Method 2A</t>
+  </si>
+  <si>
+    <t>Natural gas liquefaction, storage and transfer - venting</t>
+  </si>
+  <si>
+    <t>Other Method</t>
+  </si>
+  <si>
     <t>Natural gas liquefaction, storage and transfer (other than emissions that are vented or flared)</t>
   </si>
   <si>
     <t>Method 1</t>
   </si>
   <si>
     <t>APN01 Appin Colliery - ICH Facility</t>
   </si>
   <si>
+    <t>ENDEAVOUR COAL PTY LIMITED</t>
+  </si>
+  <si>
     <t>Underground mines</t>
   </si>
   <si>
     <t>Method 1, Method 4</t>
   </si>
   <si>
     <t>APU01 Pyrenees - AOA Facility</t>
   </si>
   <si>
     <t>WOODSIDE ENERGY GLOBAL PTY LTD</t>
   </si>
   <si>
     <t>Crude oil production</t>
   </si>
   <si>
     <t>Offshore natural gas production (other than emissions that are vented or flared)</t>
   </si>
   <si>
     <t>Produced water from oil and gas exploration and development, crude oil production, natural gas production or natural gas gathering and boosting (other than emissions that are vented or flared)</t>
   </si>
   <si>
     <t>Method 2</t>
   </si>
   <si>
     <t>Arcadia</t>
   </si>
   <si>
+    <t>Santos Limited</t>
+  </si>
+  <si>
+    <t>Natural gas gathering and boosting - flaring</t>
+  </si>
+  <si>
+    <t>Natural gas gathering and boosting - venting</t>
+  </si>
+  <si>
     <t>Natural gas gathering and boosting (other than emissions that are vented or flared)</t>
   </si>
   <si>
+    <t>Onshore natural gas production - flaring</t>
+  </si>
+  <si>
+    <t>Onshore natural gas production - venting</t>
+  </si>
+  <si>
     <t>Onshore natural gas production (other than emissions that are vented or flared)</t>
   </si>
   <si>
     <t>Arrow Surat Operations</t>
   </si>
   <si>
     <t>Arrow Energy Holdings Pty Ltd</t>
   </si>
   <si>
     <t>Oil or gas exploration and development (other than flaring)</t>
   </si>
   <si>
     <t>Ashton Coal Mine (Underground)</t>
   </si>
   <si>
     <t>ASHTON COAL OPERATIONS PTY LIMITED</t>
   </si>
   <si>
     <t>AusNet Gas Services Pty Ltd</t>
   </si>
   <si>
+    <t>AusNet Services Holdings Pty Ltd</t>
+  </si>
+  <si>
     <t>Natural gas distribution (other than flaring)</t>
   </si>
   <si>
     <t>Natural gas transmission (other than flaring)</t>
   </si>
   <si>
     <t>Australian Gas Networks (Vic) Pty Ltd</t>
   </si>
   <si>
+    <t>Australian Gas Networks Holding Pty Ltd</t>
+  </si>
+  <si>
     <t>Ballera</t>
   </si>
   <si>
     <t>Baralaba Coal Mine</t>
   </si>
   <si>
     <t>BARALABA COAL COMPANY PTY LTD</t>
   </si>
   <si>
     <t>Open cut mines</t>
   </si>
   <si>
     <t>Batchfire Resources No.1</t>
   </si>
   <si>
     <t>BATCHFIRE RESOURCES PTY LTD</t>
   </si>
   <si>
     <t>Beharra Springs</t>
   </si>
   <si>
+    <t>BEACH ENERGY LIMITED</t>
+  </si>
+  <si>
     <t>Method 3</t>
   </si>
   <si>
+    <t>Natural gas processing - flaring</t>
+  </si>
+  <si>
+    <t>Natural gas processing - venting</t>
+  </si>
+  <si>
     <t>Natural gas processing (other than emissions that are vented or flared)</t>
   </si>
   <si>
     <t>Bengalla Operations</t>
   </si>
   <si>
+    <t>Bengalla Mining Company Pty Limited</t>
+  </si>
+  <si>
     <t>Blackwater Mine</t>
   </si>
   <si>
+    <t>WHITEHAVEN BLACKWATER PTY LTD</t>
+  </si>
+  <si>
     <t>Boggabri Coal Minesite</t>
   </si>
   <si>
     <t>BOGGABRI COAL PTY LIMITED</t>
   </si>
   <si>
     <t>Boyne Smelters Limited</t>
   </si>
   <si>
     <t>RIO TINTO ALUMINIUM LIMITED</t>
   </si>
   <si>
-    <t>Other Method</t>
-[...1 lines deleted...]
-  <si>
     <t>Bulga Coal Complex</t>
   </si>
   <si>
     <t>BULGA COAL MANAGEMENT PTY LIMITED</t>
   </si>
   <si>
     <t>Decommissioned underground mines</t>
   </si>
   <si>
     <t>Burton Complex</t>
   </si>
   <si>
     <t>BOWEN COKING COAL LIMITED</t>
   </si>
   <si>
     <t>Byerwen Mine</t>
   </si>
   <si>
     <t>BYERWEN COAL PTY LTD</t>
   </si>
   <si>
     <t>Capcoal Mine</t>
   </si>
   <si>
     <t>ANGLO COAL (CAPCOAL MANAGEMENT) PTY LIMITED</t>
   </si>
   <si>
     <t>Method 1, Method 2, Method 4</t>
   </si>
   <si>
     <t>Carborough Downs Coal Mine</t>
   </si>
   <si>
     <t>FITZROY (CQ) PTY LTD</t>
   </si>
   <si>
     <t>Carmichael Coal Mine</t>
   </si>
   <si>
     <t>Adani Mining Pty Ltd</t>
   </si>
   <si>
     <t>Caval Ridge Mine</t>
   </si>
   <si>
+    <t>BM Alliance Coal Operations Pty Limited</t>
+  </si>
+  <si>
     <t>Centurion Coal Mine</t>
   </si>
   <si>
     <t>Centurion Coal Mining Pty Ltd</t>
   </si>
   <si>
+    <t>Chain Valley Colliery</t>
+  </si>
+  <si>
+    <t>Delta Electricity Pty Ltd</t>
+  </si>
+  <si>
+    <t>Clermont Coal Operations</t>
+  </si>
+  <si>
+    <t>Clermont Coal Operations Pty Limited</t>
+  </si>
+  <si>
+    <t>Condabri Talinga Orana</t>
+  </si>
+  <si>
+    <t>ORIGIN ENERGY UPSTREAM OPERATOR PTY LTD</t>
+  </si>
+  <si>
+    <t>Method 4, Other Method</t>
+  </si>
+  <si>
+    <t>Method 1, Method 2</t>
+  </si>
+  <si>
+    <t>Coppabella Coal Mine</t>
+  </si>
+  <si>
+    <t>PEABODY ENERGY AUSTRALIA PCI (C&amp;M MANAGEMENT) PTY LTD</t>
+  </si>
+  <si>
+    <t>CSBP Kwinana Facility</t>
+  </si>
+  <si>
+    <t>CSBP Limited</t>
+  </si>
+  <si>
+    <t>Curragh Mine</t>
+  </si>
+  <si>
+    <t>CORONADO AUSTRALIA HOLDINGS PTY LTD</t>
+  </si>
+  <si>
+    <t>Curtis Island GLNG Plant</t>
+  </si>
+  <si>
+    <t>GLNG OPERATIONS PTY LTD</t>
+  </si>
+  <si>
+    <t>Darwin LNG Plant</t>
+  </si>
+  <si>
+    <t>Daunia Mine</t>
+  </si>
+  <si>
+    <t>Dawson Mine</t>
+  </si>
+  <si>
+    <t>ANGLO COAL (DAWSON MANAGEMENT) PTY LTD</t>
+  </si>
+  <si>
+    <t>DBNGP</t>
+  </si>
+  <si>
+    <t>DBNGP (WA) Transmission Pty Limited</t>
+  </si>
+  <si>
+    <t>DEN01</t>
+  </si>
+  <si>
+    <t>Dendrobium Coal Pty Ltd</t>
+  </si>
+  <si>
+    <t>Drake Mine</t>
+  </si>
+  <si>
+    <t>Drake Mine Management Pty Ltd</t>
+  </si>
+  <si>
+    <t>Ensham Coal Mine</t>
+  </si>
+  <si>
+    <t>ENSHAM RESOURCES PTY. LIMITED</t>
+  </si>
+  <si>
+    <t>Fairview</t>
+  </si>
+  <si>
+    <t>FLNG</t>
+  </si>
+  <si>
+    <t>SHELL AUSTRALIA PTY LTD</t>
+  </si>
+  <si>
+    <t>Foxleigh Mine</t>
+  </si>
+  <si>
+    <t>FOXLEIGH MANAGEMENT PTY LTD</t>
+  </si>
+  <si>
+    <t>Geelong Refinery</t>
+  </si>
+  <si>
+    <t>Viva Energy Refining Pty Ltd</t>
+  </si>
+  <si>
+    <t>Crude oil refining</t>
+  </si>
+  <si>
+    <t>Gippsland Basin facility</t>
+  </si>
+  <si>
+    <t>ESSO AUSTRALIA RESOURCES PTY LTD</t>
+  </si>
+  <si>
+    <t>Method 1, Method 2A</t>
+  </si>
+  <si>
+    <t>Offshore natural gas production - flaring</t>
+  </si>
+  <si>
+    <t>Goldfields Gas Transmission Pipeline</t>
+  </si>
+  <si>
+    <t>Goldfields Gas Transmission Pty Ltd</t>
+  </si>
+  <si>
+    <t>Goonyella Broadmeadow Mine</t>
+  </si>
+  <si>
+    <t>Gorgon Operations</t>
+  </si>
+  <si>
+    <t>CHEVRON AUSTRALIA PTY LTD</t>
+  </si>
+  <si>
+    <t>Carbon capture and storage</t>
+  </si>
+  <si>
+    <t>Method 2, Other Method</t>
+  </si>
+  <si>
+    <t>Grosvenor Mine</t>
+  </si>
+  <si>
+    <t>ANGLO COAL (MORANBAH NORTH MANAGEMENT) PTY LIMITED</t>
+  </si>
+  <si>
+    <t>Hail Creek Mine</t>
+  </si>
+  <si>
+    <t>HAIL CREEK COAL PTY LTD</t>
+  </si>
+  <si>
+    <t>Hunter Valley Operations mine</t>
+  </si>
+  <si>
+    <t>HV OPERATIONS PTY LTD</t>
+  </si>
+  <si>
+    <t>HVY01 Hunter Valley Energy Coal - CCL Facility</t>
+  </si>
+  <si>
+    <t>Hunter Valley Energy Coal Pty Ltd</t>
+  </si>
+  <si>
+    <t>Integra Underground Mine</t>
+  </si>
+  <si>
+    <t>HV Coking Coal Pty Limited</t>
+  </si>
+  <si>
+    <t>Ironbark No. 1</t>
+  </si>
+  <si>
+    <t>Isaac Plains Complex</t>
+  </si>
+  <si>
+    <t>STANMORE RESOURCES LIMITED</t>
+  </si>
+  <si>
+    <t>Jax Mine</t>
+  </si>
+  <si>
+    <t>Jax Coal Pty Ltd</t>
+  </si>
+  <si>
+    <t>Jellinbah Mine</t>
+  </si>
+  <si>
+    <t>JELLINBAH MINING PTY LTD</t>
+  </si>
+  <si>
+    <t>JGN</t>
+  </si>
+  <si>
+    <t>Jemena Gas Networks (NSW) Ltd</t>
+  </si>
+  <si>
+    <t>Kestrel Coal Pty Ltd</t>
+  </si>
+  <si>
+    <t>Kestrel Coal Group Pty Ltd</t>
+  </si>
+  <si>
+    <t>Kogan Creek Mine</t>
+  </si>
+  <si>
+    <t>GOLDING CONTRACTORS PTY LTD</t>
+  </si>
+  <si>
+    <t>Lake Vermont Mine</t>
+  </si>
+  <si>
+    <t>THIESS PTY LTD</t>
+  </si>
+  <si>
+    <t>Mandalong Mine</t>
+  </si>
+  <si>
+    <t>CENTENNIAL MANDALONG PTY LIMITED</t>
+  </si>
+  <si>
+    <t>Mangoola</t>
+  </si>
+  <si>
+    <t>MANGOOLA COAL OPERATIONS PTY LIMITED</t>
+  </si>
+  <si>
+    <t>Maules Creek Open Cut Mine</t>
+  </si>
+  <si>
+    <t>MAULES CREEK COAL PTY LTD</t>
+  </si>
+  <si>
+    <t>McArthur River Power Station</t>
+  </si>
+  <si>
+    <t>EDL NGD (NT) Pty Ltd</t>
+  </si>
+  <si>
+    <t>Metropolitan Colliery</t>
+  </si>
+  <si>
+    <t>METROPOLITAN COLLIERIES PTY. LTD.</t>
+  </si>
+  <si>
+    <t>Middlemount Coal Mine</t>
+  </si>
+  <si>
+    <t>Middlemount Coal Pty Ltd</t>
+  </si>
+  <si>
+    <t>Montara Operations</t>
+  </si>
+  <si>
+    <t>JADESTONE ENERGY (EAGLE) PTY LTD</t>
+  </si>
+  <si>
+    <t>Method 1, Other Method</t>
+  </si>
+  <si>
+    <t>Moolarben Coal Mine (Open Cut &amp; Underground)</t>
+  </si>
+  <si>
+    <t>MOOLARBEN COAL OPERATIONS PTY LTD</t>
+  </si>
+  <si>
     <t>Method 4</t>
   </si>
   <si>
-    <t>Chain Valley Colliery</t>
-[...217 lines deleted...]
-  <si>
     <t>Moomba Plant</t>
   </si>
   <si>
     <t>Moorvale Coal Mine</t>
   </si>
   <si>
     <t>Moranbah North Mine</t>
   </si>
   <si>
     <t>Mount Pleasant Operations</t>
   </si>
   <si>
+    <t>MACH Energy Australia Pty Ltd</t>
+  </si>
+  <si>
     <t>Mt Owen Glendell Complex</t>
   </si>
   <si>
     <t>MT OWEN PTY LIMITED</t>
   </si>
   <si>
     <t>Multinet Principal Distribution Network and South Gippsland Pipeline</t>
   </si>
   <si>
     <t>MULTINET GAS (DB NO. 2) PTY LTD</t>
   </si>
   <si>
     <t>Myuna Colliery</t>
   </si>
   <si>
     <t>CENTENNIAL MYUNA PTY LIMITED</t>
   </si>
   <si>
     <t>Narrabri Underground Mine</t>
   </si>
   <si>
+    <t>Narrabri Coal Operations Pty Ltd</t>
+  </si>
+  <si>
     <t>Ningaloo Vision FPSO</t>
   </si>
   <si>
     <t>North West Shelf Project</t>
   </si>
   <si>
     <t>Woodside Energy Ltd.</t>
   </si>
   <si>
+    <t>Offshore natural gas production - venting</t>
+  </si>
+  <si>
     <t>Oaky Creek Coal Complex</t>
   </si>
   <si>
     <t>OAKY CREEK HOLDINGS PTY LIMITED</t>
   </si>
   <si>
     <t>Method 2, Method 4</t>
   </si>
   <si>
     <t>Olive Downs Complex</t>
   </si>
   <si>
     <t>PEMBROKE RESOURCES NOMINEE PTY LTD</t>
   </si>
   <si>
     <t>Otway</t>
   </si>
   <si>
     <t>Peak Downs Mine</t>
   </si>
   <si>
     <t>Phosphate Hill</t>
   </si>
   <si>
+    <t>Incitec Pivot Limited</t>
+  </si>
+  <si>
     <t>Pluto LNG</t>
   </si>
   <si>
     <t>Woodside Burrup Pty. Ltd.</t>
   </si>
   <si>
     <t>Poitrel Mine</t>
   </si>
   <si>
     <t>Premier Coal Mine (Open Cut)</t>
   </si>
   <si>
+    <t>Premier Coal Pty Ltd</t>
+  </si>
+  <si>
     <t>QGC Upstream</t>
   </si>
   <si>
     <t>QGC PTY LIMITED</t>
   </si>
   <si>
     <t>Queensland Curtis LNG Plant</t>
   </si>
   <si>
+    <t>QCLNG Operating Company Pty Ltd</t>
+  </si>
+  <si>
     <t>Queensland Nitrates Ammonium Nitrate Plant</t>
   </si>
   <si>
+    <t>Queensland Nitrates Pty Ltd</t>
+  </si>
+  <si>
     <t>Ravensworth Operations</t>
   </si>
   <si>
     <t>RAVENSWORTH OPERATIONS PTY LIMITED</t>
   </si>
   <si>
+    <t>Refinery QLD Lytton</t>
+  </si>
+  <si>
+    <t>Ampol Limited</t>
+  </si>
+  <si>
     <t>Rolleston Coal Mine</t>
   </si>
   <si>
     <t>ROLLESTON COAL HOLDINGS PTY LIMITED</t>
   </si>
   <si>
     <t>Roma Hub</t>
   </si>
   <si>
     <t>Natural gas storage (other than emissions that are vented or flared)</t>
   </si>
   <si>
     <t>Russell Vale Colliery</t>
   </si>
   <si>
     <t>WOLLONGONG RESOURCES PTY. LTD.</t>
   </si>
   <si>
     <t>Saraji Mine</t>
   </si>
   <si>
     <t>Sojitz Gregory Crinum Mine</t>
   </si>
   <si>
     <t>SOJITZ DEVELOPMENT PTY LTD</t>
   </si>
   <si>
     <t>South Walker Creek</t>
   </si>
   <si>
     <t>South West Queensland Pipeline</t>
   </si>
   <si>
     <t>APA (SWQP) PTY LIMITED</t>
   </si>
   <si>
     <t>Spring Gully Reedy Creek Combabula</t>
   </si>
   <si>
     <t>Start up and Operations of the Ichthys LNG Project</t>
   </si>
   <si>
+    <t>INPEX Operations Australia Pty Ltd</t>
+  </si>
+  <si>
     <t>Tahmoor Coal Mine</t>
   </si>
   <si>
     <t>TAHMOOR COAL PTY LTD</t>
   </si>
   <si>
     <t>United Coal Mine</t>
   </si>
   <si>
     <t>UNITED COLLIERIES PTY LTD</t>
   </si>
   <si>
     <t>Varanus Hub</t>
   </si>
   <si>
+    <t>Oil or gas exploration and development - flaring</t>
+  </si>
+  <si>
     <t>Vincent Project Venture</t>
   </si>
   <si>
     <t>Wambo Coal Mine</t>
   </si>
   <si>
     <t>WAMBO COAL PTY LIMITED</t>
   </si>
   <si>
     <t>Warkworth Mine</t>
   </si>
   <si>
+    <t>Warkworth Mining Ltd</t>
+  </si>
+  <si>
     <t>Wheatstone Operations</t>
   </si>
   <si>
     <t>Wilpinjong Coal Mine</t>
   </si>
   <si>
     <t>WILPINJONG COAL PTY LTD</t>
   </si>
   <si>
     <t>Yarrabee Coal Mine (Open Cut)</t>
   </si>
   <si>
     <t>YARRABEE COAL COMPANY PTY. LTD.</t>
-  </si>
-[...154 lines deleted...]
-    <t>Method of estimation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1248,57 +1248,57 @@
       <color rgb="FFE8E9E8"/>
       <color rgb="FFDDD7C1"/>
       <color rgb="FFDAD4BC"/>
       <color rgb="FFE3DECB"/>
       <color rgb="FFD9F0FF"/>
       <color rgb="FFB7F0FF"/>
       <color rgb="FFC0C2C4"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="data_2023_24_Methods_table" displayName="data_2023_24_Methods_table" ref="A4:D250" totalsRowShown="0" headerRowDxfId="6" dataDxfId="4" headerRowBorderDxfId="5" headerRowCellStyle="Heading 1">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="data_2023_24_Methods_table" displayName="data_2023_24_Methods_table" ref="A4:D250" totalsRowShown="0" headerRowDxfId="6" dataDxfId="0" headerRowBorderDxfId="5" headerRowCellStyle="Heading 1">
   <autoFilter ref="A4:D250" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Facility name" dataDxfId="3"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Method of estimation" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Facility name" dataDxfId="4"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Responsible emitter" dataDxfId="3"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Source of fugitive methane emissions" dataDxfId="2"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Method of estimation" dataDxfId="1"/>
   </tableColumns>
   <tableStyleInfo name="CER Table" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CER - 2022 theme">
   <a:themeElements>
     <a:clrScheme name="CER 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="454743"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="9FB76F"/>
       </a:accent1>
       <a:accent2>
@@ -1562,3538 +1562,3538 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="CER-updated fonts and colours" id="{D0ED4916-A0D3-4FB3-9E63-AD9D1DD4368E}" vid="{A1269B48-6600-4777-8E01-42A1278B1AAE}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:D250"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.84375" defaultRowHeight="12.55" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.84375" defaultRowHeight="12.65" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="58.07421875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="41.3828125" customWidth="1"/>
+    <col min="1" max="1" width="61.921875" customWidth="1"/>
+    <col min="2" max="2" width="63.84375" customWidth="1"/>
+    <col min="3" max="3" width="96.23046875" customWidth="1"/>
+    <col min="4" max="4" width="43.61328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="6" t="s">
-        <v>195</v>
+        <v>0</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
     </row>
-    <row r="2" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="4" t="s">
-        <v>242</v>
+        <v>1</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
     </row>
-    <row r="3" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
-        <v>241</v>
+        <v>2</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
     </row>
     <row r="4" spans="1:4" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
-        <v>192</v>
+        <v>3</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>193</v>
+        <v>4</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>194</v>
+        <v>5</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>243</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15" thickTop="1" x14ac:dyDescent="0.4">
       <c r="A5" s="3" t="s">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>197</v>
+        <v>9</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>198</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A6" s="3" t="s">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>199</v>
+        <v>11</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A7" s="3" t="s">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A8" s="3" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>200</v>
+        <v>16</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A9" s="3" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A10" s="3" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
       <c r="A11" s="3" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A12" s="3" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>202</v>
+        <v>27</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A13" s="3" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>203</v>
+        <v>28</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A14" s="3" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A15" s="3" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>204</v>
+        <v>30</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A16" s="3" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>205</v>
+        <v>31</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A17" s="3" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
       <c r="A18" s="3" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A19" s="3" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>202</v>
+        <v>27</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>198</v>
+        <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A20" s="3" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>203</v>
+        <v>28</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A21" s="3" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A22" s="3" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A23" s="3" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>205</v>
+        <v>31</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A24" s="3" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
       <c r="A25" s="3" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A26" s="3" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A27" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>206</v>
+        <v>39</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A28" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>206</v>
+        <v>39</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A29" s="3" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>207</v>
+        <v>43</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A30" s="3" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>207</v>
+        <v>43</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A31" s="3" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>202</v>
+        <v>27</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A32" s="3" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>203</v>
+        <v>28</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A33" s="3" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A34" s="3" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>204</v>
+        <v>30</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A35" s="3" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>205</v>
+        <v>31</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A36" s="3" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
       <c r="A37" s="3" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="38" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A38" s="3" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A39" s="3" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D39" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A40" s="3" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>208</v>
+        <v>51</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
     </row>
     <row r="41" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A41" s="3" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>208</v>
+        <v>51</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>209</v>
+        <v>53</v>
       </c>
       <c r="D41" s="3" t="s">
-        <v>198</v>
+        <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A42" s="3" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>208</v>
+        <v>51</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>210</v>
+        <v>54</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A43" s="3" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>208</v>
+        <v>51</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
     </row>
     <row r="44" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A44" s="3" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>208</v>
+        <v>51</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A45" s="3" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>208</v>
+        <v>51</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
     </row>
     <row r="46" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
       <c r="A46" s="3" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>208</v>
+        <v>51</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A47" s="3" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>211</v>
+        <v>57</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="48" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A48" s="3" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>212</v>
+        <v>59</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A49" s="3" t="s">
-        <v>36</v>
+        <v>60</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A50" s="3" t="s">
-        <v>38</v>
+        <v>62</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A51" s="3" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="D51" s="3" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A52" s="3" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A53" s="3" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A54" s="3" t="s">
-        <v>46</v>
+        <v>69</v>
       </c>
       <c r="B54" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="C54" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="C54" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D54" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A55" s="3" t="s">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>49</v>
+        <v>72</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A56" s="3" t="s">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>49</v>
+        <v>72</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>50</v>
+        <v>73</v>
       </c>
     </row>
     <row r="57" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A57" s="3" t="s">
-        <v>51</v>
+        <v>74</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A58" s="3" t="s">
-        <v>53</v>
+        <v>76</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>54</v>
+        <v>77</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A59" s="3" t="s">
-        <v>55</v>
+        <v>78</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>213</v>
+        <v>79</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D59" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A60" s="3" t="s">
-        <v>56</v>
+        <v>80</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>57</v>
+        <v>81</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A61" s="3" t="s">
-        <v>59</v>
+        <v>82</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D61" s="3" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A62" s="3" t="s">
-        <v>61</v>
+        <v>84</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>214</v>
+        <v>85</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="63" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A63" s="3" t="s">
-        <v>62</v>
+        <v>86</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>202</v>
+        <v>27</v>
       </c>
       <c r="D63" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A64" s="3" t="s">
-        <v>62</v>
+        <v>86</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>203</v>
+        <v>28</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A65" s="3" t="s">
-        <v>62</v>
+        <v>86</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="D65" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A66" s="3" t="s">
-        <v>62</v>
+        <v>86</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>64</v>
+        <v>88</v>
       </c>
     </row>
     <row r="67" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A67" s="3" t="s">
-        <v>62</v>
+        <v>86</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>204</v>
+        <v>30</v>
       </c>
       <c r="D67" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A68" s="3" t="s">
-        <v>62</v>
+        <v>86</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>205</v>
+        <v>31</v>
       </c>
       <c r="D68" s="3" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A69" s="3" t="s">
-        <v>62</v>
+        <v>86</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="D69" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
       <c r="A70" s="3" t="s">
-        <v>62</v>
+        <v>86</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
     </row>
     <row r="71" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A71" s="3" t="s">
-        <v>66</v>
+        <v>90</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>67</v>
+        <v>91</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D71" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A72" s="3" t="s">
-        <v>68</v>
+        <v>92</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>215</v>
+        <v>93</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="D72" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="73" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A73" s="3" t="s">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D73" s="3" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
     </row>
     <row r="74" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A74" s="3" t="s">
-        <v>71</v>
+        <v>96</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>72</v>
+        <v>97</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>197</v>
+        <v>9</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A75" s="3" t="s">
-        <v>71</v>
+        <v>96</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>72</v>
+        <v>97</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>199</v>
+        <v>11</v>
       </c>
       <c r="D75" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A76" s="3" t="s">
-        <v>71</v>
+        <v>96</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>72</v>
+        <v>97</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A77" s="3" t="s">
-        <v>73</v>
+        <v>98</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>197</v>
+        <v>9</v>
       </c>
       <c r="D77" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="78" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A78" s="3" t="s">
-        <v>73</v>
+        <v>98</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>199</v>
+        <v>11</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="79" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A79" s="3" t="s">
-        <v>73</v>
+        <v>98</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="D79" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="80" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A80" s="3" t="s">
-        <v>73</v>
+        <v>98</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="D80" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="81" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A81" s="3" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>213</v>
+        <v>79</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D81" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="82" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A82" s="3" t="s">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D82" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="83" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A83" s="3" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>216</v>
+        <v>103</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="D83" s="3" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A84" s="3" t="s">
-        <v>78</v>
+        <v>104</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>217</v>
+        <v>105</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A85" s="3" t="s">
-        <v>79</v>
+        <v>106</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>218</v>
+        <v>107</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D85" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="86" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A86" s="3" t="s">
-        <v>80</v>
+        <v>108</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>81</v>
+        <v>109</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="87" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A87" s="3" t="s">
-        <v>80</v>
+        <v>108</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>81</v>
+        <v>109</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D87" s="3" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A88" s="3" t="s">
-        <v>82</v>
+        <v>110</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>202</v>
+        <v>27</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="89" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A89" s="3" t="s">
-        <v>82</v>
+        <v>110</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>203</v>
+        <v>28</v>
       </c>
       <c r="D89" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A90" s="3" t="s">
-        <v>82</v>
+        <v>110</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="D90" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="91" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A91" s="3" t="s">
-        <v>82</v>
+        <v>110</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>204</v>
+        <v>30</v>
       </c>
       <c r="D91" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="92" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A92" s="3" t="s">
-        <v>82</v>
+        <v>110</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>205</v>
+        <v>31</v>
       </c>
       <c r="D92" s="3" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A93" s="3" t="s">
-        <v>82</v>
+        <v>110</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="D93" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="94" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
       <c r="A94" s="3" t="s">
-        <v>82</v>
+        <v>110</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D94" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="95" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A95" s="3" t="s">
-        <v>83</v>
+        <v>111</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>84</v>
+        <v>112</v>
       </c>
       <c r="C95" s="3" t="s">
-        <v>209</v>
+        <v>53</v>
       </c>
       <c r="D95" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="96" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A96" s="3" t="s">
-        <v>83</v>
+        <v>111</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>84</v>
+        <v>112</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>210</v>
+        <v>54</v>
       </c>
       <c r="D96" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="97" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A97" s="3" t="s">
-        <v>83</v>
+        <v>111</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>84</v>
+        <v>112</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="D97" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A98" s="3" t="s">
-        <v>83</v>
+        <v>111</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>84</v>
+        <v>112</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D98" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="99" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
       <c r="A99" s="3" t="s">
-        <v>83</v>
+        <v>111</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>84</v>
+        <v>112</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D99" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="100" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A100" s="3" t="s">
-        <v>85</v>
+        <v>113</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>86</v>
+        <v>114</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D100" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="101" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A101" s="3" t="s">
-        <v>87</v>
+        <v>115</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>219</v>
+        <v>116</v>
       </c>
       <c r="C101" s="3" t="s">
-        <v>88</v>
+        <v>117</v>
       </c>
       <c r="D101" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="102" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A102" s="3" t="s">
-        <v>89</v>
+        <v>118</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>90</v>
+        <v>119</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="D102" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="103" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A103" s="3" t="s">
-        <v>89</v>
+        <v>118</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>90</v>
+        <v>119</v>
       </c>
       <c r="C103" s="3" t="s">
-        <v>209</v>
+        <v>53</v>
       </c>
       <c r="D103" s="3" t="s">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="104" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A104" s="3" t="s">
-        <v>89</v>
+        <v>118</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>90</v>
+        <v>119</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>210</v>
+        <v>54</v>
       </c>
       <c r="D104" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="105" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A105" s="3" t="s">
-        <v>89</v>
+        <v>118</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>90</v>
+        <v>119</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="D105" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="106" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A106" s="3" t="s">
-        <v>89</v>
+        <v>118</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>90</v>
+        <v>119</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>221</v>
+        <v>121</v>
       </c>
       <c r="D106" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="107" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A107" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D107" s="3" t="s">
         <v>89</v>
-      </c>
-[...7 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="108" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
       <c r="A108" s="3" t="s">
-        <v>89</v>
+        <v>118</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>90</v>
+        <v>119</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D108" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="109" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A109" s="3" t="s">
-        <v>91</v>
+        <v>122</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>92</v>
+        <v>123</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="D109" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A110" s="3" t="s">
-        <v>93</v>
+        <v>124</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>213</v>
+        <v>79</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D110" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="111" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A111" s="3" t="s">
-        <v>93</v>
+        <v>124</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>213</v>
+        <v>79</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D111" s="3" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="112" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A112" s="3" t="s">
-        <v>94</v>
+        <v>125</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>95</v>
+        <v>126</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>96</v>
+        <v>127</v>
       </c>
       <c r="D112" s="3" t="s">
-        <v>97</v>
+        <v>128</v>
       </c>
     </row>
     <row r="113" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A113" s="3" t="s">
-        <v>94</v>
+        <v>125</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>95</v>
+        <v>126</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>197</v>
+        <v>9</v>
       </c>
       <c r="D113" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="114" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A114" s="3" t="s">
-        <v>94</v>
+        <v>125</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>95</v>
+        <v>126</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>199</v>
+        <v>11</v>
       </c>
       <c r="D114" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="115" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A115" s="3" t="s">
-        <v>94</v>
+        <v>125</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>95</v>
+        <v>126</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="D115" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="116" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A116" s="3" t="s">
-        <v>94</v>
+        <v>125</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>95</v>
+        <v>126</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D116" s="3" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
     </row>
     <row r="117" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
       <c r="A117" s="3" t="s">
-        <v>94</v>
+        <v>125</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>95</v>
+        <v>126</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D117" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="118" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A118" s="3" t="s">
-        <v>98</v>
+        <v>129</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>99</v>
+        <v>130</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D118" s="3" t="s">
-        <v>50</v>
+        <v>73</v>
       </c>
     </row>
     <row r="119" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A119" s="3" t="s">
-        <v>100</v>
+        <v>131</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>101</v>
+        <v>132</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D119" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="120" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A120" s="3" t="s">
-        <v>102</v>
+        <v>133</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>103</v>
+        <v>134</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D120" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="121" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A121" s="3" t="s">
-        <v>104</v>
+        <v>135</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>222</v>
+        <v>136</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D121" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="122" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A122" s="3" t="s">
-        <v>105</v>
+        <v>137</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>223</v>
+        <v>138</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D122" s="3" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="123" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A123" s="3" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="C123" s="3" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D123" s="3" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="124" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A124" s="3" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>108</v>
+        <v>141</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D124" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="125" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A125" s="3" t="s">
-        <v>109</v>
+        <v>142</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>224</v>
+        <v>143</v>
       </c>
       <c r="C125" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D125" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="126" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A126" s="3" t="s">
-        <v>110</v>
+        <v>144</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>111</v>
+        <v>145</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D126" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="127" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A127" s="3" t="s">
-        <v>112</v>
+        <v>146</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>225</v>
+        <v>147</v>
       </c>
       <c r="C127" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="D127" s="3" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
     </row>
     <row r="128" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A128" s="3" t="s">
-        <v>112</v>
+        <v>146</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>225</v>
+        <v>147</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="D128" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="129" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A129" s="3" t="s">
-        <v>113</v>
+        <v>148</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>226</v>
+        <v>149</v>
       </c>
       <c r="C129" s="3" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="D129" s="3" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
     </row>
     <row r="130" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A130" s="3" t="s">
-        <v>113</v>
+        <v>148</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>226</v>
+        <v>149</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D130" s="3" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A131" s="3" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>115</v>
+        <v>151</v>
       </c>
       <c r="C131" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D131" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="132" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A132" s="3" t="s">
-        <v>116</v>
+        <v>152</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>117</v>
+        <v>153</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D132" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="133" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A133" s="3" t="s">
-        <v>118</v>
+        <v>154</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>119</v>
+        <v>155</v>
       </c>
       <c r="C133" s="3" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D133" s="3" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="134" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A134" s="3" t="s">
-        <v>120</v>
+        <v>156</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>121</v>
+        <v>157</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D134" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="135" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A135" s="3" t="s">
-        <v>122</v>
+        <v>158</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>123</v>
+        <v>159</v>
       </c>
       <c r="C135" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D135" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="136" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A136" s="3" t="s">
-        <v>124</v>
+        <v>160</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>227</v>
+        <v>161</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="D136" s="3" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
     </row>
     <row r="137" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A137" s="3" t="s">
-        <v>125</v>
+        <v>162</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>126</v>
+        <v>163</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D137" s="3" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="138" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A138" s="3" t="s">
-        <v>127</v>
+        <v>164</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>228</v>
+        <v>165</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D138" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="139" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A139" s="3" t="s">
-        <v>128</v>
+        <v>166</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>129</v>
+        <v>167</v>
       </c>
       <c r="C139" s="3" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="D139" s="3" t="s">
-        <v>229</v>
+        <v>168</v>
       </c>
     </row>
     <row r="140" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
       <c r="A140" s="3" t="s">
-        <v>128</v>
+        <v>166</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>129</v>
+        <v>167</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D140" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="141" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A141" s="3" t="s">
-        <v>130</v>
+        <v>169</v>
       </c>
       <c r="B141" s="3" t="s">
-        <v>131</v>
+        <v>170</v>
       </c>
       <c r="C141" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D141" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="142" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A142" s="3" t="s">
-        <v>130</v>
+        <v>169</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>131</v>
+        <v>170</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D142" s="3" t="s">
-        <v>58</v>
+        <v>171</v>
       </c>
     </row>
     <row r="143" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A143" s="3" t="s">
-        <v>132</v>
+        <v>172</v>
       </c>
       <c r="B143" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C143" s="3" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="D143" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="144" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A144" s="3" t="s">
-        <v>132</v>
+        <v>172</v>
       </c>
       <c r="B144" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>209</v>
+        <v>53</v>
       </c>
       <c r="D144" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="145" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A145" s="3" t="s">
-        <v>132</v>
+        <v>172</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C145" s="3" t="s">
-        <v>210</v>
+        <v>54</v>
       </c>
       <c r="D145" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="146" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A146" s="3" t="s">
-        <v>132</v>
+        <v>172</v>
       </c>
       <c r="B146" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C146" s="3" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="D146" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="147" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A147" s="3" t="s">
-        <v>133</v>
+        <v>173</v>
       </c>
       <c r="B147" s="3" t="s">
-        <v>67</v>
+        <v>91</v>
       </c>
       <c r="C147" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D147" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="148" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A148" s="3" t="s">
-        <v>134</v>
+        <v>174</v>
       </c>
       <c r="B148" s="3" t="s">
-        <v>99</v>
+        <v>130</v>
       </c>
       <c r="C148" s="3" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D148" s="3" t="s">
-        <v>50</v>
+        <v>73</v>
       </c>
     </row>
     <row r="149" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A149" s="3" t="s">
-        <v>135</v>
+        <v>175</v>
       </c>
       <c r="B149" s="3" t="s">
-        <v>230</v>
+        <v>176</v>
       </c>
       <c r="C149" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D149" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="150" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A150" s="3" t="s">
-        <v>136</v>
+        <v>177</v>
       </c>
       <c r="B150" s="3" t="s">
-        <v>137</v>
+        <v>178</v>
       </c>
       <c r="C150" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D150" s="3" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A151" s="3" t="s">
-        <v>138</v>
+        <v>179</v>
       </c>
       <c r="B151" s="3" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="C151" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="D151" s="3" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A152" s="3" t="s">
-        <v>138</v>
+        <v>179</v>
       </c>
       <c r="B152" s="3" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="D152" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="153" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A153" s="3" t="s">
-        <v>140</v>
+        <v>181</v>
       </c>
       <c r="B153" s="3" t="s">
-        <v>141</v>
+        <v>182</v>
       </c>
       <c r="C153" s="3" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D153" s="3" t="s">
-        <v>58</v>
+        <v>171</v>
       </c>
     </row>
     <row r="154" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A154" s="3" t="s">
-        <v>142</v>
+        <v>183</v>
       </c>
       <c r="B154" s="3" t="s">
-        <v>231</v>
+        <v>184</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D154" s="3" t="s">
-        <v>58</v>
+        <v>171</v>
       </c>
     </row>
     <row r="155" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A155" s="3" t="s">
-        <v>143</v>
+        <v>185</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C155" s="3" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="D155" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="156" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A156" s="3" t="s">
-        <v>144</v>
+        <v>186</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>145</v>
+        <v>187</v>
       </c>
       <c r="C156" s="3" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="D156" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="157" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A157" s="3" t="s">
-        <v>144</v>
+        <v>186</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>145</v>
+        <v>187</v>
       </c>
       <c r="C157" s="3" t="s">
-        <v>197</v>
+        <v>9</v>
       </c>
       <c r="D157" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="158" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A158" s="3" t="s">
-        <v>144</v>
+        <v>186</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>145</v>
+        <v>187</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>199</v>
+        <v>11</v>
       </c>
       <c r="D158" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="159" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A159" s="3" t="s">
-        <v>144</v>
+        <v>186</v>
       </c>
       <c r="B159" s="3" t="s">
-        <v>145</v>
+        <v>187</v>
       </c>
       <c r="C159" s="3" t="s">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="D159" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="160" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A160" s="3" t="s">
-        <v>144</v>
+        <v>186</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>145</v>
+        <v>187</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>221</v>
+        <v>121</v>
       </c>
       <c r="D160" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="161" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A161" s="3" t="s">
-        <v>144</v>
+        <v>186</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>145</v>
+        <v>187</v>
       </c>
       <c r="C161" s="3" t="s">
-        <v>232</v>
+        <v>188</v>
       </c>
       <c r="D161" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="162" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A162" s="3" t="s">
-        <v>144</v>
+        <v>186</v>
       </c>
       <c r="B162" s="3" t="s">
-        <v>145</v>
+        <v>187</v>
       </c>
       <c r="C162" s="3" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D162" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="163" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
       <c r="A163" s="3" t="s">
-        <v>144</v>
+        <v>186</v>
       </c>
       <c r="B163" s="3" t="s">
-        <v>145</v>
+        <v>187</v>
       </c>
       <c r="C163" s="3" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D163" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="164" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A164" s="3" t="s">
-        <v>146</v>
+        <v>189</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>147</v>
+        <v>190</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="D164" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="165" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A165" s="3" t="s">
-        <v>146</v>
+        <v>189</v>
       </c>
       <c r="B165" s="3" t="s">
-        <v>147</v>
+        <v>190</v>
       </c>
       <c r="C165" s="3" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D165" s="3" t="s">
-        <v>148</v>
+        <v>191</v>
       </c>
     </row>
     <row r="166" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A166" s="3" t="s">
-        <v>149</v>
+        <v>192</v>
       </c>
       <c r="B166" s="3" t="s">
-        <v>150</v>
+        <v>193</v>
       </c>
       <c r="C166" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D166" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="167" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A167" s="3" t="s">
-        <v>151</v>
+        <v>194</v>
       </c>
       <c r="B167" s="3" t="s">
-        <v>208</v>
+        <v>51</v>
       </c>
       <c r="C167" s="3" t="s">
-        <v>209</v>
+        <v>53</v>
       </c>
       <c r="D167" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="168" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A168" s="3" t="s">
-        <v>151</v>
+        <v>194</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>208</v>
+        <v>51</v>
       </c>
       <c r="C168" s="3" t="s">
-        <v>210</v>
+        <v>54</v>
       </c>
       <c r="D168" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="169" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A169" s="3" t="s">
-        <v>151</v>
+        <v>194</v>
       </c>
       <c r="B169" s="3" t="s">
-        <v>208</v>
+        <v>51</v>
       </c>
       <c r="C169" s="3" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="D169" s="3" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
     </row>
     <row r="170" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A170" s="3" t="s">
-        <v>152</v>
+        <v>195</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>213</v>
+        <v>79</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D170" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="171" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A171" s="3" t="s">
-        <v>153</v>
+        <v>196</v>
       </c>
       <c r="B171" s="3" t="s">
-        <v>233</v>
+        <v>197</v>
       </c>
       <c r="C171" s="3" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="D171" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="172" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A172" s="3" t="s">
-        <v>154</v>
+        <v>198</v>
       </c>
       <c r="B172" s="3" t="s">
-        <v>155</v>
+        <v>199</v>
       </c>
       <c r="C172" s="3" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="D172" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="173" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A173" s="3" t="s">
-        <v>154</v>
+        <v>198</v>
       </c>
       <c r="B173" s="3" t="s">
-        <v>155</v>
+        <v>199</v>
       </c>
       <c r="C173" s="3" t="s">
-        <v>197</v>
+        <v>9</v>
       </c>
       <c r="D173" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="174" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A174" s="3" t="s">
-        <v>154</v>
+        <v>198</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>155</v>
+        <v>199</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>199</v>
+        <v>11</v>
       </c>
       <c r="D174" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="175" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A175" s="3" t="s">
-        <v>154</v>
+        <v>198</v>
       </c>
       <c r="B175" s="3" t="s">
-        <v>155</v>
+        <v>199</v>
       </c>
       <c r="C175" s="3" t="s">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="D175" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="176" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A176" s="3" t="s">
-        <v>154</v>
+        <v>198</v>
       </c>
       <c r="B176" s="3" t="s">
-        <v>155</v>
+        <v>199</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>221</v>
+        <v>121</v>
       </c>
       <c r="D176" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="177" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A177" s="3" t="s">
-        <v>154</v>
+        <v>198</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>155</v>
+        <v>199</v>
       </c>
       <c r="C177" s="3" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D177" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="178" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
       <c r="A178" s="3" t="s">
-        <v>154</v>
+        <v>198</v>
       </c>
       <c r="B178" s="3" t="s">
-        <v>155</v>
+        <v>199</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D178" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="179" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A179" s="3" t="s">
-        <v>156</v>
+        <v>200</v>
       </c>
       <c r="B179" s="3" t="s">
-        <v>108</v>
+        <v>141</v>
       </c>
       <c r="C179" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D179" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="180" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A180" s="3" t="s">
-        <v>157</v>
+        <v>201</v>
       </c>
       <c r="B180" s="3" t="s">
-        <v>234</v>
+        <v>202</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D180" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="181" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A181" s="3" t="s">
-        <v>158</v>
+        <v>203</v>
       </c>
       <c r="B181" s="3" t="s">
-        <v>159</v>
+        <v>204</v>
       </c>
       <c r="C181" s="3" t="s">
-        <v>202</v>
+        <v>27</v>
       </c>
       <c r="D181" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="182" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A182" s="3" t="s">
-        <v>158</v>
+        <v>203</v>
       </c>
       <c r="B182" s="3" t="s">
-        <v>159</v>
+        <v>204</v>
       </c>
       <c r="C182" s="3" t="s">
-        <v>203</v>
+        <v>28</v>
       </c>
       <c r="D182" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="183" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A183" s="3" t="s">
-        <v>158</v>
+        <v>203</v>
       </c>
       <c r="B183" s="3" t="s">
-        <v>159</v>
+        <v>204</v>
       </c>
       <c r="C183" s="3" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="D183" s="3" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
     </row>
     <row r="184" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A184" s="3" t="s">
-        <v>158</v>
+        <v>203</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>159</v>
+        <v>204</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>205</v>
+        <v>31</v>
       </c>
       <c r="D184" s="3" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="185" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A185" s="3" t="s">
-        <v>158</v>
+        <v>203</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>159</v>
+        <v>204</v>
       </c>
       <c r="C185" s="3" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="D185" s="3" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
     </row>
     <row r="186" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
       <c r="A186" s="3" t="s">
-        <v>158</v>
+        <v>203</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>159</v>
+        <v>204</v>
       </c>
       <c r="C186" s="3" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D186" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="187" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A187" s="3" t="s">
-        <v>160</v>
+        <v>205</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>235</v>
+        <v>206</v>
       </c>
       <c r="C187" s="3" t="s">
-        <v>197</v>
+        <v>9</v>
       </c>
       <c r="D187" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="188" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A188" s="3" t="s">
-        <v>160</v>
+        <v>205</v>
       </c>
       <c r="B188" s="3" t="s">
-        <v>235</v>
+        <v>206</v>
       </c>
       <c r="C188" s="3" t="s">
-        <v>199</v>
+        <v>11</v>
       </c>
       <c r="D188" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="189" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A189" s="3" t="s">
-        <v>160</v>
+        <v>205</v>
       </c>
       <c r="B189" s="3" t="s">
-        <v>235</v>
+        <v>206</v>
       </c>
       <c r="C189" s="3" t="s">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="D189" s="3" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
     </row>
     <row r="190" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A190" s="3" t="s">
-        <v>161</v>
+        <v>207</v>
       </c>
       <c r="B190" s="3" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>210</v>
+        <v>54</v>
       </c>
       <c r="D190" s="3" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
     </row>
     <row r="191" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A191" s="3" t="s">
-        <v>161</v>
+        <v>207</v>
       </c>
       <c r="B191" s="3" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="C191" s="3" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="D191" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="192" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A192" s="3" t="s">
-        <v>162</v>
+        <v>209</v>
       </c>
       <c r="B192" s="3" t="s">
-        <v>163</v>
+        <v>210</v>
       </c>
       <c r="C192" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D192" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="193" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A193" s="3" t="s">
-        <v>196</v>
+        <v>211</v>
       </c>
       <c r="B193" s="3" t="s">
-        <v>237</v>
+        <v>212</v>
       </c>
       <c r="C193" s="3" t="s">
-        <v>88</v>
+        <v>117</v>
       </c>
       <c r="D193" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="194" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A194" s="3" t="s">
-        <v>164</v>
+        <v>213</v>
       </c>
       <c r="B194" s="3" t="s">
-        <v>165</v>
+        <v>214</v>
       </c>
       <c r="C194" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D194" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="195" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A195" s="3" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="B195" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C195" s="3" t="s">
-        <v>202</v>
+        <v>27</v>
       </c>
       <c r="D195" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="196" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A196" s="3" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="B196" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C196" s="3" t="s">
-        <v>203</v>
+        <v>28</v>
       </c>
       <c r="D196" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="197" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A197" s="3" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="B197" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C197" s="3" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="D197" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="198" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A198" s="3" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="B198" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C198" s="3" t="s">
-        <v>167</v>
+        <v>216</v>
       </c>
       <c r="D198" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="199" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A199" s="3" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="B199" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C199" s="3" t="s">
-        <v>204</v>
+        <v>30</v>
       </c>
       <c r="D199" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="200" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A200" s="3" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="B200" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C200" s="3" t="s">
-        <v>205</v>
+        <v>31</v>
       </c>
       <c r="D200" s="3" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="201" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A201" s="3" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="B201" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C201" s="3" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="D201" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="202" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
       <c r="A202" s="3" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="B202" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C202" s="3" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D202" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="203" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A203" s="3" t="s">
-        <v>168</v>
+        <v>217</v>
       </c>
       <c r="B203" s="3" t="s">
-        <v>169</v>
+        <v>218</v>
       </c>
       <c r="C203" s="3" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="D203" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="204" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A204" s="3" t="s">
-        <v>168</v>
+        <v>217</v>
       </c>
       <c r="B204" s="3" t="s">
-        <v>169</v>
+        <v>218</v>
       </c>
       <c r="C204" s="3" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D204" s="3" t="s">
-        <v>58</v>
+        <v>171</v>
       </c>
     </row>
     <row r="205" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A205" s="3" t="s">
-        <v>170</v>
+        <v>219</v>
       </c>
       <c r="B205" s="3" t="s">
-        <v>213</v>
+        <v>79</v>
       </c>
       <c r="C205" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D205" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="206" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A206" s="3" t="s">
-        <v>171</v>
+        <v>220</v>
       </c>
       <c r="B206" s="3" t="s">
-        <v>172</v>
+        <v>221</v>
       </c>
       <c r="C206" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D206" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="207" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A207" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B207" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="C207" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D207" s="3" t="s">
         <v>171</v>
-      </c>
-[...7 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="208" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A208" s="3" t="s">
-        <v>173</v>
+        <v>222</v>
       </c>
       <c r="B208" s="3" t="s">
-        <v>108</v>
+        <v>141</v>
       </c>
       <c r="C208" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D208" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="209" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A209" s="3" t="s">
-        <v>174</v>
+        <v>223</v>
       </c>
       <c r="B209" s="3" t="s">
-        <v>175</v>
+        <v>224</v>
       </c>
       <c r="C209" s="3" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="D209" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="210" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A210" s="3" t="s">
-        <v>176</v>
+        <v>225</v>
       </c>
       <c r="B210" s="3" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="C210" s="3" t="s">
-        <v>202</v>
+        <v>27</v>
       </c>
       <c r="D210" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="211" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A211" s="3" t="s">
-        <v>176</v>
+        <v>225</v>
       </c>
       <c r="B211" s="3" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="C211" s="3" t="s">
-        <v>203</v>
+        <v>28</v>
       </c>
       <c r="D211" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="212" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A212" s="3" t="s">
-        <v>176</v>
+        <v>225</v>
       </c>
       <c r="B212" s="3" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="C212" s="3" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="D212" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="213" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A213" s="3" t="s">
-        <v>176</v>
+        <v>225</v>
       </c>
       <c r="B213" s="3" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="C213" s="3" t="s">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="D213" s="3" t="s">
-        <v>64</v>
+        <v>88</v>
       </c>
     </row>
     <row r="214" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A214" s="3" t="s">
-        <v>176</v>
+        <v>225</v>
       </c>
       <c r="B214" s="3" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="C214" s="3" t="s">
-        <v>204</v>
+        <v>30</v>
       </c>
       <c r="D214" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="215" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A215" s="3" t="s">
-        <v>176</v>
+        <v>225</v>
       </c>
       <c r="B215" s="3" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="C215" s="3" t="s">
-        <v>205</v>
+        <v>31</v>
       </c>
       <c r="D215" s="3" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="216" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A216" s="3" t="s">
-        <v>176</v>
+        <v>225</v>
       </c>
       <c r="B216" s="3" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="C216" s="3" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="D216" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="217" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
       <c r="A217" s="3" t="s">
-        <v>176</v>
+        <v>225</v>
       </c>
       <c r="B217" s="3" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="C217" s="3" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D217" s="3" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
     </row>
     <row r="218" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A218" s="3" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="B218" s="3" t="s">
-        <v>238</v>
+        <v>227</v>
       </c>
       <c r="C218" s="3" t="s">
-        <v>197</v>
+        <v>9</v>
       </c>
       <c r="D218" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="219" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A219" s="3" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="B219" s="3" t="s">
-        <v>238</v>
+        <v>227</v>
       </c>
       <c r="C219" s="3" t="s">
-        <v>199</v>
+        <v>11</v>
       </c>
       <c r="D219" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="220" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A220" s="3" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="B220" s="3" t="s">
-        <v>238</v>
+        <v>227</v>
       </c>
       <c r="C220" s="3" t="s">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="D220" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="221" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A221" s="3" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="B221" s="3" t="s">
-        <v>238</v>
+        <v>227</v>
       </c>
       <c r="C221" s="3" t="s">
-        <v>209</v>
+        <v>53</v>
       </c>
       <c r="D221" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="222" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A222" s="3" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="B222" s="3" t="s">
-        <v>238</v>
+        <v>227</v>
       </c>
       <c r="C222" s="3" t="s">
-        <v>210</v>
+        <v>54</v>
       </c>
       <c r="D222" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="223" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A223" s="3" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="B223" s="3" t="s">
-        <v>238</v>
+        <v>227</v>
       </c>
       <c r="C223" s="3" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="D223" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="224" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A224" s="3" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="B224" s="3" t="s">
-        <v>238</v>
+        <v>227</v>
       </c>
       <c r="C224" s="3" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="D224" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="225" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A225" s="3" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="B225" s="3" t="s">
-        <v>238</v>
+        <v>227</v>
       </c>
       <c r="C225" s="3" t="s">
-        <v>221</v>
+        <v>121</v>
       </c>
       <c r="D225" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="226" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A226" s="3" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="B226" s="3" t="s">
-        <v>238</v>
+        <v>227</v>
       </c>
       <c r="C226" s="3" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D226" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="227" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
       <c r="A227" s="3" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="B227" s="3" t="s">
-        <v>238</v>
+        <v>227</v>
       </c>
       <c r="C227" s="3" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D227" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="228" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A228" s="3" t="s">
-        <v>178</v>
+        <v>228</v>
       </c>
       <c r="B228" s="3" t="s">
-        <v>179</v>
+        <v>229</v>
       </c>
       <c r="C228" s="3" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D228" s="3" t="s">
-        <v>50</v>
+        <v>73</v>
       </c>
     </row>
     <row r="229" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A229" s="3" t="s">
-        <v>180</v>
+        <v>230</v>
       </c>
       <c r="B229" s="3" t="s">
-        <v>181</v>
+        <v>231</v>
       </c>
       <c r="C229" s="3" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="D229" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="230" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A230" s="3" t="s">
-        <v>180</v>
+        <v>230</v>
       </c>
       <c r="B230" s="3" t="s">
-        <v>181</v>
+        <v>231</v>
       </c>
       <c r="C230" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D230" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="231" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A231" s="3" t="s">
-        <v>182</v>
+        <v>232</v>
       </c>
       <c r="B231" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C231" s="3" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="D231" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="232" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A232" s="3" t="s">
-        <v>182</v>
+        <v>232</v>
       </c>
       <c r="B232" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C232" s="3" t="s">
-        <v>210</v>
+        <v>54</v>
       </c>
       <c r="D232" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="233" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A233" s="3" t="s">
-        <v>182</v>
+        <v>232</v>
       </c>
       <c r="B233" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C233" s="3" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="D233" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="234" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A234" s="3" t="s">
-        <v>182</v>
+        <v>232</v>
       </c>
       <c r="B234" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C234" s="3" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="D234" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="235" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A235" s="3" t="s">
-        <v>182</v>
+        <v>232</v>
       </c>
       <c r="B235" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C235" s="3" t="s">
-        <v>221</v>
+        <v>121</v>
       </c>
       <c r="D235" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="236" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A236" s="3" t="s">
-        <v>182</v>
+        <v>232</v>
       </c>
       <c r="B236" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C236" s="3" t="s">
-        <v>232</v>
+        <v>188</v>
       </c>
       <c r="D236" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="237" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A237" s="3" t="s">
-        <v>182</v>
+        <v>232</v>
       </c>
       <c r="B237" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C237" s="3" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D237" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="238" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A238" s="3" t="s">
-        <v>182</v>
+        <v>232</v>
       </c>
       <c r="B238" s="3" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="C238" s="3" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="D238" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="239" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A239" s="3" t="s">
-        <v>183</v>
+        <v>234</v>
       </c>
       <c r="B239" s="3" t="s">
-        <v>145</v>
+        <v>187</v>
       </c>
       <c r="C239" s="3" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="D239" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="240" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
       <c r="A240" s="3" t="s">
-        <v>183</v>
+        <v>234</v>
       </c>
       <c r="B240" s="3" t="s">
-        <v>145</v>
+        <v>187</v>
       </c>
       <c r="C240" s="3" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D240" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="241" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A241" s="3" t="s">
-        <v>184</v>
+        <v>235</v>
       </c>
       <c r="B241" s="3" t="s">
-        <v>185</v>
+        <v>236</v>
       </c>
       <c r="C241" s="3" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="D241" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="242" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A242" s="3" t="s">
-        <v>184</v>
+        <v>235</v>
       </c>
       <c r="B242" s="3" t="s">
-        <v>185</v>
+        <v>236</v>
       </c>
       <c r="C242" s="3" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D242" s="3" t="s">
-        <v>58</v>
+        <v>171</v>
       </c>
     </row>
     <row r="243" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A243" s="3" t="s">
-        <v>186</v>
+        <v>237</v>
       </c>
       <c r="B243" s="3" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C243" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D243" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="244" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A244" s="3" t="s">
-        <v>187</v>
+        <v>239</v>
       </c>
       <c r="B244" s="3" t="s">
-        <v>95</v>
+        <v>126</v>
       </c>
       <c r="C244" s="3" t="s">
-        <v>197</v>
+        <v>9</v>
       </c>
       <c r="D244" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="245" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A245" s="3" t="s">
-        <v>187</v>
+        <v>239</v>
       </c>
       <c r="B245" s="3" t="s">
-        <v>95</v>
+        <v>126</v>
       </c>
       <c r="C245" s="3" t="s">
-        <v>199</v>
+        <v>11</v>
       </c>
       <c r="D245" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="246" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A246" s="3" t="s">
-        <v>187</v>
+        <v>239</v>
       </c>
       <c r="B246" s="3" t="s">
-        <v>95</v>
+        <v>126</v>
       </c>
       <c r="C246" s="3" t="s">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="D246" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="247" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A247" s="3" t="s">
-        <v>187</v>
+        <v>239</v>
       </c>
       <c r="B247" s="3" t="s">
-        <v>95</v>
+        <v>126</v>
       </c>
       <c r="C247" s="3" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D247" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="248" spans="1:4" ht="29.15" x14ac:dyDescent="0.4">
       <c r="A248" s="3" t="s">
-        <v>187</v>
+        <v>239</v>
       </c>
       <c r="B248" s="3" t="s">
-        <v>95</v>
+        <v>126</v>
       </c>
       <c r="C248" s="3" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D248" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="249" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A249" s="3" t="s">
-        <v>188</v>
+        <v>240</v>
       </c>
       <c r="B249" s="3" t="s">
-        <v>189</v>
+        <v>241</v>
       </c>
       <c r="C249" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D249" s="3" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="250" spans="1:4" ht="14.6" x14ac:dyDescent="0.4">
       <c r="A250" s="3" t="s">
-        <v>190</v>
+        <v>242</v>
       </c>
       <c r="B250" s="3" t="s">
-        <v>191</v>
+        <v>243</v>
       </c>
       <c r="C250" s="3" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D250" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>