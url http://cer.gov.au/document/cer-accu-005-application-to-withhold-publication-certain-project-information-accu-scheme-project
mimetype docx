--- v0 (2026-02-04)
+++ v1 (2026-09-18)
@@ -169,96 +169,96 @@
               <w:t>ACCU</w:t>
             </w:r>
             <w:r w:rsidRPr="004976B4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-00</w:t>
             </w:r>
             <w:r w:rsidR="004976B4" w:rsidRPr="004976B4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00091BB2" w14:paraId="21BEB740" w14:textId="77777777" w:rsidTr="00E23813">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="023AB858" w14:textId="269DBB39" w:rsidR="00091BB2" w:rsidRDefault="00091BB2" w:rsidP="00EE2714">
+          <w:p w14:paraId="023AB858" w14:textId="03BF18B4" w:rsidR="00091BB2" w:rsidRDefault="00FF6E57" w:rsidP="00EE2714">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="004976B4">
+            <w:r w:rsidRPr="00BD6C72">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">v1.0 </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004976B4" w:rsidRPr="004976B4">
+              <w:t>V2</w:t>
+            </w:r>
+            <w:r w:rsidR="00091BB2" w:rsidRPr="00BD6C72">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>04</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="004976B4">
+              <w:t xml:space="preserve">.0 </w:t>
+            </w:r>
+            <w:r w:rsidR="009B37A4" w:rsidRPr="00BD6C72">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD6C72">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="004976B4" w:rsidRPr="004976B4">
+            <w:r w:rsidR="009E315D" w:rsidRPr="00BD6C72">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>04</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="004976B4">
+              <w:t>07</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD6C72">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...6 lines deleted...]
-              <w:t>2025</w:t>
+              <w:t>/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2C88DD55" w14:textId="77777777" w:rsidR="00EE2714" w:rsidRDefault="00EE2714" w:rsidP="008D6973">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="199FD083" w14:textId="77777777" w:rsidR="00EE2714" w:rsidRDefault="00EE2714" w:rsidP="008D6973">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:sectPr w:rsidR="00EE2714" w:rsidSect="00091BB2">
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:footerReference w:type="even" r:id="rId9"/>
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:headerReference w:type="first" r:id="rId11"/>
           <w:footerReference w:type="first" r:id="rId12"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1447" w:right="1080" w:bottom="993" w:left="1080" w:header="227" w:footer="232" w:gutter="0"/>
           <w:cols w:num="2" w:space="710" w:equalWidth="0">
             <w:col w:w="7031" w:space="710"/>
             <w:col w:w="1999"/>
@@ -392,116 +392,132 @@
       </w:r>
       <w:r w:rsidR="0015230E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A87C55">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00945185" w:rsidRPr="00096C6E">
         <w:t>egister</w:t>
       </w:r>
       <w:r w:rsidR="0038740B">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="000D5BE9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AA04B7D" w14:textId="23063C58" w:rsidR="00C05177" w:rsidRDefault="00A5628F" w:rsidP="00CB59DD">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Under </w:t>
       </w:r>
       <w:r w:rsidR="004E5671">
-        <w:t xml:space="preserve">s166A(1) of the </w:t>
+        <w:t>s166</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004E5671">
+        <w:t>A(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004E5671">
+        <w:t xml:space="preserve">1) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="004E5671" w:rsidRPr="005D5119">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:i/>
           </w:rPr>
           <w:t>Carbon Credits (Carbon Farming Initiative) Act 2011</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004E5671">
         <w:t xml:space="preserve"> (the CFI Act)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="005D3E28">
         <w:t xml:space="preserve">the Clean Energy Regulator </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">must publish </w:t>
       </w:r>
       <w:r w:rsidR="004E5671">
         <w:t xml:space="preserve">on its website </w:t>
       </w:r>
       <w:r>
         <w:t>project information</w:t>
       </w:r>
       <w:r w:rsidR="004E5671" w:rsidRPr="004E5671">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E5671">
-        <w:t xml:space="preserve">specified in s93A(1) of the </w:t>
+        <w:t>specified in s93</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004E5671">
+        <w:t>A(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004E5671">
+        <w:t xml:space="preserve">1) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="004E5671" w:rsidRPr="004D720D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Carbon Credits (Carbon Farming Initiative) Rule 20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004E5671">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidR="004E5671">
         <w:t xml:space="preserve"> (the CFI Rule) that the Regulator holds</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000A63BA">
         <w:t xml:space="preserve"> This information is published on the project register</w:t>
       </w:r>
       <w:r w:rsidR="00C87564">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67ED224B" w14:textId="37536CC3" w:rsidR="00EE5410" w:rsidRDefault="00FE7A1E" w:rsidP="00EE5410">
+    <w:p w14:paraId="67ED224B" w14:textId="5CE1BA4E" w:rsidR="00EE5410" w:rsidRDefault="00FE7A1E" w:rsidP="00EE5410">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t>Under s93</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>A(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve">2) of the </w:t>
       </w:r>
       <w:r w:rsidR="007F4B58">
         <w:t xml:space="preserve">CFI </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Rule, </w:t>
       </w:r>
       <w:r w:rsidR="006C5897">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00EC63F4">
         <w:t xml:space="preserve"> person may </w:t>
@@ -552,50 +568,58 @@
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">publication of the information may </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>threaten</w:t>
       </w:r>
       <w:r w:rsidR="00222A26">
         <w:t>,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00222A26">
         <w:t xml:space="preserve"> damage or </w:t>
       </w:r>
       <w:r w:rsidR="009724A0">
         <w:t xml:space="preserve">cause </w:t>
       </w:r>
       <w:r w:rsidR="00222A26">
         <w:t>harm to a threatened ecological community or threatened species</w:t>
       </w:r>
       <w:r w:rsidR="000321B6">
         <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041713F6" w14:textId="705A9F94" w:rsidR="00ED4428" w:rsidRPr="00BD6C72" w:rsidRDefault="0073527A" w:rsidP="02E9C238">
+      <w:pPr>
+        <w:pStyle w:val="CERbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD6C72">
+        <w:t>for savanna vegetation fuel type maps only—the information is subject to a contractual obligation between the project proponent and a person contracted to create or validate that information which prevents its publication.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="535901DC" w14:textId="77777777" w:rsidR="00784BBE" w:rsidRPr="00784BBE" w:rsidRDefault="00784BBE" w:rsidP="00A53C5B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00784BBE">
         <w:t>Instructions for completing this form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18A9301D" w14:textId="77777777" w:rsidR="00784BBE" w:rsidRDefault="00784BBE" w:rsidP="00784BBE">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="00784BBE">
         <w:t>Please read each part of the application carefully, fully answer all the questions, sign where indicated, and attach the required documentation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="195C1C7D" w14:textId="110CD9EB" w:rsidR="00547CB1" w:rsidRPr="00784BBE" w:rsidRDefault="00547CB1" w:rsidP="00784BBE">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="00547CB1">
         <w:t>If you wish to apply to withhold publication for more than one project, please submit a separate application for each project.</w:t>
       </w:r>
@@ -714,51 +738,59 @@
       <w:r w:rsidRPr="00784BBE">
         <w:t>printing the form and filling it in by hand</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="611B8C11" w14:textId="77777777" w:rsidR="00784BBE" w:rsidRPr="00784BBE" w:rsidRDefault="00784BBE" w:rsidP="00784BBE">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00784BBE">
         <w:t xml:space="preserve">saving the form and filling in an electronic copy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78D95904" w14:textId="424AE58D" w:rsidR="00B50A3A" w:rsidRDefault="00784BBE" w:rsidP="00B50A3A">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="00784BBE">
         <w:t xml:space="preserve">Note that if you choose the second option, there may be times when you will need to print certain sections </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00784BBE">
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00784BBE">
-        <w:t xml:space="preserve"> sign them or in order to complete multiple entries for a single set of questions. These sections may be scanned back into the computer and submitted electronically with the rest of the form.</w:t>
+        <w:t xml:space="preserve"> sign them or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00784BBE">
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00784BBE">
+        <w:t xml:space="preserve"> complete multiple entries for a single set of questions. These sections may be scanned back into the computer and submitted electronically with the rest of the form.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="7755"/>
       </w:tblGrid>
       <w:tr w:rsidR="00784BBE" w:rsidRPr="00FA7635" w14:paraId="7BD1B3CB" w14:textId="77777777" w:rsidTr="009E310D">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1019" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4538DD6C" w14:textId="77777777" w:rsidR="00784BBE" w:rsidRPr="00FA7635" w:rsidRDefault="009E310D">
             <w:r w:rsidRPr="009E310D">
               <w:t>Pen colours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1868,200 +1900,196 @@
               <w:t>Organisation identifier</w:t>
             </w:r>
             <w:r w:rsidR="00695662">
               <w:t xml:space="preserve"> (organisations only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="3169087B" w14:textId="23DE1AF7" w:rsidR="007F3E98" w:rsidRDefault="007F3E98" w:rsidP="009D3DDF">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>ABN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25772656" w14:textId="65E69815" w:rsidR="007F3E98" w:rsidRDefault="00CC0BFD" w:rsidP="009D3DDF">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC0BFD">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CC0BFD">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00CC0BFD">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00CC0BFD">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="670667F0" w14:textId="67317965" w:rsidR="007F3E98" w:rsidRDefault="007F3E98" w:rsidP="009D3DDF">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>ACN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BCE52F4" w14:textId="7E2FC015" w:rsidR="007F3E98" w:rsidRDefault="00CC0BFD" w:rsidP="009D3DDF">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC0BFD">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CC0BFD">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00CC0BFD">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00CC0BFD">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="355142A4" w14:textId="6B709C26" w:rsidR="007F3E98" w:rsidRDefault="007F3E98" w:rsidP="009D3DDF">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>ARBN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09766BEB" w14:textId="00B63030" w:rsidR="007F3E98" w:rsidRDefault="00CC0BFD" w:rsidP="009D3DDF">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC0BFD">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CC0BFD">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00CC0BFD">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00CC0BFD">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="1F16BDC9" w14:textId="3C761B24" w:rsidR="007F3E98" w:rsidRDefault="007F3E98" w:rsidP="009D3DDF">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>ICN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="778747A6" w14:textId="224B2725" w:rsidR="007F3E98" w:rsidRDefault="00CC0BFD" w:rsidP="009D3DDF">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC0BFD">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CC0BFD">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00CC0BFD">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
@@ -3269,51 +3297,51 @@
       <w:r w:rsidR="00D41EF0">
         <w:t xml:space="preserve"> is noted for each item.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78173DEB" w14:textId="0EE8C143" w:rsidR="00F23CDA" w:rsidRDefault="00F23CDA" w:rsidP="00F23CDA">
       <w:pPr>
         <w:pStyle w:val="Arrowinstruction"/>
       </w:pPr>
       <w:r>
         <w:t>Tick all that apply</w:t>
       </w:r>
       <w:r w:rsidR="00E6752E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERanswerfield"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0700" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1407"/>
         <w:gridCol w:w="8313"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF5713" w:rsidRPr="004C18DA" w14:paraId="6F1501E4" w14:textId="77777777" w:rsidTr="00EF5713">
+      <w:tr w:rsidR="00EF5713" w:rsidRPr="004C18DA" w14:paraId="6F1501E4" w14:textId="77777777" w:rsidTr="16B7FF93">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="283CFDA6" w14:textId="77777777" w:rsidR="00A37829" w:rsidRPr="009D59C0" w:rsidRDefault="00A37829">
             <w:pPr>
               <w:pStyle w:val="Checkbox"/>
             </w:pPr>
             <w:r w:rsidRPr="009D59C0">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -3367,51 +3395,51 @@
             </w:r>
             <w:r w:rsidR="006E1109">
               <w:t>during the crediting period</w:t>
             </w:r>
             <w:r w:rsidR="00113721">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="0010230A">
               <w:t>paragraph</w:t>
             </w:r>
             <w:r w:rsidR="005F7A17">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00363466">
               <w:t>(1)</w:t>
             </w:r>
             <w:r w:rsidR="005F7A17">
               <w:t>(a)</w:t>
             </w:r>
             <w:r w:rsidR="00113721">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5713" w:rsidRPr="004C18DA" w14:paraId="1D017227" w14:textId="77777777" w:rsidTr="00EF5713">
+      <w:tr w:rsidR="00EF5713" w:rsidRPr="004C18DA" w14:paraId="1D017227" w14:textId="77777777" w:rsidTr="16B7FF93">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13F688A2" w14:textId="77777777" w:rsidR="00A37829" w:rsidRPr="009D59C0" w:rsidRDefault="00A37829">
             <w:pPr>
               <w:pStyle w:val="Checkbox"/>
             </w:pPr>
             <w:r w:rsidRPr="009D59C0">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -3432,51 +3460,51 @@
             <w:tcW w:w="4276" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73E46B9E" w14:textId="57CC32C1" w:rsidR="00A37829" w:rsidRPr="009D5590" w:rsidRDefault="004979D6">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:t>Description of suppression mechanisms</w:t>
             </w:r>
             <w:r w:rsidR="006E1109">
               <w:t xml:space="preserve"> identified in the baseline period</w:t>
             </w:r>
             <w:r w:rsidR="00113721">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00994525">
               <w:t>paragraph (1)(b)</w:t>
             </w:r>
             <w:r w:rsidR="00197373">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5713" w:rsidRPr="004C18DA" w14:paraId="3FF1E709" w14:textId="77777777" w:rsidTr="00EF5713">
+      <w:tr w:rsidR="00EF5713" w:rsidRPr="004C18DA" w14:paraId="3FF1E709" w14:textId="77777777" w:rsidTr="16B7FF93">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="197CC7D7" w14:textId="2E64DF71" w:rsidR="004979D6" w:rsidRPr="009D59C0" w:rsidRDefault="004979D6">
             <w:pPr>
               <w:pStyle w:val="Checkbox"/>
             </w:pPr>
             <w:r w:rsidRPr="009D59C0">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009D59C0">
@@ -3501,51 +3529,51 @@
             </w:pPr>
             <w:r>
               <w:t>Details o</w:t>
             </w:r>
             <w:r w:rsidR="00113721">
               <w:t>f</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> estimation or measurement approaches or model used to calculate abatement</w:t>
             </w:r>
             <w:r w:rsidR="00994525">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00197373">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00994525">
               <w:t>paragraph (1)(c)</w:t>
             </w:r>
             <w:r w:rsidR="00197373">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5713" w:rsidRPr="004C18DA" w14:paraId="726B5F62" w14:textId="77777777" w:rsidTr="00EF5713">
+      <w:tr w:rsidR="00EF5713" w:rsidRPr="004C18DA" w14:paraId="726B5F62" w14:textId="77777777" w:rsidTr="16B7FF93">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2E766F80" w14:textId="1C372881" w:rsidR="0041785C" w:rsidRPr="009D59C0" w:rsidRDefault="0041785C">
             <w:pPr>
               <w:pStyle w:val="Checkbox"/>
             </w:pPr>
             <w:r w:rsidRPr="009D59C0">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009D59C0">
@@ -3572,51 +3600,51 @@
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="0041785C">
               <w:t xml:space="preserve">rediting </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="0041785C">
               <w:t>period</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="0041785C">
               <w:t xml:space="preserve"> start and end dates</w:t>
             </w:r>
             <w:r w:rsidR="00640F10">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00994525">
               <w:t>paragraph (1)(d)</w:t>
             </w:r>
             <w:r w:rsidR="00640F10">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5713" w:rsidRPr="004C18DA" w14:paraId="48FA24C5" w14:textId="77777777" w:rsidTr="00EF5713">
+      <w:tr w:rsidR="00EF5713" w:rsidRPr="004C18DA" w14:paraId="48FA24C5" w14:textId="77777777" w:rsidTr="16B7FF93">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="45702C39" w14:textId="3F618863" w:rsidR="0041785C" w:rsidRPr="009D59C0" w:rsidRDefault="0041785C">
             <w:pPr>
               <w:pStyle w:val="Checkbox"/>
             </w:pPr>
             <w:r w:rsidRPr="009D59C0">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009D59C0">
@@ -3640,51 +3668,51 @@
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Permanence </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>period</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> start date</w:t>
             </w:r>
             <w:r w:rsidR="00640F10">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00994525">
               <w:t>paragraph (1)(e)</w:t>
             </w:r>
             <w:r w:rsidR="00640F10">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5713" w:rsidRPr="004C18DA" w14:paraId="6DD420A5" w14:textId="77777777" w:rsidTr="00EF5713">
+      <w:tr w:rsidR="00EF5713" w:rsidRPr="004C18DA" w14:paraId="6DD420A5" w14:textId="77777777" w:rsidTr="16B7FF93">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="737AD22F" w14:textId="7DF53DE4" w:rsidR="0041785C" w:rsidRPr="009D59C0" w:rsidRDefault="0041785C">
             <w:pPr>
               <w:pStyle w:val="Checkbox"/>
             </w:pPr>
             <w:r w:rsidRPr="009D59C0">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009D59C0">
@@ -3721,51 +3749,51 @@
             </w:r>
             <w:r w:rsidR="000157B8">
               <w:t xml:space="preserve">using </w:t>
             </w:r>
             <w:r>
               <w:t>Full Carbon Accounting Model or Reforestation Modelling Tool</w:t>
             </w:r>
             <w:r w:rsidR="006D1AD2">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000157B8">
               <w:t>to estimate abatement</w:t>
             </w:r>
             <w:r w:rsidR="00640F10">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00D02ABF">
               <w:t>paragraph (1)(f)</w:t>
             </w:r>
             <w:r w:rsidR="00640F10">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5713" w:rsidRPr="004C18DA" w14:paraId="58FF0122" w14:textId="77777777" w:rsidTr="00EF5713">
+      <w:tr w:rsidR="00EF5713" w:rsidRPr="004C18DA" w14:paraId="58FF0122" w14:textId="77777777" w:rsidTr="16B7FF93">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0F2A5078" w14:textId="49DB4CDE" w:rsidR="0041785C" w:rsidRPr="009D59C0" w:rsidRDefault="0041785C">
             <w:pPr>
               <w:pStyle w:val="Checkbox"/>
             </w:pPr>
             <w:r w:rsidRPr="009D59C0">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009D59C0">
@@ -3808,51 +3836,51 @@
             </w:r>
             <w:r w:rsidR="004E5671" w:rsidRPr="008749E3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FA389F">
               <w:t>enforceable undertaking</w:t>
             </w:r>
             <w:r w:rsidR="00640F10">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00D02ABF">
               <w:t>paragraph</w:t>
             </w:r>
             <w:r w:rsidR="00EF37FA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00D02ABF">
               <w:t>(1)(g)</w:t>
             </w:r>
             <w:r w:rsidR="00640F10">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5713" w:rsidRPr="004C18DA" w14:paraId="4FFC8ADB" w14:textId="77777777" w:rsidTr="00EF5713">
+      <w:tr w:rsidR="00EF5713" w:rsidRPr="004C18DA" w14:paraId="4FFC8ADB" w14:textId="77777777" w:rsidTr="16B7FF93">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7F257E40" w14:textId="2667C4A2" w:rsidR="00FA389F" w:rsidRPr="009D59C0" w:rsidRDefault="00FA389F">
             <w:pPr>
               <w:pStyle w:val="Checkbox"/>
             </w:pPr>
             <w:r w:rsidRPr="009D59C0">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009D59C0">
@@ -3871,51 +3899,51 @@
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4276" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5C69555C" w14:textId="7FC6CE5E" w:rsidR="00FA389F" w:rsidRDefault="00FA389F">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r>
               <w:t>Name of a</w:t>
             </w:r>
             <w:r w:rsidR="002E13F5">
               <w:t xml:space="preserve">n agent </w:t>
             </w:r>
             <w:r w:rsidR="00F35E2F">
               <w:t xml:space="preserve">of the project, </w:t>
             </w:r>
             <w:r w:rsidR="004E5671">
               <w:t xml:space="preserve">and description of their involvement in the project </w:t>
             </w:r>
             <w:r w:rsidR="003927F2">
               <w:t>(paragraph (1)(h))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5713" w:rsidRPr="004C18DA" w14:paraId="31EBD05E" w14:textId="77777777" w:rsidTr="00EF5713">
+      <w:tr w:rsidR="00EF5713" w:rsidRPr="004C18DA" w14:paraId="31EBD05E" w14:textId="77777777" w:rsidTr="16B7FF93">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="784ADA15" w14:textId="11575930" w:rsidR="002041FC" w:rsidRPr="009D59C0" w:rsidRDefault="002041FC">
             <w:pPr>
               <w:pStyle w:val="Checkbox"/>
             </w:pPr>
             <w:r w:rsidRPr="009D59C0">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009D59C0">
@@ -3940,91 +3968,162 @@
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Name of a person with </w:t>
             </w:r>
             <w:r w:rsidR="00AE5F8C">
               <w:t xml:space="preserve">a </w:t>
             </w:r>
             <w:r>
               <w:t>significant involvement in the registration or administration of the project</w:t>
             </w:r>
             <w:r w:rsidR="00AE5F8C">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r w:rsidR="00F35E2F">
               <w:t xml:space="preserve">a </w:t>
             </w:r>
             <w:r>
               <w:t>description of their involvement in the project (paragraph (1)(h))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00C03B95" w:rsidRPr="00BD6C72" w14:paraId="0573C9D0" w14:textId="77777777" w:rsidTr="16B7FF93">
+        <w:trPr>
+          <w:trHeight w:val="22"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4152AEE0" w14:textId="3ADF6FA1" w:rsidR="00C03B95" w:rsidRPr="00BD6C72" w:rsidRDefault="00C03B95" w:rsidP="00C03B95">
+            <w:pPr>
+              <w:pStyle w:val="Checkbox"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD6C72">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BD6C72">
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BD6C72">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BD6C72">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4276" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0BA2DD" w14:textId="707FB48C" w:rsidR="00C03B95" w:rsidRPr="00BD6C72" w:rsidRDefault="005A2D26" w:rsidP="009758D9">
+            <w:pPr>
+              <w:pStyle w:val="Answerfieldleft-aligned"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD6C72">
+              <w:t>For savanna emissions avoidance and savanna sequestration projects only</w:t>
+            </w:r>
+            <w:r w:rsidR="002D19A1" w:rsidRPr="00BD6C72">
+              <w:t>—</w:t>
+            </w:r>
+            <w:r w:rsidR="0098246E" w:rsidRPr="00BD6C72">
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="00D61C24" w:rsidRPr="00BD6C72">
+              <w:t xml:space="preserve">he vegetation fuel type maps for the project (paragraph </w:t>
+            </w:r>
+            <w:r w:rsidR="001118CD" w:rsidRPr="00BD6C72">
+              <w:t>(1)(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001118CD" w:rsidRPr="00BD6C72">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="001118CD" w:rsidRPr="00BD6C72">
+              <w:t>))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="4F17F343" w14:textId="3F1280DB" w:rsidR="001D0029" w:rsidRDefault="00AD2FE2" w:rsidP="001D0029">
       <w:pPr>
         <w:pStyle w:val="Question"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why do </w:t>
       </w:r>
       <w:r w:rsidR="00BC799E">
         <w:t>you consider the information should be exempt</w:t>
       </w:r>
       <w:r w:rsidR="00484CC4">
         <w:t>? (required)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F2D90AF" w14:textId="43458B6D" w:rsidR="008506F8" w:rsidRDefault="00484CC4" w:rsidP="00484CC4">
       <w:pPr>
         <w:pStyle w:val="Arrowinstruction"/>
       </w:pPr>
       <w:r>
         <w:t>Tick the appropriate response</w:t>
       </w:r>
       <w:r w:rsidR="00C06FE6">
         <w:t xml:space="preserve"> and go to the relevant question</w:t>
       </w:r>
       <w:r w:rsidR="008506F8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERanswerfield"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="842"/>
         <w:gridCol w:w="7090"/>
         <w:gridCol w:w="1788"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D7997" w:rsidRPr="00FC0A91" w14:paraId="0EF98C6B" w14:textId="77777777" w:rsidTr="008D7997">
+      <w:tr w:rsidR="008D7997" w:rsidRPr="00FC0A91" w14:paraId="0EF98C6B" w14:textId="77777777" w:rsidTr="0122AF87">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="26722B60" w14:textId="77777777" w:rsidR="00040EB6" w:rsidRPr="00F2197C" w:rsidRDefault="00040EB6">
             <w:pPr>
               <w:pStyle w:val="Checkbox"/>
             </w:pPr>
             <w:r w:rsidRPr="00F2197C">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check71"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F2197C">
@@ -4054,90 +4153,90 @@
           <w:p w14:paraId="04F6B98D" w14:textId="046B2A1A" w:rsidR="00040EB6" w:rsidRPr="00EB1BB6" w:rsidRDefault="00EB1BB6">
             <w:pPr>
               <w:pStyle w:val="Helpprompt"/>
             </w:pPr>
             <w:r>
               <w:t>Under s93A(2)(b)(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>i</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">) of the </w:t>
             </w:r>
             <w:r w:rsidR="0048677B">
               <w:t xml:space="preserve">CFI </w:t>
             </w:r>
             <w:r>
               <w:t>Rule.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="921" w:type="pct"/>
+            <w:tcW w:w="920" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="08390821" w14:textId="7D49E918" w:rsidR="00040EB6" w:rsidRPr="00FC0A91" w:rsidRDefault="00EC2D5F">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00A9731F">
               <w:t>Go to</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> q</w:t>
             </w:r>
             <w:r w:rsidR="00EB1BB6" w:rsidRPr="009A07CE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">uestion </w:t>
             </w:r>
             <w:r w:rsidR="002C2966">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00040EB6" w:rsidRPr="00FC0A91">
               <w:rPr>
                 <w:rFonts w:ascii="Webdings" w:eastAsia="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D7997" w:rsidRPr="00FC0A91" w14:paraId="778FE6AE" w14:textId="77777777" w:rsidTr="008D7997">
+      <w:tr w:rsidR="008D7997" w:rsidRPr="00FC0A91" w14:paraId="778FE6AE" w14:textId="77777777" w:rsidTr="0122AF87">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="433" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="168CA1B7" w14:textId="77777777" w:rsidR="00040EB6" w:rsidRPr="00F2197C" w:rsidRDefault="00040EB6">
             <w:pPr>
               <w:pStyle w:val="Checkbox"/>
             </w:pPr>
             <w:r w:rsidRPr="00F2197C">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check71"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F2197C">
@@ -4167,112 +4266,227 @@
             <w:r>
               <w:t>threaten,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> damage or cause harm to a threatened ecological community or threatened species.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C24AFD7" w14:textId="05D0DABF" w:rsidR="00040EB6" w:rsidRPr="00EB1BB6" w:rsidRDefault="00EB1BB6">
             <w:pPr>
               <w:pStyle w:val="Helpprompt"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Under s93A(2)(b)(ii) of the </w:t>
             </w:r>
             <w:r w:rsidR="0048677B">
               <w:t xml:space="preserve">CFI </w:t>
             </w:r>
             <w:r>
               <w:t>Rule.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="921" w:type="pct"/>
+            <w:tcW w:w="920" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="167A9417" w14:textId="25E3F94A" w:rsidR="00040EB6" w:rsidRPr="00FC0A91" w:rsidRDefault="00EC2D5F">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
             </w:pPr>
             <w:r w:rsidRPr="00A9731F">
               <w:t>Go to</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> q</w:t>
             </w:r>
             <w:r w:rsidR="00EB1BB6" w:rsidRPr="009A07CE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">uestion </w:t>
             </w:r>
             <w:r w:rsidR="002C2966">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00040EB6" w:rsidRPr="00FC0A91">
+              <w:rPr>
+                <w:rFonts w:ascii="Webdings" w:eastAsia="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001118CD" w:rsidRPr="00FC0A91" w14:paraId="28EF8E8B" w14:textId="77777777" w:rsidTr="0122AF87">
+        <w:trPr>
+          <w:trHeight w:val="480"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="433" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="19E9EE98" w14:textId="5409C246" w:rsidR="001118CD" w:rsidRPr="00BD6C72" w:rsidRDefault="001118CD">
+            <w:pPr>
+              <w:pStyle w:val="Checkbox"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009746E6">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check71"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="009746E6">
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="009746E6">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="009746E6">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3647" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE9E7"/>
+          </w:tcPr>
+          <w:p w14:paraId="73B7F6E1" w14:textId="1FBA63D7" w:rsidR="001118CD" w:rsidRPr="00BD6C72" w:rsidRDefault="002135A1" w:rsidP="02E9C238">
+            <w:pPr>
+              <w:pStyle w:val="Answerfieldleft-aligned"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD6C72">
+              <w:t xml:space="preserve">For requests to </w:t>
+            </w:r>
+            <w:r w:rsidR="003E09E7" w:rsidRPr="00BD6C72">
+              <w:t>exempt savanna vegetation fuel type maps from publication only</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB4DD4" w:rsidRPr="00BD6C72">
+              <w:t>—</w:t>
+            </w:r>
+            <w:r w:rsidR="008628F4" w:rsidRPr="00BD6C72">
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="003E09E7" w:rsidRPr="00BD6C72">
+              <w:t xml:space="preserve">he </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD6C72">
+              <w:t>information is subject to a contractual obligation between the project proponent and a person contracted to create or validate that information which prevents its publication</w:t>
+            </w:r>
+            <w:r w:rsidR="003E78E3" w:rsidRPr="00BD6C72">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E72F63D" w14:textId="65093385" w:rsidR="003E09E7" w:rsidRPr="00BD6C72" w:rsidRDefault="003E09E7" w:rsidP="02E9C238">
+            <w:pPr>
+              <w:pStyle w:val="Helpprompt"/>
+              <w:ind w:left="850" w:hanging="425"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD6C72">
+              <w:t>Under s93A(2)(b)(iii) of the CFI Rule.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5D64C4" w14:textId="5BAEFC01" w:rsidR="001118CD" w:rsidRPr="00BD6C72" w:rsidRDefault="001118CD" w:rsidP="02E9C238">
+            <w:pPr>
+              <w:pStyle w:val="Answerfieldleft-aligned"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Webdings" w:eastAsia="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD6C72">
+              <w:t>Go to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD6C72">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> question 9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD6C72">
               <w:rPr>
                 <w:rFonts w:ascii="Webdings" w:eastAsia="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D3B5D33" w14:textId="77777777" w:rsidR="00F3081B" w:rsidRDefault="00F3081B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="481DE3BA" w14:textId="60FBF6E3" w:rsidR="009D71C3" w:rsidRDefault="00DD208E" w:rsidP="00CE221D">
       <w:pPr>
         <w:pStyle w:val="Question"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Withholding information required to protect or respect Aboriginal tradition.</w:t>
+        <w:t xml:space="preserve">Withholding information </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>required</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> to protect or respect Aboriginal tradition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B020382" w14:textId="6000C635" w:rsidR="00C07887" w:rsidRPr="004248CE" w:rsidRDefault="00A9682B" w:rsidP="006B0AC8">
       <w:pPr>
         <w:pStyle w:val="Helpprompt"/>
       </w:pPr>
       <w:r w:rsidRPr="00A9682B">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="0048677B">
         <w:t>CFI</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9682B">
         <w:t xml:space="preserve"> Rule allow</w:t>
       </w:r>
       <w:r w:rsidR="005A7138">
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidRPr="00A9682B">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="00BD64AB">
         <w:t>non-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9682B">
@@ -4526,53 +4740,53 @@
         <w:t xml:space="preserve">, including any </w:t>
       </w:r>
       <w:r w:rsidR="005E74BB">
         <w:t xml:space="preserve">written evidence of </w:t>
       </w:r>
       <w:r w:rsidR="00A773CA">
         <w:t>engagement or consultation with associated parties.</w:t>
       </w:r>
       <w:r w:rsidR="005E74BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00961440">
         <w:t>Clearly explain the nature of any additional information you are supplying to support your claim.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERanswerfield"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1549"/>
         <w:gridCol w:w="8171"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D0E47" w:rsidRPr="004C18DA" w14:paraId="48910BC0" w14:textId="77777777" w:rsidTr="00A123B2">
+      <w:tr w:rsidR="000D0E47" w:rsidRPr="004C18DA" w14:paraId="48910BC0" w14:textId="77777777" w:rsidTr="42EFC3B5">
         <w:trPr>
-          <w:trHeight w:val="4238"/>
+          <w:trHeight w:val="4125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="797" w:type="pct"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="1"/>
           <w:p w14:paraId="5530D83B" w14:textId="77777777" w:rsidR="000D0E47" w:rsidRDefault="000D0E47">
             <w:pPr>
               <w:pStyle w:val="Answerfieldright-aligned"/>
             </w:pPr>
             <w:r>
               <w:t>Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4203" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4DE440A6" w14:textId="77777777" w:rsidR="000D0E47" w:rsidRPr="004C18DA" w:rsidRDefault="000D0E47">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
@@ -4638,240 +4852,195 @@
       </w:r>
       <w:r w:rsidRPr="004F14EE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Part </w:t>
       </w:r>
       <w:r w:rsidR="00374807">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="004F14EE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F14EE" w:rsidRPr="00033B7A">
         <w:rPr>
           <w:rFonts w:ascii="Webdings" w:eastAsia="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4417F55B" w14:textId="3326E27A" w:rsidR="00532831" w:rsidRDefault="00322AFE" w:rsidP="00532831">
+    <w:p w14:paraId="1F816BEA" w14:textId="77777777" w:rsidR="00390523" w:rsidRDefault="00390523" w:rsidP="00390523">
       <w:pPr>
         <w:pStyle w:val="Question"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Threatened ecological community or threatened species</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0478FEAB" w14:textId="020866F2" w:rsidR="007579BA" w:rsidRDefault="00D5502D" w:rsidP="00332E28">
+    <w:p w14:paraId="4315BE3C" w14:textId="77777777" w:rsidR="00390523" w:rsidRDefault="00390523" w:rsidP="00390523">
       <w:pPr>
         <w:pStyle w:val="Helpprompt"/>
       </w:pPr>
       <w:r w:rsidRPr="00A9682B">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="006D51C8">
+      <w:r>
         <w:t>CFI</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9682B">
         <w:t xml:space="preserve"> Rule </w:t>
       </w:r>
       <w:r>
         <w:t>allows</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9682B">
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
-      <w:r w:rsidR="00724D03">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve">non-publication of information </w:t>
       </w:r>
       <w:r w:rsidRPr="00A9682B">
         <w:t xml:space="preserve">where </w:t>
       </w:r>
-      <w:r w:rsidR="00F70D49">
-[...6 lines deleted...]
-        <w:t>may threaten, damage or cause harm to a threatened ecological community or threatened species.</w:t>
+      <w:r>
+        <w:t>publishing the information may threaten, damage or cause harm to a threatened ecological community or threatened species.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1197FCAE" w14:textId="610FC08C" w:rsidR="00012F68" w:rsidRDefault="00012F68" w:rsidP="0077733B">
+    <w:p w14:paraId="342FCF8D" w14:textId="77777777" w:rsidR="00390523" w:rsidRDefault="00390523" w:rsidP="00390523">
       <w:pPr>
         <w:pStyle w:val="Questionsubquestion"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Provide a description of the threatened ecological community or threatened species.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD087FA" w14:textId="075FF88D" w:rsidR="005C2BEB" w:rsidRPr="004A3A02" w:rsidRDefault="005C2BEB" w:rsidP="005C2BEB">
+    <w:p w14:paraId="293A2034" w14:textId="77777777" w:rsidR="00390523" w:rsidRPr="004A3A02" w:rsidRDefault="00390523" w:rsidP="00390523">
       <w:pPr>
         <w:pStyle w:val="Helpprompt"/>
       </w:pPr>
       <w:r>
         <w:t>Threatened ecological co</w:t>
       </w:r>
       <w:r w:rsidRPr="004A3A02">
-        <w:t xml:space="preserve">mmunity </w:t>
-[...2 lines deleted...]
-        <w:t>–</w:t>
+        <w:t>mmunity – an ecological community included in the list established under section</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A3A02">
-        <w:t xml:space="preserve"> an ecological community i</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00E56FE4" w:rsidRPr="004A3A02">
         <w:t xml:space="preserve">181 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="00E56FE4" w:rsidRPr="004A3A02">
+        <w:r w:rsidRPr="004A3A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Environment Protection and Biodiversity Conservation Act 1999</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E56FE4" w:rsidRPr="004A3A02">
+      <w:r w:rsidRPr="004A3A02">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EE978EB" w14:textId="4E73CE38" w:rsidR="00E56FE4" w:rsidRPr="004A3A02" w:rsidRDefault="005C2BEB" w:rsidP="005C2BEB">
+    <w:p w14:paraId="35F22569" w14:textId="77777777" w:rsidR="00390523" w:rsidRPr="004A3A02" w:rsidRDefault="00390523" w:rsidP="00390523">
       <w:pPr>
         <w:pStyle w:val="Helpprompt"/>
       </w:pPr>
       <w:r w:rsidRPr="004A3A02">
-        <w:t>T</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Threatened species – a species included in the list established under section 178 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="00776625" w:rsidRPr="004A3A02">
+        <w:r w:rsidRPr="004A3A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Environment Protection and Biodiversity Conservation Act 1999</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E56FE4" w:rsidRPr="004A3A02">
+      <w:r w:rsidRPr="004A3A02">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280DFA3C" w14:textId="7F8C5E00" w:rsidR="006E12F5" w:rsidRDefault="006E12F5" w:rsidP="006E12F5">
+    <w:p w14:paraId="259201AA" w14:textId="77777777" w:rsidR="00390523" w:rsidRDefault="00390523" w:rsidP="00390523">
       <w:pPr>
         <w:pStyle w:val="Helpprompt"/>
       </w:pPr>
       <w:r w:rsidRPr="004A3A02">
         <w:t>Attach documentation to support your claims, including any written evidence of engagement or consultation with associated parties. Clearly explain</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the nature of any additional information you are supplying to support your claim.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERanswerfield"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1549"/>
         <w:gridCol w:w="8171"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D0E47" w:rsidRPr="004C18DA" w14:paraId="4635136D" w14:textId="77777777" w:rsidTr="00A123B2">
+      <w:tr w:rsidR="00390523" w:rsidRPr="004C18DA" w14:paraId="4F060046" w14:textId="77777777" w:rsidTr="43B18504">
         <w:trPr>
-          <w:trHeight w:val="3034"/>
+          <w:trHeight w:val="2790"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="797" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="78DE9265" w14:textId="77777777" w:rsidR="000D0E47" w:rsidRDefault="000D0E47">
+          <w:p w14:paraId="6D56AC66" w14:textId="77777777" w:rsidR="00390523" w:rsidRDefault="00390523">
             <w:pPr>
               <w:pStyle w:val="Answerfieldright-aligned"/>
             </w:pPr>
             <w:r>
               <w:t>Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4203" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0DA320FC" w14:textId="77777777" w:rsidR="000D0E47" w:rsidRPr="004C18DA" w:rsidRDefault="000D0E47">
+          <w:p w14:paraId="3120B67F" w14:textId="77777777" w:rsidR="00390523" w:rsidRPr="004C18DA" w:rsidRDefault="00390523">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -4885,140 +5054,121 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5771BD3A" w14:textId="2CD9436B" w:rsidR="0077733B" w:rsidRDefault="003D13F4" w:rsidP="0077733B">
+    <w:p w14:paraId="34456AFA" w14:textId="77777777" w:rsidR="00390523" w:rsidRDefault="00390523" w:rsidP="00390523">
       <w:pPr>
         <w:pStyle w:val="Questionsubquestion"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Provide details </w:t>
-[...11 lines deleted...]
-        <w:t>information may threaten, damage or cause harm to a threatened ecological community or threatened species.</w:t>
+        <w:t>Provide details of why publication of the information may threaten, damage or cause harm to a threatened ecological community or threatened species.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361DB4AA" w14:textId="5ACB36EF" w:rsidR="002C4323" w:rsidRDefault="002C4323" w:rsidP="002C4323">
+    <w:p w14:paraId="6625C1B9" w14:textId="77777777" w:rsidR="00390523" w:rsidRDefault="00390523" w:rsidP="00390523">
       <w:pPr>
         <w:pStyle w:val="Arrowinstruction"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Refer to each selection made under </w:t>
       </w:r>
       <w:r w:rsidRPr="00A123B2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">question </w:t>
-[...6 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>question 5</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B5DB1F" w14:textId="3672E771" w:rsidR="0011103A" w:rsidRDefault="005E74BB" w:rsidP="005E74BB">
+    <w:p w14:paraId="5185CC4B" w14:textId="77777777" w:rsidR="00390523" w:rsidRDefault="00390523" w:rsidP="00390523">
       <w:pPr>
         <w:pStyle w:val="Attachmentprompt"/>
       </w:pPr>
       <w:r>
         <w:t>Attach documentation to support your claims, including any written evidence of engagement or consultation with associated parties. Clearly explain the nature of any additional information you are supplying to support your claim.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="CERanswerfield"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1549"/>
         <w:gridCol w:w="8171"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D0E47" w:rsidRPr="004C18DA" w14:paraId="70563F64" w14:textId="77777777" w:rsidTr="00A123B2">
+      <w:tr w:rsidR="00390523" w:rsidRPr="004C18DA" w14:paraId="64992847" w14:textId="77777777" w:rsidTr="57518C15">
         <w:trPr>
-          <w:trHeight w:val="4034"/>
+          <w:trHeight w:val="3000"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="797" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="579B862D" w14:textId="77777777" w:rsidR="000D0E47" w:rsidRDefault="000D0E47">
+          <w:p w14:paraId="14FB3D47" w14:textId="77777777" w:rsidR="00390523" w:rsidRDefault="00390523">
             <w:pPr>
               <w:pStyle w:val="Answerfieldright-aligned"/>
             </w:pPr>
             <w:r>
               <w:t>Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4203" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="04775075" w14:textId="77777777" w:rsidR="000D0E47" w:rsidRPr="004C18DA" w:rsidRDefault="000D0E47">
+          <w:p w14:paraId="056A9314" w14:textId="77777777" w:rsidR="00390523" w:rsidRPr="004C18DA" w:rsidRDefault="00390523">
             <w:pPr>
               <w:pStyle w:val="Answerfieldleft-aligned"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -5032,64 +5182,417 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="64FB8F61" w14:textId="77777777" w:rsidR="00296327" w:rsidRDefault="00171389">
+    <w:p w14:paraId="2131EC42" w14:textId="77777777" w:rsidR="00660D97" w:rsidRPr="00BD6C72" w:rsidRDefault="00660D97" w:rsidP="00660D97">
+      <w:pPr>
+        <w:pStyle w:val="Arrowinstruction"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Go to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="57518C15">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Part C</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="57518C15">
+        <w:rPr>
+          <w:rFonts w:ascii="Webdings" w:eastAsia="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4417F55B" w14:textId="1ED5FFE5" w:rsidR="00532831" w:rsidRPr="00BD6C72" w:rsidRDefault="00385119" w:rsidP="4F48A38D">
+      <w:pPr>
+        <w:pStyle w:val="Question"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD6C72">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Contractual obligation </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3318" w:rsidRPr="00BD6C72">
+        <w:t>which prevents publication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0478FEAB" w14:textId="091FA460" w:rsidR="007579BA" w:rsidRPr="00BD6C72" w:rsidRDefault="00D5502D" w:rsidP="4F48A38D">
+      <w:pPr>
+        <w:pStyle w:val="Helpprompt"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD6C72">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="006D51C8" w:rsidRPr="00BD6C72">
+        <w:t>CFI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD6C72">
+        <w:t xml:space="preserve"> Rule allows for </w:t>
+      </w:r>
+      <w:r w:rsidR="00724D03" w:rsidRPr="00BD6C72">
+        <w:t>non-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E56FE4" w:rsidRPr="00BD6C72">
+        <w:t xml:space="preserve">publication </w:t>
+      </w:r>
+      <w:r w:rsidR="00724D03" w:rsidRPr="00BD6C72">
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="002A0E3D" w:rsidRPr="00BD6C72">
+        <w:t>savanna vegetation fuel type maps</w:t>
+      </w:r>
+      <w:r w:rsidR="00E56FE4" w:rsidRPr="00BD6C72">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD6C72">
+        <w:t xml:space="preserve">where </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3318" w:rsidRPr="00BD6C72">
+        <w:t xml:space="preserve">there is a contractual obligation between the project </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CF3318" w:rsidRPr="00BD6C72">
+        <w:t>proponent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CF3318" w:rsidRPr="00BD6C72">
+        <w:t xml:space="preserve"> and a person contracted to create or validate that information which prevents its publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1197FCAE" w14:textId="3E79AE30" w:rsidR="00012F68" w:rsidRPr="00BD6C72" w:rsidRDefault="00012F68" w:rsidP="4F48A38D">
+      <w:pPr>
+        <w:pStyle w:val="Questionsubquestion"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD6C72">
+        <w:t xml:space="preserve">Provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00032F2A" w:rsidRPr="00BD6C72">
+        <w:t>details of the contractual obligation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280DFA3C" w14:textId="582917DA" w:rsidR="006E12F5" w:rsidRPr="00BD6C72" w:rsidRDefault="00032F2A" w:rsidP="4F48A38D">
+      <w:pPr>
+        <w:pStyle w:val="Helpprompt"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD6C72">
+        <w:t>Describe the contractual obligation, including the parties to the contract</w:t>
+      </w:r>
+      <w:r w:rsidR="00660D97" w:rsidRPr="00BD6C72">
+        <w:t xml:space="preserve"> and the role of the person contracted to create or validate the information</w:t>
+      </w:r>
+      <w:r w:rsidR="009613D8" w:rsidRPr="00BD6C72">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="CERanswerfield"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1549"/>
+        <w:gridCol w:w="8171"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000D0E47" w:rsidRPr="00390523" w14:paraId="4635136D" w14:textId="77777777" w:rsidTr="4F32514B">
+        <w:trPr>
+          <w:trHeight w:val="3034"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="797" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78DE9265" w14:textId="49F64A9F" w:rsidR="000D0E47" w:rsidRPr="00CA62AB" w:rsidRDefault="000D0E47" w:rsidP="3333942E">
+            <w:pPr>
+              <w:pStyle w:val="Answerfieldright-aligned"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4203" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA320FC" w14:textId="77777777" w:rsidR="000D0E47" w:rsidRPr="00CA62AB" w:rsidRDefault="000D0E47" w:rsidP="3333942E">
+            <w:pPr>
+              <w:pStyle w:val="Answerfieldleft-aligned"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA62AB">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text48"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00CA62AB">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00CA62AB">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00CA62AB">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA62AB">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA62AB">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA62AB">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA62AB">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA62AB">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="22EE5967" w14:textId="77777777" w:rsidR="009613D8" w:rsidRPr="00BD6C72" w:rsidRDefault="003D13F4" w:rsidP="3333942E">
+      <w:pPr>
+        <w:pStyle w:val="Questionsubquestion"/>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD6C72">
+        <w:t xml:space="preserve">Provide details </w:t>
+      </w:r>
+      <w:r w:rsidR="005E114B" w:rsidRPr="00BD6C72">
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="009613D8" w:rsidRPr="00BD6C72">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>how the contractual obligation prevents publication of the information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B5DB1F" w14:textId="11A5CFED" w:rsidR="0011103A" w:rsidRPr="00BD6C72" w:rsidRDefault="62A786D5" w:rsidP="261A909C">
+      <w:pPr>
+        <w:pStyle w:val="Attachmentprompt"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD6C72">
+        <w:t xml:space="preserve">Attach documentation to support your claims, including </w:t>
+      </w:r>
+      <w:r w:rsidR="2DCA0AA3" w:rsidRPr="00BD6C72">
+        <w:t>excerpts of the relevant contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD6C72">
+        <w:t>. Clearly explain the nature of any additional information you are supplying to support your claim.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="CERanswerfield"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1549"/>
+        <w:gridCol w:w="8171"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000D0E47" w:rsidRPr="004C18DA" w14:paraId="70563F64" w14:textId="77777777" w:rsidTr="4F32514B">
+        <w:trPr>
+          <w:trHeight w:val="5621"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="797" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="579B862D" w14:textId="0CC2FAD3" w:rsidR="000D0E47" w:rsidRPr="00CA62AB" w:rsidRDefault="000D0E47" w:rsidP="4F48A38D">
+            <w:pPr>
+              <w:pStyle w:val="Answerfieldright-aligned"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4203" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04775075" w14:textId="77777777" w:rsidR="000D0E47" w:rsidRPr="00CA62AB" w:rsidRDefault="000D0E47" w:rsidP="4F48A38D">
+            <w:pPr>
+              <w:pStyle w:val="Answerfieldleft-aligned"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA62AB">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text48"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00CA62AB">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00CA62AB">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00CA62AB">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA62AB">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA62AB">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA62AB">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA62AB">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA62AB">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="78A5EE8D" w14:textId="77777777" w:rsidR="00660D97" w:rsidRPr="00BD6C72" w:rsidRDefault="00660D97" w:rsidP="00660D97">
+      <w:pPr>
+        <w:pStyle w:val="Arrowinstruction"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Go to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4EDA6D82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Part C</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4EDA6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Webdings" w:eastAsia="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64FB8F61" w14:textId="6C5E9027" w:rsidR="00296327" w:rsidRDefault="00171389">
       <w:pPr>
         <w:pStyle w:val="CERHeading1Parts"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk187921415"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Declaration</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="21B86404" w14:textId="77777777" w:rsidR="00171389" w:rsidRPr="00171389" w:rsidRDefault="00171389" w:rsidP="00171389">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="00171389">
         <w:t xml:space="preserve">This section must be signed by the applicant </w:t>
       </w:r>
       <w:r w:rsidR="00A45B88">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00171389">
         <w:t>if an individual</w:t>
       </w:r>
       <w:r w:rsidR="00A45B88">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00171389">
         <w:t xml:space="preserve"> or by a representative of the applicant on their behalf</w:t>
       </w:r>
       <w:r w:rsidR="00A45B88">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523B4CED" w14:textId="77777777" w:rsidR="00171389" w:rsidRPr="00171389" w:rsidRDefault="00171389" w:rsidP="00171389">
@@ -6356,51 +6859,51 @@
               <w:r w:rsidRPr="004D720D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Carbon Credits (Carbon Farming Initiative) Rule 20</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006741D1" w:rsidRPr="00FA7635" w14:paraId="04780C68" w14:textId="77777777" w:rsidTr="008D6B5D">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1237" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="329AD815" w14:textId="197F8BA0" w:rsidR="006741D1" w:rsidRPr="002C0A20" w:rsidRDefault="006741D1" w:rsidP="007352EA">
-            <w:bookmarkStart w:id="3" w:name="_Hlk188454157"/>
+            <w:bookmarkStart w:id="2" w:name="_Hlk188454157"/>
             <w:r>
               <w:t>threatened ecological community</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3763" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="79607511" w14:textId="22E24357" w:rsidR="006741D1" w:rsidRDefault="00502B08" w:rsidP="007352EA">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="008D6B5D">
               <w:t xml:space="preserve">n ecological community included in the list established under </w:t>
             </w:r>
             <w:r w:rsidR="008D6B5D" w:rsidRPr="008D6B5D">
               <w:t>section 181 of the </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r w:rsidR="008D6B5D" w:rsidRPr="004402DD">
                 <w:rPr>
@@ -6454,51 +6957,51 @@
             <w:r>
               <w:t xml:space="preserve">included in the list established under </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA30C9">
               <w:t>section 178 of the </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r w:rsidRPr="004402DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:i/>
                   <w:iCs/>
                   <w:kern w:val="0"/>
                 </w:rPr>
                 <w:t>Environment Protection and Biodiversity Conservation Act 1999</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="2263F6FC" w14:textId="77777777" w:rsidR="0081549C" w:rsidRPr="001C74EB" w:rsidRDefault="0081549C" w:rsidP="001C74EB">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r w:rsidRPr="00A45B88">
         <w:t>Definitions marked with an asterisk are definitions repeated from legislation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="422F10E1" w14:textId="77777777" w:rsidR="00022B9C" w:rsidRPr="00022B9C" w:rsidRDefault="00022B9C" w:rsidP="00022B9C">
       <w:pPr>
         <w:pStyle w:val="CERHeading2rectangle"/>
       </w:pPr>
       <w:r w:rsidRPr="00022B9C">
         <w:t>Assessment of the application</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22A75D3C" w14:textId="5787EABF" w:rsidR="00022B9C" w:rsidRDefault="00326E85" w:rsidP="00022B9C">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t>You must provide</w:t>
@@ -6850,50 +7353,143 @@
         <w:t>month</w:t>
       </w:r>
       <w:r w:rsidR="008B2148">
         <w:t xml:space="preserve"> transition period to prepare for the publication of data</w:t>
       </w:r>
       <w:r w:rsidR="00505E88">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B42384">
         <w:t xml:space="preserve">During the transition period, the Clean Energy </w:t>
       </w:r>
       <w:r w:rsidR="00B42384">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Regulator is not required to publish any information that is already held </w:t>
       </w:r>
       <w:r w:rsidR="00446DC9">
         <w:t>on commencement or is acquired during the transitional period</w:t>
       </w:r>
       <w:r w:rsidR="00F91F14">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006C4560">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4326805E" w14:textId="5B463C91" w:rsidR="00AB2C5A" w:rsidRPr="00BD6C72" w:rsidRDefault="00AB2C5A" w:rsidP="4EA2B538">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD6C72">
+        <w:t>An additional amend</w:t>
+      </w:r>
+      <w:r w:rsidR="002105F1" w:rsidRPr="00BD6C72">
+        <w:t xml:space="preserve">ment was made to the CFI Rule through the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidR="002105F1" w:rsidRPr="00BD6C72">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Carbon Credits (Carbon Farming Initiative) Amendment (Savanna Fire Management Projects) Rules 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="002105F1" w:rsidRPr="00BD6C72">
+        <w:t xml:space="preserve"> (the Savanna Fire Management Amendment Rule</w:t>
+      </w:r>
+      <w:r w:rsidR="0030455F" w:rsidRPr="00BD6C72">
+        <w:t>) to accompany the 2026 savanna fire management methods.</w:t>
+      </w:r>
+      <w:r w:rsidR="005E008E" w:rsidRPr="00BD6C72">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3ED1" w:rsidRPr="00BD6C72">
+        <w:t xml:space="preserve">The amendment requires </w:t>
+      </w:r>
+      <w:r w:rsidR="00D23840" w:rsidRPr="00BD6C72">
+        <w:t xml:space="preserve">the Clean Energy Regulator to publish the vegetation fuel type maps submitted by the project proponent for savanna emissions avoidance and savanna sequestration projects. If </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF148D" w:rsidRPr="00BD6C72">
+        <w:t>the Clean Energy Regulator approve</w:t>
+      </w:r>
+      <w:r w:rsidR="00C10A80" w:rsidRPr="00BD6C72">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF148D" w:rsidRPr="00BD6C72">
+        <w:t xml:space="preserve"> an application to withhold publication of that information,</w:t>
+      </w:r>
+      <w:r w:rsidR="00953A4B" w:rsidRPr="00BD6C72">
+        <w:t xml:space="preserve"> then </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3623" w:rsidRPr="00BD6C72">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00953A4B" w:rsidRPr="00BD6C72">
+        <w:t>parts of the project areas that are ineligible in accordance with the vegetation fuel type map must be published instead.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D53C4A" w14:textId="1469D318" w:rsidR="00953A4B" w:rsidRDefault="1B39FF05" w:rsidP="00424F4B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD6C72">
+        <w:t xml:space="preserve">Under the Savanna Fire Management Amendment Rule </w:t>
+      </w:r>
+      <w:r w:rsidR="02AB75D4" w:rsidRPr="00BD6C72">
+        <w:t>that commenced</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD6C72">
+        <w:t xml:space="preserve"> on 1</w:t>
+      </w:r>
+      <w:r w:rsidR="02AB75D4" w:rsidRPr="00BD6C72">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD6C72">
+        <w:t xml:space="preserve"> April 2026, the Clean Energy Regulator has a 6-month transition period to prepare for the publication of data. During the transition period, the Clean Energy Regulator is not required to publish any information </w:t>
+      </w:r>
+      <w:r w:rsidR="133CC479" w:rsidRPr="00BD6C72">
+        <w:t>relating to paragraphs 93A(1)(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="133CC479" w:rsidRPr="00BD6C72">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="133CC479" w:rsidRPr="00BD6C72">
+        <w:t xml:space="preserve">) or (j) </w:t>
+      </w:r>
+      <w:r w:rsidR="41A3118D" w:rsidRPr="00BD6C72">
+        <w:t xml:space="preserve">of the CFI Rule </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD6C72">
+        <w:t>that is already held on commencement or is acquired during the transitional period.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="655F97BA" w14:textId="2D741457" w:rsidR="00022B9C" w:rsidRPr="00022B9C" w:rsidRDefault="00A929A8" w:rsidP="00022B9C">
       <w:pPr>
         <w:pStyle w:val="CERHeading2rectangle"/>
       </w:pPr>
       <w:r>
         <w:t>Seeking legal advice</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F4CB920" w14:textId="3EDD098D" w:rsidR="00022B9C" w:rsidRDefault="00022B9C" w:rsidP="00FB0FAE">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="00022B9C">
         <w:t xml:space="preserve">The Clean Energy Regulator </w:t>
       </w:r>
       <w:r w:rsidR="00FB0FAE">
         <w:t>provides guidance for general information purposes only. The information in this form and supplied by the Clean Energy Regulator should not be interpreted as independent professional advice. You should not rely solely on this information and should get professional legal advice relevant to your individual circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="119B3713" w14:textId="77777777" w:rsidR="00F76284" w:rsidRPr="00022B9C" w:rsidRDefault="00F76284" w:rsidP="00F76284">
       <w:pPr>
         <w:pStyle w:val="CERHeading2rectangle"/>
       </w:pPr>
       <w:r w:rsidRPr="00022B9C">
         <w:t>Protection of information</w:t>
@@ -7053,53 +7649,54 @@
       </w:r>
       <w:r w:rsidR="007B4D36" w:rsidRPr="00650F74">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Credits (Carbon Farming Initiative) Act 2011</w:t>
       </w:r>
       <w:r w:rsidR="007B4D36">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C3B9844" w14:textId="437E2D91" w:rsidR="007B4D36" w:rsidRDefault="007B4D36" w:rsidP="007B4D36">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
         <w:t>Personal information collected in relation to this application will be used for the purposes of assessing the application, auditing compliance, enforcement of relevant laws, regulations and legislative rule, the performance of our statutory functions and for related purposes. We will also use the personal information which you provide for our administrative purposes, for example, to pre-populate other Clean Energy Regulator forms which you wish to fill out online in the future, and for improving our service delivery to you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BDE6A6E" w14:textId="3C6F6FCB" w:rsidR="007B4D36" w:rsidRDefault="007B4D36" w:rsidP="007B4D36">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Clean Energy Regulator’s Privacy Policy contains information about the agency’s procedures for handling personal information including how a person can access their personal information held by the agency, and how to seek correction of such information. The Privacy Policy also contains information about how to complain about a breach of the Australian Privacy Principles. The Clean Energy Regulator’s Privacy Policy can be found on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="003F17AD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Clean Energy Regulator website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0007330D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="470BF23A" w14:textId="77777777" w:rsidR="00022B9C" w:rsidRPr="00022B9C" w:rsidRDefault="00022B9C" w:rsidP="00D72188">
       <w:pPr>
         <w:pStyle w:val="CERHeading2rectangle"/>
       </w:pPr>
       <w:r w:rsidRPr="00022B9C">
         <w:t xml:space="preserve">Disclosure of </w:t>
       </w:r>
       <w:r w:rsidRPr="00D72188">
         <w:t>information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3058865E" w14:textId="77777777" w:rsidR="00022B9C" w:rsidRPr="00022B9C" w:rsidRDefault="00022B9C" w:rsidP="00022B9C">
       <w:pPr>
@@ -7118,51 +7715,50 @@
         <w:t xml:space="preserve"> or as otherwise required by law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F27A22F" w14:textId="77777777" w:rsidR="00022B9C" w:rsidRPr="00022B9C" w:rsidRDefault="00022B9C" w:rsidP="00022B9C">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
       <w:r w:rsidRPr="00022B9C">
         <w:t xml:space="preserve">Part 3 of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00022B9C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Clean Energy Regulator Act 2011</w:t>
       </w:r>
       <w:r w:rsidRPr="00022B9C">
         <w:t xml:space="preserve"> prevents disclosure of relevant information except in circumstances set out in that Part. Those circumstances include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E85BD57" w14:textId="632068CD" w:rsidR="00022B9C" w:rsidRPr="00022B9C" w:rsidRDefault="00022B9C" w:rsidP="00D72188">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00022B9C">
-        <w:lastRenderedPageBreak/>
         <w:t>disclosure for the purposes of a climate change law</w:t>
       </w:r>
       <w:r w:rsidR="00CA7B4E">
         <w:t xml:space="preserve"> or a biodiversity law</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BBD8B66" w14:textId="77777777" w:rsidR="00022B9C" w:rsidRPr="00022B9C" w:rsidRDefault="00022B9C" w:rsidP="00D72188">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00022B9C">
         <w:t>disclosure to the Minister</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="219984E6" w14:textId="77777777" w:rsidR="00022B9C" w:rsidRPr="00022B9C" w:rsidRDefault="00022B9C" w:rsidP="00D72188">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00022B9C">
         <w:t>disclosure of summaries or statistics if those summaries or statistics are not likely to enable the identification of a person</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="198C31EA" w14:textId="77777777" w:rsidR="00022B9C" w:rsidRPr="00022B9C" w:rsidRDefault="00022B9C" w:rsidP="00D72188">
       <w:pPr>
         <w:pStyle w:val="CERbullets"/>
@@ -7197,51 +7793,51 @@
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00022B9C">
         <w:t xml:space="preserve">The Clean Energy Regulator has worked to ensure that this document is accessible but please contact us to obtain an alternative version if you are having difficulty or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00022B9C">
         <w:t>you have</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00022B9C">
         <w:t xml:space="preserve"> specific accessibility needs. Please call </w:t>
       </w:r>
       <w:r w:rsidRPr="00022B9C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1300 553 542</w:t>
       </w:r>
       <w:r w:rsidRPr="00022B9C">
         <w:t xml:space="preserve"> or email the name of the form and your needs to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00022B9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>enquiries@</w:t>
         </w:r>
         <w:r w:rsidR="00B22179">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>cer</w:t>
         </w:r>
         <w:r w:rsidRPr="00022B9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7E85C618" w14:textId="77777777" w:rsidR="00134147" w:rsidRDefault="00134147" w:rsidP="00134147">
       <w:pPr>
@@ -7255,67 +7851,67 @@
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">This page has been left blank intentionally. </w:t>
       </w:r>
       <w:r w:rsidRPr="247953BC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67EF7ACE" w14:textId="77777777" w:rsidR="00C07484" w:rsidRDefault="00C07484" w:rsidP="00A745D5">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C07484" w:rsidSect="00736715">
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1447" w:right="1080" w:bottom="993" w:left="1080" w:header="227" w:footer="232" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44BD0822" w14:textId="77777777" w:rsidR="00E06012" w:rsidRDefault="00E06012" w:rsidP="00176C28">
+    <w:p w14:paraId="0002202F" w14:textId="77777777" w:rsidR="00AC64ED" w:rsidRDefault="00AC64ED" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EDC969" w14:textId="77777777" w:rsidR="00E06012" w:rsidRDefault="00E06012"/>
+    <w:p w14:paraId="6C994FA3" w14:textId="77777777" w:rsidR="00AC64ED" w:rsidRDefault="00AC64ED"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E9D62D7" w14:textId="77777777" w:rsidR="00E06012" w:rsidRDefault="00E06012" w:rsidP="00176C28">
+    <w:p w14:paraId="6884A033" w14:textId="77777777" w:rsidR="00AC64ED" w:rsidRDefault="00AC64ED" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E59924" w14:textId="77777777" w:rsidR="00E06012" w:rsidRDefault="00E06012"/>
+    <w:p w14:paraId="4302AC14" w14:textId="77777777" w:rsidR="00AC64ED" w:rsidRDefault="00AC64ED"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="449E6553" w14:textId="77777777" w:rsidR="00E06012" w:rsidRDefault="00E06012">
+    <w:p w14:paraId="3445FCAC" w14:textId="77777777" w:rsidR="00AC64ED" w:rsidRDefault="00AC64ED">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7461,93 +8057,87 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="45573F3D" w14:textId="77777777" w:rsidR="00977234" w:rsidRDefault="00977234" w:rsidP="009633DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3F21D383" w14:textId="77777777" w:rsidR="00977234" w:rsidRDefault="00977234" w:rsidP="009633DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0FBC25F4" w14:textId="77777777" w:rsidR="006C58B9" w:rsidRDefault="006C58B9"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2AF63C1B" w14:textId="3390C13F" w:rsidR="00F76419" w:rsidRPr="004976B4" w:rsidRDefault="00695662" w:rsidP="00466743">
+  <w:p w14:paraId="2AF63C1B" w14:textId="7DAC3FAF" w:rsidR="00F76419" w:rsidRPr="004976B4" w:rsidRDefault="00695662" w:rsidP="00466743">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2694"/>
         <w:tab w:val="clear" w:pos="3969"/>
         <w:tab w:val="clear" w:pos="6946"/>
         <w:tab w:val="clear" w:pos="9498"/>
         <w:tab w:val="center" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:before="360"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
         <w:b w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004976B4">
       <w:t>Application to withhold publication of certain project information on the ACCU Scheme project register</w:t>
     </w:r>
     <w:r w:rsidR="000753BE" w:rsidRPr="004976B4">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="0025105B" w:rsidRPr="004976B4">
-      <w:t xml:space="preserve">– V1.0 – </w:t>
+    <w:r w:rsidR="0025105B" w:rsidRPr="00BD6C72">
+      <w:t>– V</w:t>
     </w:r>
-    <w:r w:rsidR="004976B4" w:rsidRPr="004976B4">
-      <w:t>04</w:t>
+    <w:r w:rsidR="00AB2C5A" w:rsidRPr="00BD6C72">
+      <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="0025105B" w:rsidRPr="004976B4">
-      <w:t>/</w:t>
+    <w:r w:rsidR="0025105B" w:rsidRPr="00BD6C72">
+      <w:t xml:space="preserve">.0 – </w:t>
     </w:r>
-    <w:r w:rsidR="004976B4" w:rsidRPr="004976B4">
-[...6 lines deleted...]
-      <w:t>2025</w:t>
+    <w:r w:rsidR="00BD6C72">
+      <w:t>28/07/2026</w:t>
     </w:r>
     <w:r w:rsidR="006E3CA9" w:rsidRPr="004976B4">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
         </w:rPr>
         <w:id w:val="1597057790"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:sdtEndPr>
@@ -7573,65 +8163,59 @@
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="006E3CA9" w:rsidRPr="004976B4">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="006E3CA9" w:rsidRPr="004976B4">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="436C9147" w14:textId="77777777" w:rsidR="00F76419" w:rsidRPr="009633DE" w:rsidRDefault="00290A47" w:rsidP="00E349EF">
+  <w:p w14:paraId="436C9147" w14:textId="5F0A6B72" w:rsidR="00F76419" w:rsidRPr="009633DE" w:rsidRDefault="00F76419" w:rsidP="00E349EF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="60"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="004976B4">
-[...4 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7200FEBA" w14:textId="77777777" w:rsidR="007A32A0" w:rsidRPr="00CE3FBD" w:rsidRDefault="007A32A0" w:rsidP="00CE3FBD">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2694"/>
         <w:tab w:val="left" w:pos="4269"/>
       </w:tabs>
       <w:spacing w:before="360" w:after="120"/>
       <w:ind w:right="101"/>
       <w:rPr>
         <w:rStyle w:val="Protectivemarker"/>
         <w:b w:val="0"/>
         <w:color w:val="005874"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -7651,148 +8235,104 @@
                   <pic:cNvPr id="13" name="Picture 13"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1870457" cy="644717"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:sdt>
-[...35 lines deleted...]
-  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6997287D" w14:textId="77777777" w:rsidR="00E06012" w:rsidRDefault="00E06012" w:rsidP="00176C28">
+    <w:p w14:paraId="13FD310D" w14:textId="77777777" w:rsidR="00AC64ED" w:rsidRDefault="00AC64ED" w:rsidP="00176C28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F92D48" w14:textId="77777777" w:rsidR="00E06012" w:rsidRDefault="00E06012"/>
+    <w:p w14:paraId="734F76F1" w14:textId="77777777" w:rsidR="00AC64ED" w:rsidRDefault="00AC64ED"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5BA148B9" w14:textId="77777777" w:rsidR="00E06012" w:rsidRDefault="00E06012" w:rsidP="00176C28">
+    <w:p w14:paraId="03105574" w14:textId="77777777" w:rsidR="00AC64ED" w:rsidRDefault="00AC64ED" w:rsidP="00176C28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="556FD93E" w14:textId="77777777" w:rsidR="00E06012" w:rsidRDefault="00E06012"/>
+    <w:p w14:paraId="24AAFDBD" w14:textId="77777777" w:rsidR="00AC64ED" w:rsidRDefault="00AC64ED"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4C9ADE67" w14:textId="77777777" w:rsidR="00E06012" w:rsidRDefault="00E06012">
+    <w:p w14:paraId="5A26378B" w14:textId="77777777" w:rsidR="00AC64ED" w:rsidRDefault="00AC64ED">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="135D9A2B" w14:textId="77777777" w:rsidR="00567934" w:rsidRPr="00575533" w:rsidRDefault="00567934" w:rsidP="00736715"/>
-  <w:p w14:paraId="08F00E42" w14:textId="0CB397CE" w:rsidR="00D81782" w:rsidRPr="00BE0DA3" w:rsidRDefault="00567934" w:rsidP="00466743">
+  <w:p w14:paraId="08F00E42" w14:textId="0D68E6A0" w:rsidR="00D81782" w:rsidRPr="00BE0DA3" w:rsidRDefault="00567934" w:rsidP="00466743">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4876"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:t>CER-</w:t>
     </w:r>
     <w:r w:rsidR="004976B4">
       <w:t>ACCU</w:t>
     </w:r>
     <w:r>
       <w:t>-00</w:t>
     </w:r>
     <w:r w:rsidR="004976B4">
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00BA3225">
       <w:tab/>
-    </w:r>
-[...5 lines deleted...]
-      <w:t>OFFICIAL</w:t>
     </w:r>
     <w:r w:rsidR="00407A97">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EC28745" wp14:editId="77CC395B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>5393690</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>302260</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1425600" cy="468000"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
           <wp:wrapNone/>
           <wp:docPr id="309332501" name="Picture 309332501">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
@@ -7822,172 +8362,82 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="1425600" cy="468000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="375AE572" w14:textId="77777777" w:rsidR="003D3FC1" w:rsidRDefault="003D3FC1" w:rsidP="003D3FC1">
-[...88 lines deleted...]
-  </w:p>
   <w:p w14:paraId="35210C40" w14:textId="77777777" w:rsidR="003D3FC1" w:rsidRPr="00BE0DA3" w:rsidRDefault="003D3FC1" w:rsidP="00FD1743">
     <w:pPr>
       <w:pStyle w:val="LegislativesecrecyACT"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4FDFB1D1" w14:textId="77777777" w:rsidR="00CA2954" w:rsidRPr="003D3FC1" w:rsidRDefault="003D3FC1" w:rsidP="003D3FC1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="240"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C0D0051" wp14:editId="69D1D46D">
           <wp:extent cx="2628000" cy="617737"/>
           <wp:effectExtent l="0" t="0" r="1270" b="5080"/>
           <wp:docPr id="1589682196" name="Picture 1589682196" descr="Australian Government Crest - Clean Energy Regulator"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="Picture 4" descr="Australian Government Crest - Clean Energy Regulator"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2"/>
+                  <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2628000" cy="617737"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -10647,1580 +11097,1710 @@
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1786930">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1568301293">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1348557000">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1806386494">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="2146117917">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="342898955">
     <w:abstractNumId w:val="6"/>
   </w:num>
+  <w:num w:numId="28" w16cid:durableId="1709376864">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="792207563">
+    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
   <w:numIdMacAtCleanup w:val="20"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:spinCount="100000" w:hashValue="dDkOJDZxbq1LyuR9qZtxsal4Z74SVILbZs/5bqLo3X4=" w:saltValue="aieYTjyGjVoLEg+LgJWoGw==" w:algorithmName="SHA-256"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:spinCount="100000" w:hashValue="QanDS1zjM73tfoGJBR9/uLYEiWPfwZKueRNQWqJs6e0=" w:saltValue="e4i3ejwUFeDvp1vc0v+T8A==" w:algorithmName="SHA-256"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA5D9F"/>
     <w:rsid w:val="00000630"/>
     <w:rsid w:val="00001134"/>
     <w:rsid w:val="00003B0F"/>
     <w:rsid w:val="0000562F"/>
     <w:rsid w:val="000118A6"/>
     <w:rsid w:val="00011BA8"/>
+    <w:rsid w:val="0001273F"/>
     <w:rsid w:val="00012F68"/>
     <w:rsid w:val="00013000"/>
     <w:rsid w:val="0001335C"/>
+    <w:rsid w:val="00013F97"/>
+    <w:rsid w:val="00014E9F"/>
     <w:rsid w:val="000157B8"/>
     <w:rsid w:val="00016A67"/>
+    <w:rsid w:val="00016AC0"/>
     <w:rsid w:val="00021B69"/>
     <w:rsid w:val="00021E8D"/>
+    <w:rsid w:val="00022B6A"/>
     <w:rsid w:val="00022B9C"/>
     <w:rsid w:val="00025B69"/>
     <w:rsid w:val="000264DD"/>
     <w:rsid w:val="000269B6"/>
     <w:rsid w:val="0002714A"/>
     <w:rsid w:val="00027A3E"/>
     <w:rsid w:val="00031090"/>
     <w:rsid w:val="000321B6"/>
+    <w:rsid w:val="00032818"/>
+    <w:rsid w:val="00032F2A"/>
     <w:rsid w:val="0003313E"/>
     <w:rsid w:val="00033951"/>
     <w:rsid w:val="00033A46"/>
     <w:rsid w:val="00035321"/>
     <w:rsid w:val="0003582F"/>
     <w:rsid w:val="00035ADA"/>
     <w:rsid w:val="000378B6"/>
     <w:rsid w:val="00040716"/>
     <w:rsid w:val="00040EB6"/>
     <w:rsid w:val="000423D0"/>
+    <w:rsid w:val="00043BE0"/>
     <w:rsid w:val="000442F7"/>
     <w:rsid w:val="00044461"/>
     <w:rsid w:val="0004550F"/>
     <w:rsid w:val="0004685C"/>
     <w:rsid w:val="00046B26"/>
     <w:rsid w:val="00046F6A"/>
     <w:rsid w:val="000512B2"/>
     <w:rsid w:val="00051730"/>
     <w:rsid w:val="00052CE4"/>
     <w:rsid w:val="00054479"/>
     <w:rsid w:val="0005498A"/>
     <w:rsid w:val="00055E65"/>
     <w:rsid w:val="0005651F"/>
     <w:rsid w:val="00056E89"/>
     <w:rsid w:val="00056FF0"/>
     <w:rsid w:val="000576FA"/>
     <w:rsid w:val="00060F89"/>
+    <w:rsid w:val="0006114D"/>
     <w:rsid w:val="000633F5"/>
     <w:rsid w:val="00063829"/>
     <w:rsid w:val="000639F6"/>
     <w:rsid w:val="00064411"/>
     <w:rsid w:val="000650D7"/>
     <w:rsid w:val="00065359"/>
     <w:rsid w:val="0006554F"/>
     <w:rsid w:val="00065B1A"/>
+    <w:rsid w:val="00066AB8"/>
     <w:rsid w:val="00066BA9"/>
     <w:rsid w:val="00066C0F"/>
     <w:rsid w:val="0006704B"/>
     <w:rsid w:val="0006736E"/>
     <w:rsid w:val="000678AA"/>
     <w:rsid w:val="000704CA"/>
     <w:rsid w:val="00072481"/>
     <w:rsid w:val="00072830"/>
     <w:rsid w:val="00072C6B"/>
     <w:rsid w:val="0007330D"/>
     <w:rsid w:val="00073CBC"/>
     <w:rsid w:val="000753BE"/>
     <w:rsid w:val="000755A1"/>
     <w:rsid w:val="00076F62"/>
     <w:rsid w:val="0007709A"/>
     <w:rsid w:val="0008039B"/>
     <w:rsid w:val="000812EE"/>
     <w:rsid w:val="00083064"/>
     <w:rsid w:val="00083196"/>
     <w:rsid w:val="00083F09"/>
     <w:rsid w:val="00083FFC"/>
     <w:rsid w:val="000873E6"/>
     <w:rsid w:val="00087DA8"/>
     <w:rsid w:val="000903E6"/>
     <w:rsid w:val="00090690"/>
     <w:rsid w:val="000906DE"/>
     <w:rsid w:val="0009104B"/>
     <w:rsid w:val="00091BB2"/>
     <w:rsid w:val="00092A65"/>
     <w:rsid w:val="00094C7B"/>
     <w:rsid w:val="0009604A"/>
     <w:rsid w:val="00096650"/>
     <w:rsid w:val="0009685F"/>
     <w:rsid w:val="00096878"/>
     <w:rsid w:val="000968E2"/>
     <w:rsid w:val="00096C6E"/>
     <w:rsid w:val="000972B5"/>
     <w:rsid w:val="0009795C"/>
     <w:rsid w:val="000A0DD5"/>
     <w:rsid w:val="000A288F"/>
     <w:rsid w:val="000A2AC1"/>
     <w:rsid w:val="000A4AE8"/>
+    <w:rsid w:val="000A55C6"/>
     <w:rsid w:val="000A63BA"/>
     <w:rsid w:val="000A68C7"/>
     <w:rsid w:val="000B0DAE"/>
     <w:rsid w:val="000B1218"/>
     <w:rsid w:val="000B1362"/>
     <w:rsid w:val="000B2208"/>
     <w:rsid w:val="000B2225"/>
     <w:rsid w:val="000B2869"/>
     <w:rsid w:val="000B2904"/>
     <w:rsid w:val="000B31D7"/>
     <w:rsid w:val="000B4C56"/>
     <w:rsid w:val="000B6997"/>
     <w:rsid w:val="000B6BC0"/>
     <w:rsid w:val="000B7275"/>
     <w:rsid w:val="000B7351"/>
     <w:rsid w:val="000B7E02"/>
     <w:rsid w:val="000C169D"/>
     <w:rsid w:val="000C1A83"/>
     <w:rsid w:val="000C2195"/>
     <w:rsid w:val="000C22B8"/>
     <w:rsid w:val="000C2CA8"/>
     <w:rsid w:val="000C4512"/>
     <w:rsid w:val="000C586F"/>
+    <w:rsid w:val="000C5C70"/>
     <w:rsid w:val="000C6AB5"/>
     <w:rsid w:val="000D09D1"/>
     <w:rsid w:val="000D0E2B"/>
     <w:rsid w:val="000D0E47"/>
     <w:rsid w:val="000D2122"/>
     <w:rsid w:val="000D2869"/>
     <w:rsid w:val="000D3422"/>
     <w:rsid w:val="000D35D8"/>
     <w:rsid w:val="000D3E84"/>
     <w:rsid w:val="000D4475"/>
     <w:rsid w:val="000D5BE9"/>
     <w:rsid w:val="000D6312"/>
     <w:rsid w:val="000D6A1F"/>
     <w:rsid w:val="000D6DEE"/>
     <w:rsid w:val="000D76C4"/>
     <w:rsid w:val="000E004A"/>
     <w:rsid w:val="000E2430"/>
     <w:rsid w:val="000E3B0D"/>
     <w:rsid w:val="000E5A13"/>
     <w:rsid w:val="000E5F6E"/>
     <w:rsid w:val="000E67F3"/>
     <w:rsid w:val="000F0AEB"/>
     <w:rsid w:val="000F4B0D"/>
     <w:rsid w:val="000F5170"/>
     <w:rsid w:val="000F59B8"/>
     <w:rsid w:val="000F6151"/>
     <w:rsid w:val="000F6B44"/>
     <w:rsid w:val="000F6E43"/>
     <w:rsid w:val="00100306"/>
     <w:rsid w:val="00101976"/>
     <w:rsid w:val="0010230A"/>
     <w:rsid w:val="0010249F"/>
     <w:rsid w:val="0010362C"/>
     <w:rsid w:val="00103B5D"/>
+    <w:rsid w:val="00103E4E"/>
     <w:rsid w:val="00104EF4"/>
     <w:rsid w:val="0010506E"/>
     <w:rsid w:val="001063AA"/>
     <w:rsid w:val="00107AF7"/>
     <w:rsid w:val="0011103A"/>
+    <w:rsid w:val="001118CD"/>
     <w:rsid w:val="00111F25"/>
     <w:rsid w:val="00112015"/>
     <w:rsid w:val="00112E29"/>
     <w:rsid w:val="0011314B"/>
     <w:rsid w:val="00113721"/>
     <w:rsid w:val="00117BFF"/>
     <w:rsid w:val="00121405"/>
     <w:rsid w:val="00121731"/>
     <w:rsid w:val="00122C79"/>
     <w:rsid w:val="00122CAB"/>
     <w:rsid w:val="00123E6A"/>
     <w:rsid w:val="001245D1"/>
     <w:rsid w:val="00124EB7"/>
     <w:rsid w:val="0012572A"/>
+    <w:rsid w:val="00125C23"/>
     <w:rsid w:val="00125ECB"/>
     <w:rsid w:val="0012744F"/>
     <w:rsid w:val="001275B1"/>
     <w:rsid w:val="001276AA"/>
     <w:rsid w:val="0012780F"/>
     <w:rsid w:val="001278EB"/>
     <w:rsid w:val="00127902"/>
     <w:rsid w:val="00127BEE"/>
     <w:rsid w:val="0013173E"/>
     <w:rsid w:val="0013191E"/>
     <w:rsid w:val="00131CA0"/>
     <w:rsid w:val="001329EE"/>
     <w:rsid w:val="00133BE7"/>
     <w:rsid w:val="00134147"/>
     <w:rsid w:val="001413D4"/>
     <w:rsid w:val="001419CE"/>
     <w:rsid w:val="00142C50"/>
     <w:rsid w:val="0014530D"/>
     <w:rsid w:val="001464D5"/>
     <w:rsid w:val="0015083C"/>
     <w:rsid w:val="001512C0"/>
     <w:rsid w:val="00151AC6"/>
     <w:rsid w:val="0015230E"/>
     <w:rsid w:val="001529C2"/>
     <w:rsid w:val="0015429A"/>
     <w:rsid w:val="00154974"/>
     <w:rsid w:val="00155403"/>
     <w:rsid w:val="00156219"/>
     <w:rsid w:val="00156E3D"/>
     <w:rsid w:val="00157175"/>
     <w:rsid w:val="00157C74"/>
     <w:rsid w:val="00157D67"/>
     <w:rsid w:val="001608D3"/>
     <w:rsid w:val="00160D3E"/>
     <w:rsid w:val="00163FC4"/>
     <w:rsid w:val="001640DC"/>
     <w:rsid w:val="00164846"/>
     <w:rsid w:val="001651F7"/>
     <w:rsid w:val="00165F66"/>
     <w:rsid w:val="00166705"/>
     <w:rsid w:val="00171389"/>
+    <w:rsid w:val="0017155F"/>
     <w:rsid w:val="001735AC"/>
     <w:rsid w:val="00173CEA"/>
     <w:rsid w:val="00176296"/>
     <w:rsid w:val="00176871"/>
     <w:rsid w:val="00176C28"/>
     <w:rsid w:val="00176F56"/>
+    <w:rsid w:val="0018191E"/>
+    <w:rsid w:val="001836A7"/>
     <w:rsid w:val="001864C7"/>
     <w:rsid w:val="00186F6C"/>
     <w:rsid w:val="00187024"/>
     <w:rsid w:val="0019191E"/>
     <w:rsid w:val="00192600"/>
     <w:rsid w:val="001932D5"/>
     <w:rsid w:val="00193A6C"/>
     <w:rsid w:val="001962DE"/>
     <w:rsid w:val="001964E5"/>
     <w:rsid w:val="00197373"/>
     <w:rsid w:val="00197E05"/>
     <w:rsid w:val="00197F43"/>
     <w:rsid w:val="001A16B5"/>
     <w:rsid w:val="001A199C"/>
     <w:rsid w:val="001A3458"/>
     <w:rsid w:val="001A3473"/>
     <w:rsid w:val="001A462D"/>
     <w:rsid w:val="001A5086"/>
     <w:rsid w:val="001A6D80"/>
     <w:rsid w:val="001B1314"/>
     <w:rsid w:val="001B13EA"/>
     <w:rsid w:val="001B3247"/>
     <w:rsid w:val="001B327E"/>
     <w:rsid w:val="001B4533"/>
     <w:rsid w:val="001B66AA"/>
     <w:rsid w:val="001C0A1E"/>
     <w:rsid w:val="001C191F"/>
     <w:rsid w:val="001C21DF"/>
     <w:rsid w:val="001C40EA"/>
     <w:rsid w:val="001C4C5E"/>
+    <w:rsid w:val="001C4D93"/>
     <w:rsid w:val="001C5943"/>
     <w:rsid w:val="001C74EB"/>
     <w:rsid w:val="001D0029"/>
     <w:rsid w:val="001D0929"/>
     <w:rsid w:val="001D0A25"/>
     <w:rsid w:val="001D13CE"/>
     <w:rsid w:val="001D205C"/>
     <w:rsid w:val="001D229D"/>
     <w:rsid w:val="001D2DB3"/>
     <w:rsid w:val="001D2F1D"/>
     <w:rsid w:val="001D4865"/>
     <w:rsid w:val="001D4B8C"/>
     <w:rsid w:val="001D57F9"/>
     <w:rsid w:val="001D5E01"/>
     <w:rsid w:val="001D6A9E"/>
     <w:rsid w:val="001D6C23"/>
     <w:rsid w:val="001E0DBD"/>
     <w:rsid w:val="001E1B13"/>
     <w:rsid w:val="001E3640"/>
     <w:rsid w:val="001E39E6"/>
     <w:rsid w:val="001E5840"/>
     <w:rsid w:val="001E5C42"/>
     <w:rsid w:val="001E725A"/>
+    <w:rsid w:val="001F01C3"/>
+    <w:rsid w:val="001F1056"/>
     <w:rsid w:val="001F13F9"/>
     <w:rsid w:val="001F43A8"/>
     <w:rsid w:val="001F5483"/>
     <w:rsid w:val="001F5CC1"/>
     <w:rsid w:val="001F666E"/>
     <w:rsid w:val="00201BBF"/>
     <w:rsid w:val="0020296E"/>
     <w:rsid w:val="00202A15"/>
     <w:rsid w:val="00202E81"/>
     <w:rsid w:val="0020367B"/>
     <w:rsid w:val="00203886"/>
     <w:rsid w:val="002041FC"/>
     <w:rsid w:val="002050E8"/>
     <w:rsid w:val="00206FD2"/>
     <w:rsid w:val="002070BB"/>
+    <w:rsid w:val="002105F1"/>
     <w:rsid w:val="002118E5"/>
     <w:rsid w:val="002119D4"/>
+    <w:rsid w:val="002135A1"/>
     <w:rsid w:val="00215202"/>
     <w:rsid w:val="00216E5D"/>
     <w:rsid w:val="0021782A"/>
     <w:rsid w:val="00220E0B"/>
     <w:rsid w:val="00221B8B"/>
     <w:rsid w:val="00222A26"/>
     <w:rsid w:val="00223676"/>
     <w:rsid w:val="00223FCC"/>
     <w:rsid w:val="002240CB"/>
     <w:rsid w:val="002241E7"/>
     <w:rsid w:val="002244A5"/>
     <w:rsid w:val="00225D21"/>
     <w:rsid w:val="0022764F"/>
     <w:rsid w:val="00227BB9"/>
     <w:rsid w:val="002318B7"/>
     <w:rsid w:val="00231B2C"/>
     <w:rsid w:val="00231DB1"/>
     <w:rsid w:val="00232CB0"/>
     <w:rsid w:val="00232FCF"/>
     <w:rsid w:val="00234368"/>
     <w:rsid w:val="00234446"/>
     <w:rsid w:val="002348EA"/>
     <w:rsid w:val="00234C75"/>
     <w:rsid w:val="00234FBB"/>
     <w:rsid w:val="00235B98"/>
     <w:rsid w:val="00236C8D"/>
     <w:rsid w:val="00240A10"/>
     <w:rsid w:val="002410A1"/>
     <w:rsid w:val="00242B7F"/>
     <w:rsid w:val="00243F0C"/>
     <w:rsid w:val="0024495E"/>
     <w:rsid w:val="002469C6"/>
     <w:rsid w:val="00246AC5"/>
+    <w:rsid w:val="0024724B"/>
     <w:rsid w:val="0024733A"/>
     <w:rsid w:val="00250FA8"/>
     <w:rsid w:val="0025105B"/>
     <w:rsid w:val="0025165A"/>
     <w:rsid w:val="00251B24"/>
     <w:rsid w:val="0025287B"/>
     <w:rsid w:val="002537CF"/>
     <w:rsid w:val="00253A13"/>
     <w:rsid w:val="00253FFC"/>
     <w:rsid w:val="00256CCF"/>
     <w:rsid w:val="00257532"/>
     <w:rsid w:val="002579AA"/>
     <w:rsid w:val="002622E9"/>
     <w:rsid w:val="002626B5"/>
     <w:rsid w:val="0026281C"/>
     <w:rsid w:val="00263634"/>
     <w:rsid w:val="00265156"/>
     <w:rsid w:val="002656BE"/>
     <w:rsid w:val="002671B1"/>
     <w:rsid w:val="00270AEF"/>
     <w:rsid w:val="0027366D"/>
     <w:rsid w:val="0027437A"/>
     <w:rsid w:val="00274462"/>
     <w:rsid w:val="00277BD3"/>
     <w:rsid w:val="00281E40"/>
     <w:rsid w:val="00282954"/>
     <w:rsid w:val="00282BCE"/>
     <w:rsid w:val="00287FA3"/>
     <w:rsid w:val="0029066C"/>
     <w:rsid w:val="00290A47"/>
     <w:rsid w:val="00290E3D"/>
     <w:rsid w:val="002916C9"/>
     <w:rsid w:val="0029262D"/>
     <w:rsid w:val="00293233"/>
     <w:rsid w:val="00294272"/>
     <w:rsid w:val="00294579"/>
     <w:rsid w:val="00296327"/>
     <w:rsid w:val="0029687E"/>
     <w:rsid w:val="002969F4"/>
+    <w:rsid w:val="00296C8D"/>
     <w:rsid w:val="0029793D"/>
     <w:rsid w:val="002A0223"/>
+    <w:rsid w:val="002A0E3D"/>
     <w:rsid w:val="002A170C"/>
     <w:rsid w:val="002A1CCF"/>
     <w:rsid w:val="002A2B2B"/>
     <w:rsid w:val="002A3488"/>
     <w:rsid w:val="002A4506"/>
     <w:rsid w:val="002A629B"/>
     <w:rsid w:val="002A7EA6"/>
+    <w:rsid w:val="002B093E"/>
     <w:rsid w:val="002B1BA4"/>
     <w:rsid w:val="002B3736"/>
     <w:rsid w:val="002B569D"/>
     <w:rsid w:val="002B56F6"/>
     <w:rsid w:val="002B797A"/>
     <w:rsid w:val="002C0666"/>
     <w:rsid w:val="002C0A20"/>
     <w:rsid w:val="002C0DAC"/>
     <w:rsid w:val="002C211C"/>
     <w:rsid w:val="002C2858"/>
     <w:rsid w:val="002C2966"/>
     <w:rsid w:val="002C357B"/>
     <w:rsid w:val="002C3C6D"/>
     <w:rsid w:val="002C427B"/>
     <w:rsid w:val="002C4323"/>
     <w:rsid w:val="002C47A0"/>
     <w:rsid w:val="002C5679"/>
     <w:rsid w:val="002C702A"/>
     <w:rsid w:val="002D02F7"/>
     <w:rsid w:val="002D18F3"/>
+    <w:rsid w:val="002D19A1"/>
     <w:rsid w:val="002D30B2"/>
     <w:rsid w:val="002D33D4"/>
     <w:rsid w:val="002D5330"/>
     <w:rsid w:val="002D57E0"/>
     <w:rsid w:val="002D5D71"/>
     <w:rsid w:val="002E13F5"/>
     <w:rsid w:val="002E16D4"/>
     <w:rsid w:val="002E1837"/>
     <w:rsid w:val="002E1AD7"/>
     <w:rsid w:val="002E1D79"/>
     <w:rsid w:val="002E2030"/>
     <w:rsid w:val="002E27FE"/>
     <w:rsid w:val="002E2AC5"/>
     <w:rsid w:val="002E5727"/>
+    <w:rsid w:val="002E5845"/>
     <w:rsid w:val="002E66C8"/>
     <w:rsid w:val="002E72D8"/>
     <w:rsid w:val="002E7563"/>
     <w:rsid w:val="002F01D1"/>
     <w:rsid w:val="002F1986"/>
     <w:rsid w:val="002F2E6B"/>
     <w:rsid w:val="002F489C"/>
     <w:rsid w:val="002F53CF"/>
     <w:rsid w:val="002F5D24"/>
     <w:rsid w:val="002F63BB"/>
     <w:rsid w:val="002F70AD"/>
     <w:rsid w:val="002F7FC8"/>
     <w:rsid w:val="003015A4"/>
+    <w:rsid w:val="0030252C"/>
     <w:rsid w:val="00303250"/>
     <w:rsid w:val="00303DC0"/>
+    <w:rsid w:val="0030455F"/>
     <w:rsid w:val="00305361"/>
     <w:rsid w:val="003058E8"/>
     <w:rsid w:val="00307417"/>
     <w:rsid w:val="003103BA"/>
     <w:rsid w:val="00310894"/>
+    <w:rsid w:val="00311D1A"/>
     <w:rsid w:val="003138B0"/>
     <w:rsid w:val="0031424D"/>
     <w:rsid w:val="003145E4"/>
     <w:rsid w:val="00314B19"/>
     <w:rsid w:val="00315275"/>
     <w:rsid w:val="0031659C"/>
     <w:rsid w:val="0031671D"/>
     <w:rsid w:val="00316954"/>
     <w:rsid w:val="00317F43"/>
     <w:rsid w:val="00317F93"/>
     <w:rsid w:val="00322AC6"/>
     <w:rsid w:val="00322AFE"/>
     <w:rsid w:val="00322CE8"/>
     <w:rsid w:val="0032336F"/>
     <w:rsid w:val="00324792"/>
     <w:rsid w:val="00326E85"/>
     <w:rsid w:val="00326F40"/>
     <w:rsid w:val="003307D4"/>
     <w:rsid w:val="003308FE"/>
     <w:rsid w:val="00330A06"/>
     <w:rsid w:val="00332E28"/>
     <w:rsid w:val="00333F45"/>
     <w:rsid w:val="00334AE1"/>
     <w:rsid w:val="00336ECA"/>
     <w:rsid w:val="0033785F"/>
     <w:rsid w:val="00337CCB"/>
     <w:rsid w:val="003408E1"/>
     <w:rsid w:val="003412E1"/>
     <w:rsid w:val="003446A8"/>
     <w:rsid w:val="00344EC4"/>
     <w:rsid w:val="003456B2"/>
     <w:rsid w:val="00345EBA"/>
     <w:rsid w:val="00346823"/>
     <w:rsid w:val="00346A65"/>
     <w:rsid w:val="00346C19"/>
     <w:rsid w:val="00347E70"/>
     <w:rsid w:val="00350A52"/>
     <w:rsid w:val="00350FB7"/>
+    <w:rsid w:val="003520BD"/>
     <w:rsid w:val="00352C5A"/>
     <w:rsid w:val="00353B13"/>
+    <w:rsid w:val="00353D83"/>
     <w:rsid w:val="00354014"/>
     <w:rsid w:val="00354031"/>
     <w:rsid w:val="00354BF7"/>
     <w:rsid w:val="00355850"/>
     <w:rsid w:val="00356AFB"/>
     <w:rsid w:val="003602DB"/>
     <w:rsid w:val="0036106D"/>
     <w:rsid w:val="00361E56"/>
     <w:rsid w:val="00363466"/>
     <w:rsid w:val="00363F3C"/>
     <w:rsid w:val="00365BCC"/>
     <w:rsid w:val="00365CD3"/>
     <w:rsid w:val="00366770"/>
     <w:rsid w:val="00370CE8"/>
     <w:rsid w:val="00371059"/>
     <w:rsid w:val="003740B3"/>
     <w:rsid w:val="00374807"/>
     <w:rsid w:val="00374B02"/>
     <w:rsid w:val="003757F2"/>
     <w:rsid w:val="00375E5D"/>
     <w:rsid w:val="00381626"/>
     <w:rsid w:val="0038410F"/>
     <w:rsid w:val="00384439"/>
+    <w:rsid w:val="00385119"/>
     <w:rsid w:val="0038740B"/>
+    <w:rsid w:val="00390523"/>
     <w:rsid w:val="00390C43"/>
     <w:rsid w:val="003927F2"/>
     <w:rsid w:val="00392BD4"/>
     <w:rsid w:val="00393596"/>
     <w:rsid w:val="00394D9F"/>
     <w:rsid w:val="003953E3"/>
     <w:rsid w:val="003974D0"/>
     <w:rsid w:val="003A0D22"/>
     <w:rsid w:val="003A16E6"/>
     <w:rsid w:val="003A1896"/>
     <w:rsid w:val="003A23AE"/>
     <w:rsid w:val="003A4893"/>
     <w:rsid w:val="003A5348"/>
     <w:rsid w:val="003A5739"/>
     <w:rsid w:val="003A5D50"/>
     <w:rsid w:val="003A760B"/>
     <w:rsid w:val="003B05AF"/>
     <w:rsid w:val="003B1A1E"/>
     <w:rsid w:val="003B633D"/>
     <w:rsid w:val="003B7CDB"/>
     <w:rsid w:val="003C17C9"/>
     <w:rsid w:val="003C470B"/>
     <w:rsid w:val="003C4B57"/>
     <w:rsid w:val="003C542E"/>
     <w:rsid w:val="003C57D4"/>
     <w:rsid w:val="003C70CC"/>
     <w:rsid w:val="003C7227"/>
     <w:rsid w:val="003D13F4"/>
     <w:rsid w:val="003D3FC1"/>
     <w:rsid w:val="003D4649"/>
     <w:rsid w:val="003D6715"/>
+    <w:rsid w:val="003D70F9"/>
     <w:rsid w:val="003D7BE7"/>
+    <w:rsid w:val="003E09E7"/>
     <w:rsid w:val="003E0C6E"/>
     <w:rsid w:val="003E445C"/>
     <w:rsid w:val="003E55F2"/>
     <w:rsid w:val="003E7277"/>
+    <w:rsid w:val="003E78E3"/>
     <w:rsid w:val="003F0195"/>
     <w:rsid w:val="003F1703"/>
     <w:rsid w:val="003F17AD"/>
     <w:rsid w:val="003F2751"/>
     <w:rsid w:val="003F40ED"/>
     <w:rsid w:val="003F5ACE"/>
     <w:rsid w:val="003F6E22"/>
     <w:rsid w:val="0040078F"/>
     <w:rsid w:val="00400BA0"/>
     <w:rsid w:val="00400D4D"/>
     <w:rsid w:val="004022E3"/>
     <w:rsid w:val="00402868"/>
+    <w:rsid w:val="00406141"/>
     <w:rsid w:val="0040682C"/>
     <w:rsid w:val="00407A97"/>
     <w:rsid w:val="004105D6"/>
     <w:rsid w:val="00411E04"/>
     <w:rsid w:val="0041220F"/>
     <w:rsid w:val="00412554"/>
     <w:rsid w:val="004127E9"/>
     <w:rsid w:val="00414E09"/>
     <w:rsid w:val="004163DB"/>
     <w:rsid w:val="00416785"/>
     <w:rsid w:val="00416DB3"/>
     <w:rsid w:val="0041785C"/>
     <w:rsid w:val="00420467"/>
     <w:rsid w:val="004204CB"/>
     <w:rsid w:val="00420AB2"/>
     <w:rsid w:val="00420BF6"/>
     <w:rsid w:val="00424322"/>
     <w:rsid w:val="004243A5"/>
     <w:rsid w:val="004246E7"/>
     <w:rsid w:val="004248CE"/>
     <w:rsid w:val="00424CC6"/>
     <w:rsid w:val="00424F4B"/>
     <w:rsid w:val="00425F73"/>
     <w:rsid w:val="00426275"/>
     <w:rsid w:val="00426B5C"/>
+    <w:rsid w:val="004270AA"/>
     <w:rsid w:val="00427881"/>
     <w:rsid w:val="00431D25"/>
     <w:rsid w:val="00432A30"/>
     <w:rsid w:val="0043333B"/>
     <w:rsid w:val="00433AD2"/>
     <w:rsid w:val="004348FA"/>
     <w:rsid w:val="00435D24"/>
     <w:rsid w:val="004402DD"/>
     <w:rsid w:val="00440DC8"/>
     <w:rsid w:val="00441886"/>
     <w:rsid w:val="00442689"/>
     <w:rsid w:val="004429B2"/>
     <w:rsid w:val="004458B4"/>
     <w:rsid w:val="00446DC9"/>
     <w:rsid w:val="00446E47"/>
     <w:rsid w:val="00447AEA"/>
     <w:rsid w:val="004511FE"/>
     <w:rsid w:val="00451C5E"/>
     <w:rsid w:val="0045215B"/>
     <w:rsid w:val="004522E4"/>
     <w:rsid w:val="00452B8F"/>
     <w:rsid w:val="004546FC"/>
     <w:rsid w:val="00455455"/>
     <w:rsid w:val="004559EF"/>
     <w:rsid w:val="00455E2A"/>
     <w:rsid w:val="0045671D"/>
+    <w:rsid w:val="00456918"/>
     <w:rsid w:val="00456F2F"/>
     <w:rsid w:val="00465287"/>
     <w:rsid w:val="0046616D"/>
     <w:rsid w:val="004661DA"/>
     <w:rsid w:val="00466743"/>
     <w:rsid w:val="00466C68"/>
     <w:rsid w:val="00466FE6"/>
     <w:rsid w:val="004672F3"/>
     <w:rsid w:val="00467BAF"/>
+    <w:rsid w:val="0047016D"/>
     <w:rsid w:val="00471271"/>
     <w:rsid w:val="00471682"/>
     <w:rsid w:val="00471E78"/>
     <w:rsid w:val="004721EF"/>
     <w:rsid w:val="00473805"/>
     <w:rsid w:val="00473DF4"/>
     <w:rsid w:val="00473FE6"/>
+    <w:rsid w:val="00474B7A"/>
     <w:rsid w:val="00480154"/>
     <w:rsid w:val="0048393C"/>
     <w:rsid w:val="00484CC4"/>
     <w:rsid w:val="00484DE0"/>
     <w:rsid w:val="00484E62"/>
     <w:rsid w:val="0048677B"/>
     <w:rsid w:val="004869F9"/>
     <w:rsid w:val="00490986"/>
     <w:rsid w:val="0049114C"/>
     <w:rsid w:val="00492C2B"/>
     <w:rsid w:val="00493EE7"/>
     <w:rsid w:val="00494899"/>
     <w:rsid w:val="00494F07"/>
     <w:rsid w:val="004976B4"/>
     <w:rsid w:val="004979D6"/>
     <w:rsid w:val="004A0209"/>
     <w:rsid w:val="004A2183"/>
     <w:rsid w:val="004A2AC8"/>
     <w:rsid w:val="004A3A02"/>
     <w:rsid w:val="004A494B"/>
     <w:rsid w:val="004A5179"/>
     <w:rsid w:val="004A581F"/>
     <w:rsid w:val="004A5F95"/>
     <w:rsid w:val="004A64B7"/>
     <w:rsid w:val="004A676D"/>
     <w:rsid w:val="004A6DC2"/>
     <w:rsid w:val="004A78B3"/>
     <w:rsid w:val="004A7CF5"/>
     <w:rsid w:val="004B086E"/>
     <w:rsid w:val="004B264B"/>
     <w:rsid w:val="004B5260"/>
     <w:rsid w:val="004B5458"/>
+    <w:rsid w:val="004B5968"/>
     <w:rsid w:val="004B5D7F"/>
     <w:rsid w:val="004B5E45"/>
+    <w:rsid w:val="004B676B"/>
     <w:rsid w:val="004B6898"/>
     <w:rsid w:val="004B6AF5"/>
     <w:rsid w:val="004C1B63"/>
+    <w:rsid w:val="004C36AD"/>
     <w:rsid w:val="004C5517"/>
     <w:rsid w:val="004C62EB"/>
     <w:rsid w:val="004C68C4"/>
     <w:rsid w:val="004C6DF4"/>
     <w:rsid w:val="004C71D9"/>
     <w:rsid w:val="004D0162"/>
     <w:rsid w:val="004D0209"/>
     <w:rsid w:val="004D0E5E"/>
     <w:rsid w:val="004D1039"/>
     <w:rsid w:val="004D2EEE"/>
     <w:rsid w:val="004D3F8B"/>
     <w:rsid w:val="004D41BE"/>
+    <w:rsid w:val="004D4A80"/>
     <w:rsid w:val="004D4CCE"/>
     <w:rsid w:val="004D5413"/>
     <w:rsid w:val="004D54C4"/>
     <w:rsid w:val="004D679A"/>
     <w:rsid w:val="004D70CF"/>
     <w:rsid w:val="004D720D"/>
     <w:rsid w:val="004D7E37"/>
     <w:rsid w:val="004E17EC"/>
     <w:rsid w:val="004E23C6"/>
     <w:rsid w:val="004E2C8C"/>
     <w:rsid w:val="004E2F86"/>
     <w:rsid w:val="004E5671"/>
     <w:rsid w:val="004E7A06"/>
     <w:rsid w:val="004F0D56"/>
     <w:rsid w:val="004F14EE"/>
     <w:rsid w:val="004F297E"/>
     <w:rsid w:val="004F6EC6"/>
     <w:rsid w:val="005011C9"/>
     <w:rsid w:val="0050176D"/>
     <w:rsid w:val="00501DFB"/>
     <w:rsid w:val="00501FB2"/>
     <w:rsid w:val="005028D6"/>
     <w:rsid w:val="00502B08"/>
     <w:rsid w:val="00503BF1"/>
     <w:rsid w:val="00505A46"/>
     <w:rsid w:val="00505AD2"/>
     <w:rsid w:val="00505D3D"/>
     <w:rsid w:val="00505E88"/>
     <w:rsid w:val="00506AD9"/>
     <w:rsid w:val="00510277"/>
+    <w:rsid w:val="00510B49"/>
     <w:rsid w:val="0051215D"/>
     <w:rsid w:val="005122C6"/>
     <w:rsid w:val="0051293A"/>
     <w:rsid w:val="00513D35"/>
     <w:rsid w:val="00514548"/>
     <w:rsid w:val="00516023"/>
     <w:rsid w:val="00516089"/>
     <w:rsid w:val="00520C0C"/>
     <w:rsid w:val="00521016"/>
+    <w:rsid w:val="00521101"/>
     <w:rsid w:val="005230BD"/>
     <w:rsid w:val="0052333E"/>
     <w:rsid w:val="00523A27"/>
     <w:rsid w:val="005241F1"/>
     <w:rsid w:val="0052457E"/>
     <w:rsid w:val="00524B31"/>
     <w:rsid w:val="0052735B"/>
     <w:rsid w:val="005275AF"/>
     <w:rsid w:val="00527EB1"/>
     <w:rsid w:val="00527ECD"/>
     <w:rsid w:val="00531F3B"/>
     <w:rsid w:val="005322BC"/>
     <w:rsid w:val="00532831"/>
     <w:rsid w:val="00532902"/>
+    <w:rsid w:val="00534097"/>
     <w:rsid w:val="00534E26"/>
+    <w:rsid w:val="00537677"/>
     <w:rsid w:val="00537F1C"/>
     <w:rsid w:val="005401DB"/>
     <w:rsid w:val="0054032E"/>
     <w:rsid w:val="0054199F"/>
     <w:rsid w:val="005430A4"/>
     <w:rsid w:val="00543426"/>
     <w:rsid w:val="00543AAE"/>
     <w:rsid w:val="00543CB2"/>
     <w:rsid w:val="00543E2E"/>
     <w:rsid w:val="00545436"/>
     <w:rsid w:val="00545D29"/>
     <w:rsid w:val="00546C51"/>
     <w:rsid w:val="00547CB1"/>
     <w:rsid w:val="005513A0"/>
     <w:rsid w:val="00551CC4"/>
     <w:rsid w:val="0055210D"/>
+    <w:rsid w:val="00552235"/>
     <w:rsid w:val="005540B9"/>
     <w:rsid w:val="0055505F"/>
     <w:rsid w:val="00556285"/>
     <w:rsid w:val="005563F8"/>
     <w:rsid w:val="005569DB"/>
     <w:rsid w:val="00556D10"/>
+    <w:rsid w:val="0055782D"/>
     <w:rsid w:val="00560F20"/>
     <w:rsid w:val="00561E0E"/>
     <w:rsid w:val="0056686F"/>
     <w:rsid w:val="00566BA7"/>
     <w:rsid w:val="00566D27"/>
     <w:rsid w:val="00567934"/>
     <w:rsid w:val="005706DD"/>
+    <w:rsid w:val="00570D0F"/>
     <w:rsid w:val="00570E3D"/>
     <w:rsid w:val="00571471"/>
     <w:rsid w:val="00575516"/>
     <w:rsid w:val="00575533"/>
     <w:rsid w:val="0057563F"/>
+    <w:rsid w:val="0057634A"/>
     <w:rsid w:val="005766B1"/>
     <w:rsid w:val="00577AE1"/>
     <w:rsid w:val="00581841"/>
     <w:rsid w:val="00585D42"/>
     <w:rsid w:val="00586926"/>
     <w:rsid w:val="00587646"/>
     <w:rsid w:val="00590794"/>
     <w:rsid w:val="005917ED"/>
     <w:rsid w:val="00592039"/>
     <w:rsid w:val="005950A9"/>
     <w:rsid w:val="00595122"/>
     <w:rsid w:val="0059575F"/>
     <w:rsid w:val="00597410"/>
     <w:rsid w:val="005A0D97"/>
     <w:rsid w:val="005A18B3"/>
     <w:rsid w:val="005A202E"/>
     <w:rsid w:val="005A266D"/>
     <w:rsid w:val="005A286F"/>
+    <w:rsid w:val="005A2D26"/>
     <w:rsid w:val="005A3238"/>
+    <w:rsid w:val="005A4D72"/>
     <w:rsid w:val="005A5129"/>
     <w:rsid w:val="005A6747"/>
     <w:rsid w:val="005A7138"/>
     <w:rsid w:val="005A7BAC"/>
     <w:rsid w:val="005B0404"/>
     <w:rsid w:val="005B0412"/>
     <w:rsid w:val="005B2539"/>
     <w:rsid w:val="005B47E4"/>
     <w:rsid w:val="005B5816"/>
     <w:rsid w:val="005B58D1"/>
     <w:rsid w:val="005C0546"/>
     <w:rsid w:val="005C0A94"/>
     <w:rsid w:val="005C2488"/>
     <w:rsid w:val="005C2BEB"/>
     <w:rsid w:val="005C3318"/>
+    <w:rsid w:val="005C36B4"/>
     <w:rsid w:val="005C37D1"/>
     <w:rsid w:val="005C67C9"/>
     <w:rsid w:val="005D20A4"/>
     <w:rsid w:val="005D2C33"/>
     <w:rsid w:val="005D3E28"/>
+    <w:rsid w:val="005D4B3A"/>
     <w:rsid w:val="005D4D95"/>
     <w:rsid w:val="005D5119"/>
+    <w:rsid w:val="005D638E"/>
     <w:rsid w:val="005D674E"/>
     <w:rsid w:val="005D7F57"/>
+    <w:rsid w:val="005E008E"/>
     <w:rsid w:val="005E114B"/>
     <w:rsid w:val="005E3AAB"/>
     <w:rsid w:val="005E43CB"/>
     <w:rsid w:val="005E5BBD"/>
     <w:rsid w:val="005E6475"/>
     <w:rsid w:val="005E74BB"/>
     <w:rsid w:val="005E7AC4"/>
     <w:rsid w:val="005F00BB"/>
     <w:rsid w:val="005F0C01"/>
     <w:rsid w:val="005F21EA"/>
     <w:rsid w:val="005F2210"/>
     <w:rsid w:val="005F23A7"/>
+    <w:rsid w:val="005F3BA9"/>
     <w:rsid w:val="005F48A3"/>
     <w:rsid w:val="005F4BE4"/>
     <w:rsid w:val="005F57E6"/>
     <w:rsid w:val="005F7A17"/>
     <w:rsid w:val="00600211"/>
     <w:rsid w:val="00600A9C"/>
     <w:rsid w:val="00600E4C"/>
     <w:rsid w:val="006014F3"/>
     <w:rsid w:val="00602E93"/>
     <w:rsid w:val="00602EE7"/>
     <w:rsid w:val="00603198"/>
     <w:rsid w:val="0060509E"/>
     <w:rsid w:val="00606857"/>
     <w:rsid w:val="00606A37"/>
     <w:rsid w:val="006070D3"/>
     <w:rsid w:val="0061010A"/>
     <w:rsid w:val="006108E2"/>
     <w:rsid w:val="00610C8A"/>
     <w:rsid w:val="00610F23"/>
     <w:rsid w:val="00610FC2"/>
     <w:rsid w:val="00611AF0"/>
     <w:rsid w:val="006123C6"/>
     <w:rsid w:val="00612EF5"/>
     <w:rsid w:val="006159CB"/>
     <w:rsid w:val="00615BA2"/>
     <w:rsid w:val="0061783C"/>
     <w:rsid w:val="00617C9F"/>
     <w:rsid w:val="00617D23"/>
     <w:rsid w:val="0062080A"/>
+    <w:rsid w:val="00620945"/>
     <w:rsid w:val="00620DFD"/>
     <w:rsid w:val="00622676"/>
     <w:rsid w:val="00622DA5"/>
     <w:rsid w:val="00623C92"/>
     <w:rsid w:val="00624D75"/>
     <w:rsid w:val="00625849"/>
+    <w:rsid w:val="00626F2D"/>
+    <w:rsid w:val="0063166D"/>
     <w:rsid w:val="00632413"/>
+    <w:rsid w:val="00632D6E"/>
     <w:rsid w:val="00632E89"/>
     <w:rsid w:val="00633BE8"/>
     <w:rsid w:val="00633C34"/>
     <w:rsid w:val="0063404C"/>
     <w:rsid w:val="00634F69"/>
     <w:rsid w:val="006354C1"/>
     <w:rsid w:val="006363EF"/>
+    <w:rsid w:val="00637BC4"/>
     <w:rsid w:val="00637EEB"/>
     <w:rsid w:val="00640F10"/>
     <w:rsid w:val="00640F7E"/>
     <w:rsid w:val="006423DF"/>
     <w:rsid w:val="006426CC"/>
     <w:rsid w:val="00644067"/>
     <w:rsid w:val="00644B4A"/>
     <w:rsid w:val="006451E1"/>
     <w:rsid w:val="00645FD8"/>
     <w:rsid w:val="00646B1A"/>
     <w:rsid w:val="006476A4"/>
     <w:rsid w:val="006478F5"/>
     <w:rsid w:val="00650869"/>
     <w:rsid w:val="00650F74"/>
     <w:rsid w:val="0065152A"/>
     <w:rsid w:val="00652210"/>
     <w:rsid w:val="0065255C"/>
     <w:rsid w:val="006530B0"/>
     <w:rsid w:val="00653649"/>
     <w:rsid w:val="00653727"/>
     <w:rsid w:val="0065397B"/>
     <w:rsid w:val="00653A3E"/>
     <w:rsid w:val="00653FFF"/>
     <w:rsid w:val="00654F24"/>
     <w:rsid w:val="00656116"/>
     <w:rsid w:val="0065750A"/>
+    <w:rsid w:val="00660D97"/>
     <w:rsid w:val="00660FFF"/>
     <w:rsid w:val="006614D0"/>
     <w:rsid w:val="00661619"/>
     <w:rsid w:val="00662ED8"/>
     <w:rsid w:val="006634D5"/>
     <w:rsid w:val="0066355E"/>
     <w:rsid w:val="00663EEE"/>
     <w:rsid w:val="006648AB"/>
     <w:rsid w:val="00666E8F"/>
     <w:rsid w:val="00672B65"/>
+    <w:rsid w:val="00673B82"/>
     <w:rsid w:val="006741D1"/>
     <w:rsid w:val="00674932"/>
+    <w:rsid w:val="00674A68"/>
     <w:rsid w:val="00675C29"/>
     <w:rsid w:val="006762B7"/>
     <w:rsid w:val="0067793A"/>
     <w:rsid w:val="0068060A"/>
     <w:rsid w:val="00680B5A"/>
     <w:rsid w:val="00681628"/>
     <w:rsid w:val="00681E93"/>
     <w:rsid w:val="006827CE"/>
     <w:rsid w:val="006852C4"/>
     <w:rsid w:val="00685CDE"/>
     <w:rsid w:val="006867C8"/>
     <w:rsid w:val="00687369"/>
     <w:rsid w:val="006904AE"/>
     <w:rsid w:val="0069219E"/>
     <w:rsid w:val="006932EC"/>
     <w:rsid w:val="00693C95"/>
     <w:rsid w:val="00693DB0"/>
     <w:rsid w:val="00694C8C"/>
     <w:rsid w:val="00695662"/>
+    <w:rsid w:val="00695E6B"/>
     <w:rsid w:val="0069746C"/>
     <w:rsid w:val="006A0AA3"/>
     <w:rsid w:val="006A1906"/>
     <w:rsid w:val="006A20B9"/>
     <w:rsid w:val="006A22D8"/>
+    <w:rsid w:val="006A2848"/>
     <w:rsid w:val="006A2DBE"/>
     <w:rsid w:val="006A37D7"/>
     <w:rsid w:val="006A560D"/>
     <w:rsid w:val="006A56DA"/>
     <w:rsid w:val="006A6CF8"/>
     <w:rsid w:val="006A7020"/>
     <w:rsid w:val="006A7A4E"/>
+    <w:rsid w:val="006B087D"/>
     <w:rsid w:val="006B0AC8"/>
     <w:rsid w:val="006B0C0C"/>
     <w:rsid w:val="006B23E9"/>
     <w:rsid w:val="006B3E38"/>
     <w:rsid w:val="006B43F2"/>
     <w:rsid w:val="006B68C3"/>
     <w:rsid w:val="006B72C7"/>
     <w:rsid w:val="006C04B1"/>
     <w:rsid w:val="006C121A"/>
     <w:rsid w:val="006C2D20"/>
     <w:rsid w:val="006C331C"/>
     <w:rsid w:val="006C40AB"/>
     <w:rsid w:val="006C4560"/>
     <w:rsid w:val="006C45B8"/>
     <w:rsid w:val="006C4F0C"/>
     <w:rsid w:val="006C4F8E"/>
     <w:rsid w:val="006C57CC"/>
     <w:rsid w:val="006C5897"/>
     <w:rsid w:val="006C58B9"/>
+    <w:rsid w:val="006C633E"/>
     <w:rsid w:val="006C6950"/>
     <w:rsid w:val="006D03AD"/>
     <w:rsid w:val="006D09C4"/>
     <w:rsid w:val="006D1AD2"/>
     <w:rsid w:val="006D3E7B"/>
     <w:rsid w:val="006D3FEE"/>
     <w:rsid w:val="006D43DF"/>
     <w:rsid w:val="006D45E7"/>
     <w:rsid w:val="006D46D4"/>
     <w:rsid w:val="006D51C8"/>
     <w:rsid w:val="006D5208"/>
     <w:rsid w:val="006D610B"/>
     <w:rsid w:val="006D6781"/>
     <w:rsid w:val="006D741E"/>
     <w:rsid w:val="006E1109"/>
     <w:rsid w:val="006E12F5"/>
     <w:rsid w:val="006E13F4"/>
     <w:rsid w:val="006E18C1"/>
     <w:rsid w:val="006E20EA"/>
     <w:rsid w:val="006E2CEE"/>
     <w:rsid w:val="006E3CA9"/>
     <w:rsid w:val="006E659A"/>
     <w:rsid w:val="006F0377"/>
     <w:rsid w:val="006F1311"/>
     <w:rsid w:val="006F3D63"/>
     <w:rsid w:val="006F483E"/>
     <w:rsid w:val="006F4885"/>
     <w:rsid w:val="006F57C8"/>
     <w:rsid w:val="006F6A7B"/>
     <w:rsid w:val="006F7BE1"/>
+    <w:rsid w:val="0070552A"/>
     <w:rsid w:val="00705BF9"/>
+    <w:rsid w:val="00706330"/>
     <w:rsid w:val="00707AB2"/>
+    <w:rsid w:val="00707B3B"/>
     <w:rsid w:val="00707C26"/>
     <w:rsid w:val="0071075B"/>
     <w:rsid w:val="00711101"/>
     <w:rsid w:val="00712DD8"/>
     <w:rsid w:val="007137C7"/>
     <w:rsid w:val="0071561A"/>
     <w:rsid w:val="00716EAE"/>
     <w:rsid w:val="00722620"/>
     <w:rsid w:val="00723E7A"/>
     <w:rsid w:val="007248A5"/>
     <w:rsid w:val="00724B10"/>
     <w:rsid w:val="00724D03"/>
     <w:rsid w:val="00725368"/>
     <w:rsid w:val="0072643A"/>
     <w:rsid w:val="007270A5"/>
     <w:rsid w:val="0073246B"/>
     <w:rsid w:val="00733AC2"/>
     <w:rsid w:val="00733C45"/>
     <w:rsid w:val="007342F0"/>
+    <w:rsid w:val="0073527A"/>
     <w:rsid w:val="007352EA"/>
     <w:rsid w:val="00735EC7"/>
     <w:rsid w:val="00736715"/>
+    <w:rsid w:val="007367C4"/>
     <w:rsid w:val="00736FB2"/>
     <w:rsid w:val="00737DF7"/>
     <w:rsid w:val="007401E2"/>
     <w:rsid w:val="00741BCD"/>
     <w:rsid w:val="00742311"/>
+    <w:rsid w:val="007427ED"/>
     <w:rsid w:val="0074290E"/>
     <w:rsid w:val="00742D86"/>
     <w:rsid w:val="0074389E"/>
     <w:rsid w:val="00743ADC"/>
     <w:rsid w:val="00743E1F"/>
     <w:rsid w:val="0074581A"/>
     <w:rsid w:val="00751E52"/>
     <w:rsid w:val="00752AE5"/>
     <w:rsid w:val="00752F10"/>
     <w:rsid w:val="00755062"/>
     <w:rsid w:val="007579BA"/>
     <w:rsid w:val="007626C0"/>
     <w:rsid w:val="0076397A"/>
     <w:rsid w:val="00763B80"/>
     <w:rsid w:val="00763BD9"/>
     <w:rsid w:val="007646A8"/>
     <w:rsid w:val="00764EF7"/>
     <w:rsid w:val="00766458"/>
     <w:rsid w:val="00766568"/>
     <w:rsid w:val="00767577"/>
     <w:rsid w:val="00767E1E"/>
     <w:rsid w:val="00767FAB"/>
     <w:rsid w:val="007703D8"/>
     <w:rsid w:val="00770FD1"/>
     <w:rsid w:val="00773CE5"/>
     <w:rsid w:val="00774BEE"/>
     <w:rsid w:val="00776625"/>
     <w:rsid w:val="0077733B"/>
     <w:rsid w:val="007773D1"/>
     <w:rsid w:val="00777709"/>
+    <w:rsid w:val="00777BFF"/>
     <w:rsid w:val="00777CF0"/>
     <w:rsid w:val="00780559"/>
     <w:rsid w:val="007813EC"/>
+    <w:rsid w:val="0078214A"/>
     <w:rsid w:val="00782615"/>
     <w:rsid w:val="007846B6"/>
     <w:rsid w:val="00784BBE"/>
     <w:rsid w:val="0078553E"/>
     <w:rsid w:val="007864C3"/>
+    <w:rsid w:val="00787DDD"/>
     <w:rsid w:val="007909A6"/>
     <w:rsid w:val="00790E79"/>
     <w:rsid w:val="00790EDA"/>
     <w:rsid w:val="0079223C"/>
     <w:rsid w:val="00793EA7"/>
     <w:rsid w:val="00794628"/>
     <w:rsid w:val="00795922"/>
     <w:rsid w:val="0079605C"/>
     <w:rsid w:val="00796272"/>
     <w:rsid w:val="00796705"/>
     <w:rsid w:val="00797C77"/>
     <w:rsid w:val="007A0837"/>
     <w:rsid w:val="007A2909"/>
     <w:rsid w:val="007A32A0"/>
     <w:rsid w:val="007A47DE"/>
     <w:rsid w:val="007A54C9"/>
     <w:rsid w:val="007A5CF8"/>
     <w:rsid w:val="007A6BEE"/>
     <w:rsid w:val="007A708C"/>
     <w:rsid w:val="007B0905"/>
     <w:rsid w:val="007B1386"/>
     <w:rsid w:val="007B15A6"/>
     <w:rsid w:val="007B2652"/>
+    <w:rsid w:val="007B3149"/>
     <w:rsid w:val="007B31E7"/>
     <w:rsid w:val="007B3F01"/>
     <w:rsid w:val="007B4654"/>
     <w:rsid w:val="007B4D36"/>
     <w:rsid w:val="007B5084"/>
     <w:rsid w:val="007B5301"/>
     <w:rsid w:val="007B6EED"/>
     <w:rsid w:val="007B70F4"/>
     <w:rsid w:val="007B7328"/>
     <w:rsid w:val="007B7A38"/>
     <w:rsid w:val="007B7B7E"/>
     <w:rsid w:val="007C28C3"/>
     <w:rsid w:val="007C310C"/>
     <w:rsid w:val="007C6073"/>
     <w:rsid w:val="007C7046"/>
     <w:rsid w:val="007C75F7"/>
     <w:rsid w:val="007D1235"/>
     <w:rsid w:val="007D279F"/>
     <w:rsid w:val="007D2825"/>
     <w:rsid w:val="007D4046"/>
     <w:rsid w:val="007D40F4"/>
     <w:rsid w:val="007D6429"/>
     <w:rsid w:val="007D696D"/>
     <w:rsid w:val="007E04DF"/>
     <w:rsid w:val="007E253C"/>
+    <w:rsid w:val="007E5278"/>
     <w:rsid w:val="007E61C1"/>
     <w:rsid w:val="007E6436"/>
     <w:rsid w:val="007E798B"/>
     <w:rsid w:val="007E7994"/>
     <w:rsid w:val="007E7A1E"/>
     <w:rsid w:val="007F0D65"/>
     <w:rsid w:val="007F1146"/>
     <w:rsid w:val="007F3928"/>
     <w:rsid w:val="007F3E98"/>
     <w:rsid w:val="007F4B58"/>
     <w:rsid w:val="007F59A0"/>
     <w:rsid w:val="007F6B55"/>
     <w:rsid w:val="007F70B3"/>
     <w:rsid w:val="007F7D9E"/>
     <w:rsid w:val="00800EC6"/>
     <w:rsid w:val="00801EDE"/>
     <w:rsid w:val="008027F6"/>
     <w:rsid w:val="00802EA3"/>
     <w:rsid w:val="00803F44"/>
     <w:rsid w:val="008044E6"/>
     <w:rsid w:val="00804656"/>
     <w:rsid w:val="00805220"/>
     <w:rsid w:val="00805352"/>
     <w:rsid w:val="00805956"/>
     <w:rsid w:val="0080712B"/>
+    <w:rsid w:val="0081083A"/>
     <w:rsid w:val="0081093F"/>
     <w:rsid w:val="0081122B"/>
     <w:rsid w:val="00811D4E"/>
     <w:rsid w:val="0081549C"/>
     <w:rsid w:val="00815984"/>
     <w:rsid w:val="0081690C"/>
     <w:rsid w:val="00816D8B"/>
     <w:rsid w:val="00817934"/>
+    <w:rsid w:val="00822DA7"/>
     <w:rsid w:val="00822FA6"/>
     <w:rsid w:val="00824BE8"/>
     <w:rsid w:val="00826A84"/>
     <w:rsid w:val="0082720F"/>
     <w:rsid w:val="008276FF"/>
     <w:rsid w:val="00830424"/>
     <w:rsid w:val="00831085"/>
     <w:rsid w:val="00831D08"/>
     <w:rsid w:val="00831DEA"/>
     <w:rsid w:val="00834EA9"/>
     <w:rsid w:val="008352D1"/>
     <w:rsid w:val="00835A6D"/>
+    <w:rsid w:val="00835BCB"/>
     <w:rsid w:val="0083758E"/>
     <w:rsid w:val="008377AA"/>
     <w:rsid w:val="008379B2"/>
     <w:rsid w:val="00837F9E"/>
     <w:rsid w:val="0084213E"/>
     <w:rsid w:val="008424A1"/>
     <w:rsid w:val="00842FA0"/>
     <w:rsid w:val="00843347"/>
     <w:rsid w:val="00843B9C"/>
     <w:rsid w:val="008441FB"/>
     <w:rsid w:val="008444A8"/>
     <w:rsid w:val="00844926"/>
     <w:rsid w:val="008472B6"/>
     <w:rsid w:val="0084773F"/>
     <w:rsid w:val="008503AE"/>
     <w:rsid w:val="008506F8"/>
     <w:rsid w:val="0085130A"/>
     <w:rsid w:val="0085385D"/>
     <w:rsid w:val="00854688"/>
     <w:rsid w:val="008557A6"/>
     <w:rsid w:val="00855AB0"/>
     <w:rsid w:val="00855CF2"/>
+    <w:rsid w:val="00855FA0"/>
     <w:rsid w:val="00856D6C"/>
     <w:rsid w:val="0085735D"/>
     <w:rsid w:val="008622B5"/>
+    <w:rsid w:val="008628F4"/>
     <w:rsid w:val="00863224"/>
     <w:rsid w:val="008657DE"/>
     <w:rsid w:val="00871B38"/>
     <w:rsid w:val="00873BFB"/>
     <w:rsid w:val="00873D4B"/>
+    <w:rsid w:val="0087479D"/>
     <w:rsid w:val="008749E3"/>
     <w:rsid w:val="0088299A"/>
     <w:rsid w:val="0088377A"/>
     <w:rsid w:val="008850F5"/>
     <w:rsid w:val="00885AB6"/>
     <w:rsid w:val="008860FA"/>
     <w:rsid w:val="0088659E"/>
     <w:rsid w:val="00890472"/>
     <w:rsid w:val="00890986"/>
     <w:rsid w:val="0089182B"/>
     <w:rsid w:val="008920B3"/>
+    <w:rsid w:val="00892AFB"/>
     <w:rsid w:val="008937FF"/>
     <w:rsid w:val="008947A3"/>
     <w:rsid w:val="0089483B"/>
     <w:rsid w:val="00897A4A"/>
     <w:rsid w:val="008A01B4"/>
     <w:rsid w:val="008A1C13"/>
     <w:rsid w:val="008A1C88"/>
     <w:rsid w:val="008A1D0C"/>
     <w:rsid w:val="008A348D"/>
     <w:rsid w:val="008A4561"/>
     <w:rsid w:val="008A4F2A"/>
     <w:rsid w:val="008A51F7"/>
     <w:rsid w:val="008A5E7B"/>
     <w:rsid w:val="008A5FD3"/>
     <w:rsid w:val="008A6378"/>
     <w:rsid w:val="008A67F6"/>
     <w:rsid w:val="008A68D5"/>
     <w:rsid w:val="008B0484"/>
     <w:rsid w:val="008B0565"/>
     <w:rsid w:val="008B0D79"/>
     <w:rsid w:val="008B1BF8"/>
     <w:rsid w:val="008B2148"/>
     <w:rsid w:val="008B2C72"/>
     <w:rsid w:val="008B434A"/>
     <w:rsid w:val="008B46E3"/>
     <w:rsid w:val="008B5AA6"/>
     <w:rsid w:val="008B6BF3"/>
+    <w:rsid w:val="008B7578"/>
     <w:rsid w:val="008C101F"/>
     <w:rsid w:val="008C1C00"/>
     <w:rsid w:val="008C27D4"/>
     <w:rsid w:val="008C3A94"/>
     <w:rsid w:val="008C3B3E"/>
     <w:rsid w:val="008C421D"/>
     <w:rsid w:val="008C52A2"/>
     <w:rsid w:val="008C63A1"/>
     <w:rsid w:val="008D01E5"/>
     <w:rsid w:val="008D16F9"/>
     <w:rsid w:val="008D2E9A"/>
     <w:rsid w:val="008D36D8"/>
     <w:rsid w:val="008D43A0"/>
     <w:rsid w:val="008D493D"/>
     <w:rsid w:val="008D5178"/>
     <w:rsid w:val="008D56C7"/>
+    <w:rsid w:val="008D67C1"/>
     <w:rsid w:val="008D6973"/>
     <w:rsid w:val="008D6B5D"/>
     <w:rsid w:val="008D7400"/>
     <w:rsid w:val="008D7997"/>
     <w:rsid w:val="008D79C3"/>
     <w:rsid w:val="008D7CD6"/>
     <w:rsid w:val="008E11A4"/>
     <w:rsid w:val="008E15DF"/>
     <w:rsid w:val="008E1BA4"/>
     <w:rsid w:val="008E1CD7"/>
     <w:rsid w:val="008E2377"/>
     <w:rsid w:val="008E31A8"/>
     <w:rsid w:val="008E3E4B"/>
     <w:rsid w:val="008E5AAC"/>
     <w:rsid w:val="008E6CE0"/>
     <w:rsid w:val="008F0E45"/>
     <w:rsid w:val="008F2784"/>
     <w:rsid w:val="008F40FC"/>
     <w:rsid w:val="008F548E"/>
     <w:rsid w:val="008F5E51"/>
     <w:rsid w:val="008F6349"/>
     <w:rsid w:val="008F6BA7"/>
     <w:rsid w:val="008F6C45"/>
     <w:rsid w:val="008F718E"/>
     <w:rsid w:val="0090045E"/>
     <w:rsid w:val="0090152D"/>
     <w:rsid w:val="0090223C"/>
     <w:rsid w:val="00903B04"/>
     <w:rsid w:val="009048D4"/>
     <w:rsid w:val="00905CAF"/>
     <w:rsid w:val="00905FA6"/>
     <w:rsid w:val="00906DED"/>
     <w:rsid w:val="00907022"/>
     <w:rsid w:val="00910407"/>
     <w:rsid w:val="00911084"/>
     <w:rsid w:val="009129C2"/>
     <w:rsid w:val="009143AF"/>
     <w:rsid w:val="009153A9"/>
     <w:rsid w:val="0091547A"/>
     <w:rsid w:val="00916752"/>
     <w:rsid w:val="00916860"/>
     <w:rsid w:val="00917014"/>
     <w:rsid w:val="00921C38"/>
     <w:rsid w:val="00921FCD"/>
     <w:rsid w:val="00924C69"/>
     <w:rsid w:val="00925572"/>
     <w:rsid w:val="0092568B"/>
     <w:rsid w:val="00927971"/>
     <w:rsid w:val="0093022B"/>
     <w:rsid w:val="00930D2E"/>
+    <w:rsid w:val="009321A0"/>
     <w:rsid w:val="0093226C"/>
     <w:rsid w:val="00933664"/>
     <w:rsid w:val="00933AC2"/>
     <w:rsid w:val="0093416E"/>
     <w:rsid w:val="00934515"/>
     <w:rsid w:val="009347A4"/>
     <w:rsid w:val="00934AA1"/>
     <w:rsid w:val="0093598E"/>
     <w:rsid w:val="00935E38"/>
     <w:rsid w:val="00936B7F"/>
     <w:rsid w:val="00942435"/>
     <w:rsid w:val="00944679"/>
     <w:rsid w:val="00944FFD"/>
     <w:rsid w:val="00945185"/>
     <w:rsid w:val="00945488"/>
     <w:rsid w:val="0094579E"/>
     <w:rsid w:val="0094616E"/>
     <w:rsid w:val="00946655"/>
     <w:rsid w:val="00947AA0"/>
     <w:rsid w:val="00952401"/>
     <w:rsid w:val="00952C11"/>
+    <w:rsid w:val="00953A4B"/>
     <w:rsid w:val="00954E50"/>
     <w:rsid w:val="0095611B"/>
+    <w:rsid w:val="009613D8"/>
     <w:rsid w:val="00961440"/>
     <w:rsid w:val="009614B0"/>
     <w:rsid w:val="00961882"/>
     <w:rsid w:val="009633DE"/>
     <w:rsid w:val="0096357F"/>
     <w:rsid w:val="009641A9"/>
     <w:rsid w:val="00965100"/>
     <w:rsid w:val="00965CFC"/>
     <w:rsid w:val="00966466"/>
     <w:rsid w:val="00970068"/>
     <w:rsid w:val="00970076"/>
     <w:rsid w:val="00970C49"/>
     <w:rsid w:val="00970CD8"/>
     <w:rsid w:val="009724A0"/>
     <w:rsid w:val="00972BC6"/>
     <w:rsid w:val="00973258"/>
+    <w:rsid w:val="009746E6"/>
     <w:rsid w:val="0097507D"/>
     <w:rsid w:val="009757EB"/>
+    <w:rsid w:val="009758D9"/>
     <w:rsid w:val="00975F8F"/>
     <w:rsid w:val="00977234"/>
     <w:rsid w:val="009801E4"/>
+    <w:rsid w:val="0098246E"/>
     <w:rsid w:val="009843AF"/>
     <w:rsid w:val="009849D5"/>
     <w:rsid w:val="00984CA2"/>
     <w:rsid w:val="00984F1F"/>
     <w:rsid w:val="00990C52"/>
     <w:rsid w:val="00991649"/>
     <w:rsid w:val="00991C93"/>
     <w:rsid w:val="00994525"/>
     <w:rsid w:val="009960D4"/>
+    <w:rsid w:val="00996D82"/>
     <w:rsid w:val="009A03F6"/>
     <w:rsid w:val="009A07CE"/>
     <w:rsid w:val="009A0B39"/>
+    <w:rsid w:val="009A1435"/>
     <w:rsid w:val="009A2199"/>
     <w:rsid w:val="009A294D"/>
     <w:rsid w:val="009A2E7F"/>
     <w:rsid w:val="009A6975"/>
     <w:rsid w:val="009A6A8E"/>
     <w:rsid w:val="009B2BE2"/>
+    <w:rsid w:val="009B37A4"/>
     <w:rsid w:val="009B3878"/>
+    <w:rsid w:val="009B560A"/>
     <w:rsid w:val="009B5814"/>
     <w:rsid w:val="009C094A"/>
     <w:rsid w:val="009C0BE2"/>
+    <w:rsid w:val="009C0EAC"/>
     <w:rsid w:val="009C1F15"/>
     <w:rsid w:val="009C30B4"/>
     <w:rsid w:val="009C4624"/>
     <w:rsid w:val="009C615D"/>
     <w:rsid w:val="009C6934"/>
+    <w:rsid w:val="009C6E3B"/>
     <w:rsid w:val="009C78E1"/>
     <w:rsid w:val="009D01EB"/>
     <w:rsid w:val="009D0640"/>
+    <w:rsid w:val="009D3623"/>
     <w:rsid w:val="009D369A"/>
     <w:rsid w:val="009D3DDF"/>
     <w:rsid w:val="009D4D75"/>
     <w:rsid w:val="009D6102"/>
     <w:rsid w:val="009D71C3"/>
     <w:rsid w:val="009D7853"/>
     <w:rsid w:val="009E1756"/>
     <w:rsid w:val="009E310D"/>
+    <w:rsid w:val="009E315D"/>
     <w:rsid w:val="009E4BFA"/>
     <w:rsid w:val="009E52F8"/>
     <w:rsid w:val="009E551F"/>
     <w:rsid w:val="009E7E2D"/>
     <w:rsid w:val="009F073D"/>
     <w:rsid w:val="009F0EFC"/>
     <w:rsid w:val="009F2152"/>
     <w:rsid w:val="009F2719"/>
     <w:rsid w:val="009F3919"/>
     <w:rsid w:val="009F3933"/>
+    <w:rsid w:val="009F3D41"/>
     <w:rsid w:val="009F4AB1"/>
     <w:rsid w:val="009F531A"/>
     <w:rsid w:val="009F615A"/>
     <w:rsid w:val="009F66F9"/>
     <w:rsid w:val="009F7495"/>
     <w:rsid w:val="00A0059A"/>
     <w:rsid w:val="00A02EEB"/>
     <w:rsid w:val="00A03978"/>
     <w:rsid w:val="00A03BF9"/>
     <w:rsid w:val="00A04605"/>
     <w:rsid w:val="00A05CC7"/>
     <w:rsid w:val="00A07DCD"/>
     <w:rsid w:val="00A100F2"/>
     <w:rsid w:val="00A1093A"/>
     <w:rsid w:val="00A10E7C"/>
     <w:rsid w:val="00A110EB"/>
     <w:rsid w:val="00A114F2"/>
     <w:rsid w:val="00A123B2"/>
     <w:rsid w:val="00A1269D"/>
     <w:rsid w:val="00A128A9"/>
     <w:rsid w:val="00A13030"/>
     <w:rsid w:val="00A1362F"/>
     <w:rsid w:val="00A146EA"/>
     <w:rsid w:val="00A1563D"/>
     <w:rsid w:val="00A15659"/>
     <w:rsid w:val="00A16C83"/>
     <w:rsid w:val="00A175D8"/>
     <w:rsid w:val="00A17ACD"/>
     <w:rsid w:val="00A217A0"/>
     <w:rsid w:val="00A23C1D"/>
+    <w:rsid w:val="00A24AC2"/>
     <w:rsid w:val="00A25EB5"/>
     <w:rsid w:val="00A276F6"/>
     <w:rsid w:val="00A304CC"/>
     <w:rsid w:val="00A30EE8"/>
     <w:rsid w:val="00A330AC"/>
     <w:rsid w:val="00A33800"/>
     <w:rsid w:val="00A3393C"/>
     <w:rsid w:val="00A35028"/>
     <w:rsid w:val="00A35A44"/>
     <w:rsid w:val="00A37829"/>
     <w:rsid w:val="00A3786F"/>
     <w:rsid w:val="00A37A39"/>
     <w:rsid w:val="00A37F99"/>
     <w:rsid w:val="00A400FA"/>
     <w:rsid w:val="00A412A8"/>
     <w:rsid w:val="00A41A11"/>
     <w:rsid w:val="00A43004"/>
     <w:rsid w:val="00A4345F"/>
     <w:rsid w:val="00A44051"/>
     <w:rsid w:val="00A44367"/>
     <w:rsid w:val="00A4498C"/>
     <w:rsid w:val="00A44C0C"/>
     <w:rsid w:val="00A45B05"/>
     <w:rsid w:val="00A45B88"/>
+    <w:rsid w:val="00A473A9"/>
     <w:rsid w:val="00A50A9D"/>
     <w:rsid w:val="00A50F7E"/>
     <w:rsid w:val="00A52BA1"/>
     <w:rsid w:val="00A53C5B"/>
     <w:rsid w:val="00A554AC"/>
     <w:rsid w:val="00A5628F"/>
     <w:rsid w:val="00A565CD"/>
     <w:rsid w:val="00A5784D"/>
     <w:rsid w:val="00A60534"/>
     <w:rsid w:val="00A6210A"/>
     <w:rsid w:val="00A62304"/>
     <w:rsid w:val="00A641BA"/>
     <w:rsid w:val="00A646C8"/>
+    <w:rsid w:val="00A65A8F"/>
     <w:rsid w:val="00A6638E"/>
     <w:rsid w:val="00A67C96"/>
+    <w:rsid w:val="00A7101F"/>
     <w:rsid w:val="00A7122E"/>
     <w:rsid w:val="00A71507"/>
     <w:rsid w:val="00A71887"/>
     <w:rsid w:val="00A73319"/>
+    <w:rsid w:val="00A736C5"/>
     <w:rsid w:val="00A736D7"/>
     <w:rsid w:val="00A7381D"/>
+    <w:rsid w:val="00A73A4F"/>
     <w:rsid w:val="00A745D5"/>
     <w:rsid w:val="00A77268"/>
     <w:rsid w:val="00A773CA"/>
     <w:rsid w:val="00A81C0F"/>
     <w:rsid w:val="00A84BAE"/>
     <w:rsid w:val="00A85349"/>
     <w:rsid w:val="00A86B9C"/>
     <w:rsid w:val="00A87C55"/>
     <w:rsid w:val="00A92730"/>
     <w:rsid w:val="00A927F8"/>
     <w:rsid w:val="00A929A8"/>
     <w:rsid w:val="00A965DE"/>
     <w:rsid w:val="00A9682B"/>
     <w:rsid w:val="00A9731F"/>
     <w:rsid w:val="00A97559"/>
     <w:rsid w:val="00AA0CA7"/>
     <w:rsid w:val="00AA1B14"/>
     <w:rsid w:val="00AA1F2B"/>
     <w:rsid w:val="00AA2071"/>
     <w:rsid w:val="00AA2512"/>
     <w:rsid w:val="00AA2792"/>
     <w:rsid w:val="00AA27F2"/>
     <w:rsid w:val="00AA30C9"/>
+    <w:rsid w:val="00AA3D26"/>
     <w:rsid w:val="00AA3F68"/>
     <w:rsid w:val="00AA4FD8"/>
     <w:rsid w:val="00AA511E"/>
     <w:rsid w:val="00AA574B"/>
     <w:rsid w:val="00AA5D58"/>
     <w:rsid w:val="00AA5F73"/>
     <w:rsid w:val="00AA6656"/>
     <w:rsid w:val="00AA705A"/>
     <w:rsid w:val="00AA756A"/>
     <w:rsid w:val="00AB04A4"/>
     <w:rsid w:val="00AB0FE6"/>
     <w:rsid w:val="00AB1B46"/>
     <w:rsid w:val="00AB1D66"/>
+    <w:rsid w:val="00AB2C5A"/>
     <w:rsid w:val="00AB39DD"/>
     <w:rsid w:val="00AB653A"/>
+    <w:rsid w:val="00AB6E28"/>
     <w:rsid w:val="00AB777D"/>
     <w:rsid w:val="00AC0D05"/>
     <w:rsid w:val="00AC198E"/>
     <w:rsid w:val="00AC6140"/>
+    <w:rsid w:val="00AC64ED"/>
     <w:rsid w:val="00AC7773"/>
     <w:rsid w:val="00AD0B60"/>
     <w:rsid w:val="00AD0EAF"/>
     <w:rsid w:val="00AD1541"/>
     <w:rsid w:val="00AD1E0E"/>
     <w:rsid w:val="00AD2108"/>
     <w:rsid w:val="00AD2AE0"/>
     <w:rsid w:val="00AD2C72"/>
     <w:rsid w:val="00AD2FE2"/>
     <w:rsid w:val="00AD37DA"/>
     <w:rsid w:val="00AD3999"/>
     <w:rsid w:val="00AD3D12"/>
     <w:rsid w:val="00AD42E9"/>
     <w:rsid w:val="00AD4A46"/>
     <w:rsid w:val="00AD4D69"/>
     <w:rsid w:val="00AD649E"/>
     <w:rsid w:val="00AE5012"/>
     <w:rsid w:val="00AE54C2"/>
     <w:rsid w:val="00AE5698"/>
     <w:rsid w:val="00AE5F8C"/>
     <w:rsid w:val="00AE6405"/>
     <w:rsid w:val="00AF198A"/>
     <w:rsid w:val="00AF3C6F"/>
     <w:rsid w:val="00AF4A6D"/>
     <w:rsid w:val="00AF54AA"/>
     <w:rsid w:val="00AF5F77"/>
+    <w:rsid w:val="00AF7151"/>
     <w:rsid w:val="00B00CD4"/>
     <w:rsid w:val="00B01939"/>
     <w:rsid w:val="00B01E1D"/>
     <w:rsid w:val="00B02B66"/>
     <w:rsid w:val="00B03E9A"/>
     <w:rsid w:val="00B0464C"/>
     <w:rsid w:val="00B0627A"/>
     <w:rsid w:val="00B06586"/>
     <w:rsid w:val="00B07B0F"/>
     <w:rsid w:val="00B10AE0"/>
     <w:rsid w:val="00B11145"/>
     <w:rsid w:val="00B12B11"/>
     <w:rsid w:val="00B13961"/>
     <w:rsid w:val="00B145BB"/>
     <w:rsid w:val="00B157E2"/>
     <w:rsid w:val="00B168C3"/>
     <w:rsid w:val="00B2186C"/>
     <w:rsid w:val="00B22179"/>
     <w:rsid w:val="00B2448A"/>
     <w:rsid w:val="00B24647"/>
     <w:rsid w:val="00B24849"/>
     <w:rsid w:val="00B24AC4"/>
     <w:rsid w:val="00B26864"/>
     <w:rsid w:val="00B26D7A"/>
     <w:rsid w:val="00B302DF"/>
@@ -12264,448 +12844,480 @@
     <w:rsid w:val="00B818AC"/>
     <w:rsid w:val="00B832A4"/>
     <w:rsid w:val="00B860E5"/>
     <w:rsid w:val="00B8613C"/>
     <w:rsid w:val="00B8669C"/>
     <w:rsid w:val="00B87A3B"/>
     <w:rsid w:val="00B87A9F"/>
     <w:rsid w:val="00B87FB6"/>
     <w:rsid w:val="00B90FF5"/>
     <w:rsid w:val="00B91DBD"/>
     <w:rsid w:val="00B9550D"/>
     <w:rsid w:val="00B97430"/>
     <w:rsid w:val="00B97ED4"/>
     <w:rsid w:val="00BA3225"/>
     <w:rsid w:val="00BA3C0F"/>
     <w:rsid w:val="00BA3D6B"/>
     <w:rsid w:val="00BA4AA3"/>
     <w:rsid w:val="00BA55D0"/>
     <w:rsid w:val="00BA5E0E"/>
     <w:rsid w:val="00BA6DFF"/>
     <w:rsid w:val="00BB0BC9"/>
     <w:rsid w:val="00BB0F41"/>
     <w:rsid w:val="00BB285F"/>
     <w:rsid w:val="00BB2C4D"/>
     <w:rsid w:val="00BB37DC"/>
+    <w:rsid w:val="00BB4DD4"/>
     <w:rsid w:val="00BB518E"/>
     <w:rsid w:val="00BB5807"/>
     <w:rsid w:val="00BB580F"/>
     <w:rsid w:val="00BB6810"/>
+    <w:rsid w:val="00BB7B7C"/>
     <w:rsid w:val="00BB7C25"/>
     <w:rsid w:val="00BC0F45"/>
     <w:rsid w:val="00BC1A4F"/>
     <w:rsid w:val="00BC26F0"/>
     <w:rsid w:val="00BC33CA"/>
     <w:rsid w:val="00BC5E8D"/>
     <w:rsid w:val="00BC642B"/>
     <w:rsid w:val="00BC730F"/>
     <w:rsid w:val="00BC799E"/>
     <w:rsid w:val="00BC7FE2"/>
     <w:rsid w:val="00BD0B4A"/>
     <w:rsid w:val="00BD25D7"/>
     <w:rsid w:val="00BD27D2"/>
     <w:rsid w:val="00BD392F"/>
     <w:rsid w:val="00BD550F"/>
     <w:rsid w:val="00BD5913"/>
     <w:rsid w:val="00BD5ED5"/>
     <w:rsid w:val="00BD64AB"/>
+    <w:rsid w:val="00BD6C72"/>
     <w:rsid w:val="00BD6D74"/>
+    <w:rsid w:val="00BE1A96"/>
     <w:rsid w:val="00BE1AEA"/>
     <w:rsid w:val="00BE288C"/>
     <w:rsid w:val="00BE381C"/>
     <w:rsid w:val="00BE38BC"/>
     <w:rsid w:val="00BF089A"/>
     <w:rsid w:val="00BF1A60"/>
     <w:rsid w:val="00BF2D15"/>
     <w:rsid w:val="00BF380C"/>
     <w:rsid w:val="00BF3C4C"/>
     <w:rsid w:val="00BF53A3"/>
     <w:rsid w:val="00BF7619"/>
     <w:rsid w:val="00C004C3"/>
     <w:rsid w:val="00C009E5"/>
     <w:rsid w:val="00C01937"/>
     <w:rsid w:val="00C0252F"/>
     <w:rsid w:val="00C0272B"/>
     <w:rsid w:val="00C02C64"/>
     <w:rsid w:val="00C033D8"/>
     <w:rsid w:val="00C03578"/>
+    <w:rsid w:val="00C03B95"/>
     <w:rsid w:val="00C05177"/>
     <w:rsid w:val="00C05642"/>
     <w:rsid w:val="00C067A3"/>
     <w:rsid w:val="00C06FDE"/>
     <w:rsid w:val="00C06FE6"/>
     <w:rsid w:val="00C07484"/>
     <w:rsid w:val="00C07887"/>
+    <w:rsid w:val="00C10A80"/>
     <w:rsid w:val="00C11A99"/>
     <w:rsid w:val="00C12A6C"/>
     <w:rsid w:val="00C13A44"/>
     <w:rsid w:val="00C145C8"/>
     <w:rsid w:val="00C1570F"/>
     <w:rsid w:val="00C17A19"/>
     <w:rsid w:val="00C2064F"/>
     <w:rsid w:val="00C20923"/>
     <w:rsid w:val="00C21A4A"/>
     <w:rsid w:val="00C21EB7"/>
     <w:rsid w:val="00C221D1"/>
     <w:rsid w:val="00C22730"/>
     <w:rsid w:val="00C2277D"/>
     <w:rsid w:val="00C2307A"/>
     <w:rsid w:val="00C25254"/>
     <w:rsid w:val="00C25971"/>
     <w:rsid w:val="00C269B4"/>
     <w:rsid w:val="00C27341"/>
     <w:rsid w:val="00C30781"/>
     <w:rsid w:val="00C3122E"/>
     <w:rsid w:val="00C316CB"/>
     <w:rsid w:val="00C32443"/>
     <w:rsid w:val="00C33420"/>
     <w:rsid w:val="00C33EB4"/>
     <w:rsid w:val="00C341EC"/>
     <w:rsid w:val="00C371E3"/>
     <w:rsid w:val="00C4017B"/>
     <w:rsid w:val="00C40835"/>
     <w:rsid w:val="00C40CF0"/>
     <w:rsid w:val="00C42254"/>
     <w:rsid w:val="00C4229B"/>
     <w:rsid w:val="00C44791"/>
     <w:rsid w:val="00C44CEE"/>
     <w:rsid w:val="00C45A20"/>
     <w:rsid w:val="00C45D84"/>
     <w:rsid w:val="00C465FF"/>
     <w:rsid w:val="00C47609"/>
     <w:rsid w:val="00C50530"/>
     <w:rsid w:val="00C545D3"/>
     <w:rsid w:val="00C5493F"/>
     <w:rsid w:val="00C55268"/>
     <w:rsid w:val="00C573E8"/>
+    <w:rsid w:val="00C601CD"/>
     <w:rsid w:val="00C609BB"/>
     <w:rsid w:val="00C61F0D"/>
     <w:rsid w:val="00C636E8"/>
     <w:rsid w:val="00C63CB7"/>
     <w:rsid w:val="00C63D09"/>
     <w:rsid w:val="00C650E7"/>
     <w:rsid w:val="00C65220"/>
     <w:rsid w:val="00C65744"/>
     <w:rsid w:val="00C65C97"/>
     <w:rsid w:val="00C67BA8"/>
     <w:rsid w:val="00C720C8"/>
     <w:rsid w:val="00C72C1D"/>
     <w:rsid w:val="00C73199"/>
     <w:rsid w:val="00C742F5"/>
     <w:rsid w:val="00C749DC"/>
     <w:rsid w:val="00C8206F"/>
     <w:rsid w:val="00C8277D"/>
     <w:rsid w:val="00C83091"/>
+    <w:rsid w:val="00C830AD"/>
     <w:rsid w:val="00C85B06"/>
     <w:rsid w:val="00C86B48"/>
     <w:rsid w:val="00C87020"/>
     <w:rsid w:val="00C87564"/>
     <w:rsid w:val="00C91A3D"/>
     <w:rsid w:val="00C91E5D"/>
     <w:rsid w:val="00C92052"/>
     <w:rsid w:val="00C92C31"/>
+    <w:rsid w:val="00C957AC"/>
     <w:rsid w:val="00C95984"/>
     <w:rsid w:val="00C96083"/>
     <w:rsid w:val="00C96204"/>
     <w:rsid w:val="00C9780D"/>
     <w:rsid w:val="00C97965"/>
     <w:rsid w:val="00CA128C"/>
     <w:rsid w:val="00CA13F1"/>
     <w:rsid w:val="00CA217F"/>
     <w:rsid w:val="00CA2749"/>
     <w:rsid w:val="00CA2954"/>
     <w:rsid w:val="00CA2EE9"/>
     <w:rsid w:val="00CA301B"/>
     <w:rsid w:val="00CA38F0"/>
     <w:rsid w:val="00CA3A85"/>
     <w:rsid w:val="00CA3DBC"/>
+    <w:rsid w:val="00CA62AB"/>
     <w:rsid w:val="00CA63D2"/>
     <w:rsid w:val="00CA6F90"/>
     <w:rsid w:val="00CA6F9D"/>
     <w:rsid w:val="00CA7B4E"/>
     <w:rsid w:val="00CB1064"/>
     <w:rsid w:val="00CB1915"/>
     <w:rsid w:val="00CB24E3"/>
     <w:rsid w:val="00CB2CC1"/>
     <w:rsid w:val="00CB3B45"/>
     <w:rsid w:val="00CB587A"/>
     <w:rsid w:val="00CB59DD"/>
+    <w:rsid w:val="00CB659D"/>
     <w:rsid w:val="00CB65C0"/>
     <w:rsid w:val="00CB66FF"/>
     <w:rsid w:val="00CB68FA"/>
     <w:rsid w:val="00CB7874"/>
     <w:rsid w:val="00CB7ED6"/>
     <w:rsid w:val="00CC0BFD"/>
     <w:rsid w:val="00CC203C"/>
     <w:rsid w:val="00CC2217"/>
     <w:rsid w:val="00CC2397"/>
     <w:rsid w:val="00CC285B"/>
     <w:rsid w:val="00CC379B"/>
     <w:rsid w:val="00CC6C03"/>
     <w:rsid w:val="00CC7087"/>
     <w:rsid w:val="00CD0CF1"/>
     <w:rsid w:val="00CD2327"/>
     <w:rsid w:val="00CD26BA"/>
     <w:rsid w:val="00CD2778"/>
     <w:rsid w:val="00CD2B87"/>
     <w:rsid w:val="00CD2E30"/>
     <w:rsid w:val="00CD5361"/>
     <w:rsid w:val="00CD68AE"/>
     <w:rsid w:val="00CD78B0"/>
     <w:rsid w:val="00CD7CEF"/>
     <w:rsid w:val="00CE1AEC"/>
     <w:rsid w:val="00CE221D"/>
     <w:rsid w:val="00CE2C71"/>
     <w:rsid w:val="00CE3E30"/>
     <w:rsid w:val="00CE3F7E"/>
     <w:rsid w:val="00CE3FBD"/>
     <w:rsid w:val="00CE4CD3"/>
     <w:rsid w:val="00CE52C8"/>
+    <w:rsid w:val="00CE6983"/>
     <w:rsid w:val="00CE7227"/>
+    <w:rsid w:val="00CF148D"/>
     <w:rsid w:val="00CF18F4"/>
+    <w:rsid w:val="00CF3318"/>
     <w:rsid w:val="00CF4717"/>
     <w:rsid w:val="00CF588A"/>
     <w:rsid w:val="00D00941"/>
     <w:rsid w:val="00D02ABF"/>
     <w:rsid w:val="00D03462"/>
     <w:rsid w:val="00D03E7A"/>
     <w:rsid w:val="00D05D76"/>
     <w:rsid w:val="00D06F38"/>
     <w:rsid w:val="00D07937"/>
     <w:rsid w:val="00D07A18"/>
     <w:rsid w:val="00D102D0"/>
     <w:rsid w:val="00D10547"/>
     <w:rsid w:val="00D1135E"/>
     <w:rsid w:val="00D12D68"/>
     <w:rsid w:val="00D12E9D"/>
     <w:rsid w:val="00D13212"/>
     <w:rsid w:val="00D13829"/>
     <w:rsid w:val="00D1387A"/>
     <w:rsid w:val="00D1729C"/>
     <w:rsid w:val="00D20111"/>
     <w:rsid w:val="00D20BEE"/>
     <w:rsid w:val="00D21CAC"/>
     <w:rsid w:val="00D22D5D"/>
     <w:rsid w:val="00D2308D"/>
+    <w:rsid w:val="00D23840"/>
     <w:rsid w:val="00D24FA3"/>
     <w:rsid w:val="00D264D3"/>
     <w:rsid w:val="00D27138"/>
     <w:rsid w:val="00D27472"/>
     <w:rsid w:val="00D31E56"/>
     <w:rsid w:val="00D32B3A"/>
     <w:rsid w:val="00D3554F"/>
     <w:rsid w:val="00D36C72"/>
     <w:rsid w:val="00D379B8"/>
+    <w:rsid w:val="00D41D37"/>
     <w:rsid w:val="00D41EF0"/>
     <w:rsid w:val="00D4232B"/>
     <w:rsid w:val="00D435BB"/>
     <w:rsid w:val="00D44BD9"/>
     <w:rsid w:val="00D45071"/>
     <w:rsid w:val="00D45DCA"/>
     <w:rsid w:val="00D50E1F"/>
     <w:rsid w:val="00D5130D"/>
     <w:rsid w:val="00D52018"/>
     <w:rsid w:val="00D528DF"/>
     <w:rsid w:val="00D533D7"/>
     <w:rsid w:val="00D53926"/>
     <w:rsid w:val="00D53BA1"/>
     <w:rsid w:val="00D53FBF"/>
     <w:rsid w:val="00D5502D"/>
     <w:rsid w:val="00D55BBB"/>
     <w:rsid w:val="00D55E0A"/>
     <w:rsid w:val="00D56F83"/>
     <w:rsid w:val="00D5721D"/>
     <w:rsid w:val="00D57871"/>
+    <w:rsid w:val="00D61C24"/>
     <w:rsid w:val="00D628A1"/>
     <w:rsid w:val="00D6337B"/>
     <w:rsid w:val="00D64D12"/>
     <w:rsid w:val="00D668F7"/>
     <w:rsid w:val="00D7079A"/>
     <w:rsid w:val="00D72188"/>
     <w:rsid w:val="00D73DF6"/>
     <w:rsid w:val="00D75912"/>
     <w:rsid w:val="00D77F1A"/>
     <w:rsid w:val="00D80A74"/>
     <w:rsid w:val="00D81782"/>
     <w:rsid w:val="00D81ABD"/>
     <w:rsid w:val="00D81D25"/>
     <w:rsid w:val="00D843A7"/>
     <w:rsid w:val="00D84961"/>
     <w:rsid w:val="00D84E72"/>
     <w:rsid w:val="00D85201"/>
     <w:rsid w:val="00D86308"/>
     <w:rsid w:val="00D86477"/>
+    <w:rsid w:val="00D90564"/>
     <w:rsid w:val="00D90DE2"/>
     <w:rsid w:val="00D91254"/>
     <w:rsid w:val="00D91C2C"/>
     <w:rsid w:val="00D93C3A"/>
     <w:rsid w:val="00D95258"/>
     <w:rsid w:val="00D96BEC"/>
     <w:rsid w:val="00D9750B"/>
     <w:rsid w:val="00D97D63"/>
     <w:rsid w:val="00DA10CD"/>
     <w:rsid w:val="00DA1468"/>
     <w:rsid w:val="00DA1E5A"/>
     <w:rsid w:val="00DA1F64"/>
     <w:rsid w:val="00DA596D"/>
     <w:rsid w:val="00DB064F"/>
     <w:rsid w:val="00DB1188"/>
     <w:rsid w:val="00DB16FB"/>
     <w:rsid w:val="00DB3688"/>
     <w:rsid w:val="00DB37BD"/>
+    <w:rsid w:val="00DB5846"/>
+    <w:rsid w:val="00DB5DD7"/>
     <w:rsid w:val="00DB71AD"/>
     <w:rsid w:val="00DB7357"/>
     <w:rsid w:val="00DC144E"/>
     <w:rsid w:val="00DC2137"/>
     <w:rsid w:val="00DC2ECA"/>
     <w:rsid w:val="00DC3A30"/>
     <w:rsid w:val="00DC42EA"/>
     <w:rsid w:val="00DC74FC"/>
     <w:rsid w:val="00DD073E"/>
     <w:rsid w:val="00DD0ABA"/>
     <w:rsid w:val="00DD208E"/>
     <w:rsid w:val="00DD61F7"/>
     <w:rsid w:val="00DE061D"/>
     <w:rsid w:val="00DE07AA"/>
     <w:rsid w:val="00DE0D98"/>
     <w:rsid w:val="00DE1624"/>
     <w:rsid w:val="00DE31A3"/>
     <w:rsid w:val="00DE5F39"/>
     <w:rsid w:val="00DE6576"/>
     <w:rsid w:val="00DE6A12"/>
     <w:rsid w:val="00DE6CD0"/>
     <w:rsid w:val="00DE7E57"/>
     <w:rsid w:val="00DF01F7"/>
     <w:rsid w:val="00DF0F4C"/>
     <w:rsid w:val="00DF180C"/>
     <w:rsid w:val="00DF20C1"/>
+    <w:rsid w:val="00DF29F0"/>
     <w:rsid w:val="00DF32A7"/>
     <w:rsid w:val="00DF4814"/>
+    <w:rsid w:val="00DF4BC7"/>
     <w:rsid w:val="00DF4C73"/>
     <w:rsid w:val="00DF5DC5"/>
     <w:rsid w:val="00DF64DD"/>
     <w:rsid w:val="00DF7010"/>
     <w:rsid w:val="00DF7371"/>
     <w:rsid w:val="00E0041B"/>
     <w:rsid w:val="00E018C2"/>
     <w:rsid w:val="00E01D68"/>
     <w:rsid w:val="00E02933"/>
     <w:rsid w:val="00E06012"/>
     <w:rsid w:val="00E06696"/>
     <w:rsid w:val="00E07BF4"/>
     <w:rsid w:val="00E115DC"/>
     <w:rsid w:val="00E121DE"/>
     <w:rsid w:val="00E12286"/>
     <w:rsid w:val="00E1495C"/>
     <w:rsid w:val="00E175F9"/>
     <w:rsid w:val="00E17A35"/>
+    <w:rsid w:val="00E2006C"/>
     <w:rsid w:val="00E2092B"/>
     <w:rsid w:val="00E20A90"/>
+    <w:rsid w:val="00E20E8C"/>
     <w:rsid w:val="00E234BE"/>
     <w:rsid w:val="00E23813"/>
     <w:rsid w:val="00E23D63"/>
     <w:rsid w:val="00E24D86"/>
     <w:rsid w:val="00E24F87"/>
     <w:rsid w:val="00E2546A"/>
     <w:rsid w:val="00E264EE"/>
     <w:rsid w:val="00E312E3"/>
     <w:rsid w:val="00E3196F"/>
+    <w:rsid w:val="00E320AF"/>
     <w:rsid w:val="00E321CC"/>
     <w:rsid w:val="00E33888"/>
     <w:rsid w:val="00E349EF"/>
     <w:rsid w:val="00E35680"/>
     <w:rsid w:val="00E36DEA"/>
     <w:rsid w:val="00E401FE"/>
     <w:rsid w:val="00E409DB"/>
     <w:rsid w:val="00E4176C"/>
     <w:rsid w:val="00E41ACE"/>
     <w:rsid w:val="00E421F2"/>
     <w:rsid w:val="00E44113"/>
     <w:rsid w:val="00E455CB"/>
     <w:rsid w:val="00E46A7B"/>
+    <w:rsid w:val="00E516E3"/>
     <w:rsid w:val="00E53DB4"/>
     <w:rsid w:val="00E5477E"/>
     <w:rsid w:val="00E54929"/>
     <w:rsid w:val="00E55C14"/>
     <w:rsid w:val="00E56BEB"/>
     <w:rsid w:val="00E56FE4"/>
     <w:rsid w:val="00E61841"/>
+    <w:rsid w:val="00E62AB4"/>
     <w:rsid w:val="00E63645"/>
     <w:rsid w:val="00E6596A"/>
+    <w:rsid w:val="00E66D54"/>
     <w:rsid w:val="00E6752E"/>
     <w:rsid w:val="00E679F8"/>
     <w:rsid w:val="00E71850"/>
     <w:rsid w:val="00E71BAE"/>
     <w:rsid w:val="00E71CAD"/>
     <w:rsid w:val="00E72927"/>
     <w:rsid w:val="00E7356B"/>
     <w:rsid w:val="00E755C8"/>
     <w:rsid w:val="00E763C6"/>
     <w:rsid w:val="00E7701E"/>
     <w:rsid w:val="00E770EC"/>
     <w:rsid w:val="00E7727A"/>
     <w:rsid w:val="00E77B50"/>
     <w:rsid w:val="00E82CA1"/>
     <w:rsid w:val="00E83E25"/>
     <w:rsid w:val="00E83E59"/>
     <w:rsid w:val="00E85B5F"/>
     <w:rsid w:val="00E85BF6"/>
     <w:rsid w:val="00E85F89"/>
     <w:rsid w:val="00E90136"/>
     <w:rsid w:val="00E90161"/>
     <w:rsid w:val="00E90A57"/>
     <w:rsid w:val="00E921E4"/>
     <w:rsid w:val="00E94FFF"/>
     <w:rsid w:val="00E956A9"/>
     <w:rsid w:val="00E95CF2"/>
     <w:rsid w:val="00EA2CA8"/>
     <w:rsid w:val="00EA3AD9"/>
     <w:rsid w:val="00EA6980"/>
+    <w:rsid w:val="00EA6D01"/>
     <w:rsid w:val="00EA7A28"/>
     <w:rsid w:val="00EB0778"/>
     <w:rsid w:val="00EB1BB6"/>
     <w:rsid w:val="00EB1F0C"/>
     <w:rsid w:val="00EB3B59"/>
     <w:rsid w:val="00EB56DA"/>
     <w:rsid w:val="00EB6CB9"/>
     <w:rsid w:val="00EB771B"/>
     <w:rsid w:val="00EB7F5F"/>
     <w:rsid w:val="00EC0480"/>
     <w:rsid w:val="00EC09C0"/>
     <w:rsid w:val="00EC19A5"/>
     <w:rsid w:val="00EC1A4A"/>
     <w:rsid w:val="00EC1F31"/>
     <w:rsid w:val="00EC2D5F"/>
     <w:rsid w:val="00EC3851"/>
     <w:rsid w:val="00EC436C"/>
+    <w:rsid w:val="00EC4A02"/>
+    <w:rsid w:val="00EC520F"/>
     <w:rsid w:val="00EC52B3"/>
     <w:rsid w:val="00EC63F4"/>
     <w:rsid w:val="00EC69A2"/>
     <w:rsid w:val="00EC6B8D"/>
     <w:rsid w:val="00EC7512"/>
     <w:rsid w:val="00EC77F7"/>
     <w:rsid w:val="00ED40BB"/>
+    <w:rsid w:val="00ED4428"/>
     <w:rsid w:val="00ED50B2"/>
     <w:rsid w:val="00ED6D10"/>
     <w:rsid w:val="00ED7811"/>
     <w:rsid w:val="00EE04D9"/>
     <w:rsid w:val="00EE081F"/>
     <w:rsid w:val="00EE1157"/>
     <w:rsid w:val="00EE1C33"/>
     <w:rsid w:val="00EE2714"/>
     <w:rsid w:val="00EE31FE"/>
     <w:rsid w:val="00EE4A40"/>
     <w:rsid w:val="00EE5410"/>
     <w:rsid w:val="00EF0D55"/>
     <w:rsid w:val="00EF150E"/>
     <w:rsid w:val="00EF1F8C"/>
     <w:rsid w:val="00EF22C3"/>
     <w:rsid w:val="00EF37FA"/>
     <w:rsid w:val="00EF3D22"/>
     <w:rsid w:val="00EF3EF8"/>
     <w:rsid w:val="00EF40FF"/>
     <w:rsid w:val="00EF4D2D"/>
     <w:rsid w:val="00EF5713"/>
     <w:rsid w:val="00EF6658"/>
     <w:rsid w:val="00EF78A6"/>
     <w:rsid w:val="00F00C75"/>
     <w:rsid w:val="00F0117A"/>
@@ -12714,190 +13326,251 @@
     <w:rsid w:val="00F03F79"/>
     <w:rsid w:val="00F04ACC"/>
     <w:rsid w:val="00F05CB7"/>
     <w:rsid w:val="00F0622B"/>
     <w:rsid w:val="00F1084B"/>
     <w:rsid w:val="00F10A16"/>
     <w:rsid w:val="00F113F9"/>
     <w:rsid w:val="00F126C7"/>
     <w:rsid w:val="00F13260"/>
     <w:rsid w:val="00F132FC"/>
     <w:rsid w:val="00F13D22"/>
     <w:rsid w:val="00F143D6"/>
     <w:rsid w:val="00F154EE"/>
     <w:rsid w:val="00F16A41"/>
     <w:rsid w:val="00F20CEC"/>
     <w:rsid w:val="00F22E46"/>
     <w:rsid w:val="00F23036"/>
     <w:rsid w:val="00F23CDA"/>
     <w:rsid w:val="00F27113"/>
     <w:rsid w:val="00F2767A"/>
     <w:rsid w:val="00F3081B"/>
     <w:rsid w:val="00F31846"/>
     <w:rsid w:val="00F32404"/>
     <w:rsid w:val="00F32B83"/>
     <w:rsid w:val="00F3522B"/>
+    <w:rsid w:val="00F35797"/>
     <w:rsid w:val="00F35BEB"/>
     <w:rsid w:val="00F35E2F"/>
     <w:rsid w:val="00F37A86"/>
     <w:rsid w:val="00F37FB1"/>
     <w:rsid w:val="00F404C9"/>
     <w:rsid w:val="00F41028"/>
     <w:rsid w:val="00F4206D"/>
     <w:rsid w:val="00F43458"/>
     <w:rsid w:val="00F44A1F"/>
     <w:rsid w:val="00F4680B"/>
     <w:rsid w:val="00F47B1A"/>
     <w:rsid w:val="00F501C5"/>
     <w:rsid w:val="00F51A60"/>
     <w:rsid w:val="00F5386C"/>
     <w:rsid w:val="00F53E2A"/>
     <w:rsid w:val="00F54EB7"/>
     <w:rsid w:val="00F5577F"/>
     <w:rsid w:val="00F577FC"/>
     <w:rsid w:val="00F57C5B"/>
     <w:rsid w:val="00F57EF6"/>
     <w:rsid w:val="00F6021F"/>
     <w:rsid w:val="00F606D3"/>
     <w:rsid w:val="00F627DC"/>
     <w:rsid w:val="00F63877"/>
+    <w:rsid w:val="00F638F3"/>
     <w:rsid w:val="00F63AD8"/>
     <w:rsid w:val="00F6493E"/>
+    <w:rsid w:val="00F662A3"/>
     <w:rsid w:val="00F6763B"/>
     <w:rsid w:val="00F67F4E"/>
     <w:rsid w:val="00F70B17"/>
     <w:rsid w:val="00F70D49"/>
     <w:rsid w:val="00F71D97"/>
     <w:rsid w:val="00F73276"/>
     <w:rsid w:val="00F76284"/>
     <w:rsid w:val="00F76419"/>
     <w:rsid w:val="00F77716"/>
     <w:rsid w:val="00F801E5"/>
     <w:rsid w:val="00F8070C"/>
     <w:rsid w:val="00F80E3C"/>
     <w:rsid w:val="00F80E46"/>
     <w:rsid w:val="00F81004"/>
     <w:rsid w:val="00F81120"/>
     <w:rsid w:val="00F81DF0"/>
     <w:rsid w:val="00F82117"/>
     <w:rsid w:val="00F831A1"/>
     <w:rsid w:val="00F836F6"/>
     <w:rsid w:val="00F85110"/>
     <w:rsid w:val="00F85A03"/>
     <w:rsid w:val="00F87A2A"/>
     <w:rsid w:val="00F87D46"/>
     <w:rsid w:val="00F911C0"/>
     <w:rsid w:val="00F91F14"/>
     <w:rsid w:val="00F92AF5"/>
     <w:rsid w:val="00F94571"/>
     <w:rsid w:val="00F96E6C"/>
     <w:rsid w:val="00F9747F"/>
     <w:rsid w:val="00FA0FF0"/>
     <w:rsid w:val="00FA1E91"/>
     <w:rsid w:val="00FA2596"/>
     <w:rsid w:val="00FA2F5D"/>
     <w:rsid w:val="00FA389F"/>
+    <w:rsid w:val="00FA55CC"/>
     <w:rsid w:val="00FA5D9F"/>
     <w:rsid w:val="00FA6273"/>
     <w:rsid w:val="00FA7635"/>
+    <w:rsid w:val="00FB0363"/>
     <w:rsid w:val="00FB0BCC"/>
     <w:rsid w:val="00FB0FAE"/>
     <w:rsid w:val="00FB1B9A"/>
     <w:rsid w:val="00FB26CE"/>
     <w:rsid w:val="00FB2D4D"/>
     <w:rsid w:val="00FB329D"/>
     <w:rsid w:val="00FB346F"/>
     <w:rsid w:val="00FB4627"/>
     <w:rsid w:val="00FB4E83"/>
     <w:rsid w:val="00FB579C"/>
     <w:rsid w:val="00FB780B"/>
     <w:rsid w:val="00FC0CE2"/>
     <w:rsid w:val="00FC20CB"/>
     <w:rsid w:val="00FC3622"/>
     <w:rsid w:val="00FC3CD6"/>
     <w:rsid w:val="00FC54A6"/>
     <w:rsid w:val="00FC5C12"/>
     <w:rsid w:val="00FC5CAA"/>
     <w:rsid w:val="00FC7AE6"/>
     <w:rsid w:val="00FD1743"/>
     <w:rsid w:val="00FD2635"/>
     <w:rsid w:val="00FD4030"/>
     <w:rsid w:val="00FD4E0C"/>
     <w:rsid w:val="00FD4F71"/>
     <w:rsid w:val="00FD7D25"/>
     <w:rsid w:val="00FE07BB"/>
     <w:rsid w:val="00FE08CE"/>
+    <w:rsid w:val="00FE0B2E"/>
     <w:rsid w:val="00FE0CDB"/>
     <w:rsid w:val="00FE20F1"/>
     <w:rsid w:val="00FE27DC"/>
     <w:rsid w:val="00FE2BCB"/>
     <w:rsid w:val="00FE2F68"/>
+    <w:rsid w:val="00FE4329"/>
     <w:rsid w:val="00FE49F1"/>
     <w:rsid w:val="00FE52A0"/>
     <w:rsid w:val="00FE5B81"/>
     <w:rsid w:val="00FE5BD5"/>
     <w:rsid w:val="00FE62F9"/>
     <w:rsid w:val="00FE6DD3"/>
     <w:rsid w:val="00FE76B3"/>
     <w:rsid w:val="00FE7A1E"/>
+    <w:rsid w:val="00FE7F87"/>
     <w:rsid w:val="00FF0388"/>
     <w:rsid w:val="00FF0B41"/>
+    <w:rsid w:val="00FF0F16"/>
     <w:rsid w:val="00FF17E4"/>
     <w:rsid w:val="00FF3C04"/>
+    <w:rsid w:val="00FF3ED1"/>
     <w:rsid w:val="00FF491D"/>
     <w:rsid w:val="00FF5386"/>
     <w:rsid w:val="00FF6494"/>
     <w:rsid w:val="00FF6D2D"/>
+    <w:rsid w:val="00FF6E57"/>
+    <w:rsid w:val="0122AF87"/>
+    <w:rsid w:val="02AB75D4"/>
     <w:rsid w:val="02C14FDF"/>
+    <w:rsid w:val="02E9C238"/>
+    <w:rsid w:val="0419F13B"/>
     <w:rsid w:val="054C328C"/>
     <w:rsid w:val="08B26926"/>
+    <w:rsid w:val="0A821014"/>
+    <w:rsid w:val="0C0071F1"/>
+    <w:rsid w:val="0CCFDB77"/>
     <w:rsid w:val="0CD28A42"/>
     <w:rsid w:val="0FFF0CEE"/>
     <w:rsid w:val="103899F8"/>
+    <w:rsid w:val="130629D3"/>
+    <w:rsid w:val="133CC479"/>
+    <w:rsid w:val="14F89686"/>
+    <w:rsid w:val="16B7FF93"/>
     <w:rsid w:val="19B1D77E"/>
+    <w:rsid w:val="1B39FF05"/>
+    <w:rsid w:val="1BBF7EA3"/>
+    <w:rsid w:val="1CC586C8"/>
+    <w:rsid w:val="1F30DE8B"/>
     <w:rsid w:val="25E35B00"/>
+    <w:rsid w:val="261A909C"/>
     <w:rsid w:val="26538836"/>
     <w:rsid w:val="2C4CC600"/>
+    <w:rsid w:val="2DA8C408"/>
+    <w:rsid w:val="2DCA0AA3"/>
+    <w:rsid w:val="3333942E"/>
+    <w:rsid w:val="37987852"/>
+    <w:rsid w:val="38921C5A"/>
     <w:rsid w:val="397DC308"/>
+    <w:rsid w:val="3A082FB9"/>
+    <w:rsid w:val="3ACD54E7"/>
+    <w:rsid w:val="4177C49B"/>
+    <w:rsid w:val="41A3118D"/>
+    <w:rsid w:val="42EFC3B5"/>
+    <w:rsid w:val="43B18504"/>
     <w:rsid w:val="45925C42"/>
     <w:rsid w:val="47147B0B"/>
     <w:rsid w:val="4E67ABC6"/>
+    <w:rsid w:val="4EA2B538"/>
     <w:rsid w:val="4EA47A24"/>
     <w:rsid w:val="4ED393FE"/>
+    <w:rsid w:val="4EDA6D82"/>
+    <w:rsid w:val="4F32514B"/>
+    <w:rsid w:val="4F48A38D"/>
+    <w:rsid w:val="55F52C34"/>
+    <w:rsid w:val="56A83832"/>
+    <w:rsid w:val="570112B5"/>
+    <w:rsid w:val="57518C15"/>
+    <w:rsid w:val="587FE89E"/>
+    <w:rsid w:val="59B4C2F8"/>
+    <w:rsid w:val="5A9DDAC5"/>
     <w:rsid w:val="5B5A6A16"/>
     <w:rsid w:val="5DDE87AD"/>
     <w:rsid w:val="5EB32EFA"/>
+    <w:rsid w:val="5EF24581"/>
+    <w:rsid w:val="6018054F"/>
     <w:rsid w:val="61F7F289"/>
+    <w:rsid w:val="6240E1A7"/>
+    <w:rsid w:val="62A786D5"/>
     <w:rsid w:val="6323FA40"/>
+    <w:rsid w:val="68AB6139"/>
     <w:rsid w:val="68E4C629"/>
     <w:rsid w:val="691391A4"/>
     <w:rsid w:val="6A259C00"/>
+    <w:rsid w:val="6A2BA4F2"/>
     <w:rsid w:val="6D7E5B9A"/>
+    <w:rsid w:val="6EFFE75E"/>
+    <w:rsid w:val="6FE5A16B"/>
     <w:rsid w:val="7079611F"/>
     <w:rsid w:val="72E4021D"/>
+    <w:rsid w:val="741A7F55"/>
+    <w:rsid w:val="74738A66"/>
+    <w:rsid w:val="77514799"/>
     <w:rsid w:val="7851EE30"/>
     <w:rsid w:val="785F1883"/>
+    <w:rsid w:val="7C247432"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -14367,51 +15040,50 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ArrowinstructionChar">
     <w:name w:val="Arrow instruction Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Arrowinstruction"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00545D29"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Helpprompt">
     <w:name w:val="Help prompt"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="003E445C"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
       <w:spacing w:before="200"/>
-      <w:ind w:left="850" w:hanging="425"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:color w:val="auto"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList2">
     <w:name w:val="Current List2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00545D29"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
@@ -14944,63 +15616,63 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1872525151">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/markets/reports-and-data/accu-project-and-contract-register?view=Projects" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ERF-Transformation-Analytics@cer.gov.au" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2004A00485" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2004A00485" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlineservices.cer.gov.au/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2004A00485" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@cer.gov.au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2004A00485" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/emissions-reduction/independent-review-accus" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L00156/latest/text" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L00156/latest/text" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2024L01726/latest/text" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2024L01726/latest/text" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/C2016C00937" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@cleanenergyregulator.gov.au" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2011A00101/latest/text" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/C2016C00937" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/markets/reports-and-data/accu-project-and-contract-register?view=Projects" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/about-us/our-policies/privacy-policy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/markets/reports-and-data/accu-project-and-contract-register?view=Projects" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ERF-Transformation-Analytics@cer.gov.au" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2004A00485" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2004A00485" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlineservices.cer.gov.au/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2004A00485" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@cer.gov.au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Series/C2004A00485" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/climate-change/emissions-reduction/independent-review-accus" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L00156/latest/text" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@cleanenergyregulator.gov.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2015L00156/latest/text" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2024L01726/latest/text" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2024L01726/latest/text" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/C2016C00937" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/about-us/our-policies/privacy-policy" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2011A00101/latest/text" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/C2016C00937" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cer.gov.au/markets/reports-and-data/accu-project-and-contract-register?view=Projects" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/F2026L00429/latest/text" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CER - 2022 theme">
   <a:themeElements>
     <a:clrScheme name="CER 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="454743"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="9FB76F"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="FCBA5C"/>
       </a:accent2>
       <a:accent3>
@@ -15276,300 +15948,318 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>16981</Characters>
+  <Pages>15</Pages>
+  <Words>3537</Words>
+  <Characters>19175</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>141</Lines>
-  <Paragraphs>39</Paragraphs>
+  <Lines>456</Lines>
+  <Paragraphs>344</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>CER-ACCU-005 Application to withhold publication of certain project information on the ACCU Scheme project register</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19920</CharactersWithSpaces>
+  <CharactersWithSpaces>22368</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
-    <vt:vector size="114" baseType="variant">
+    <vt:vector size="120" baseType="variant">
       <vt:variant>
         <vt:i4>786531</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>192</vt:i4>
+        <vt:i4>210</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:enquiries@cleanenergyregulator.gov.au</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7602211</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>189</vt:i4>
+        <vt:i4>207</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://cer.gov.au/about-us/our-policies/privacy-policy</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
+        <vt:i4>2162748</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>204</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.legislation.gov.au/F2026L00429/latest/text</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>1310812</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>201</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.dcceew.gov.au/climate-change/emissions-reduction/independent-review-accus</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3080253</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>198</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.legislation.gov.au/F2024L01726/latest/text</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6160471</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>195</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cer.gov.au/markets/reports-and-data/accu-project-and-contract-register?view=Projects</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>589853</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>192</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.legislation.gov.au/Series/C2004A00485</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>589853</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>189</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.legislation.gov.au/Series/C2004A00485</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2621496</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>186</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.dcceew.gov.au/climate-change/emissions-reduction/independent-review-accus</vt:lpwstr>
+        <vt:lpwstr>https://www.legislation.gov.au/F2015L00156/latest/text</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3080253</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>183</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.legislation.gov.au/F2024L01726/latest/text</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6160471</vt:i4>
+        <vt:i4>7864357</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>180</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://cer.gov.au/markets/reports-and-data/accu-project-and-contract-register?view=Projects</vt:lpwstr>
+        <vt:lpwstr>https://www.legislation.gov.au/Details/C2016C00937</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>589853</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>177</vt:i4>
+        <vt:i4>129</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.legislation.gov.au/Series/C2004A00485</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>589853</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>174</vt:i4>
-[...89 lines deleted...]
-        <vt:i4>120</vt:i4>
+        <vt:i4>126</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.legislation.gov.au/Series/C2004A00485</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7864357</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>111</vt:i4>
+        <vt:i4>117</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.legislation.gov.au/Details/C2016C00937</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1638521</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
@@ -15656,35 +16346,35 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://cer.gov.au/markets/reports-and-data/accu-project-and-contract-register?view=Projects</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>CER-ACCU-005 Application to withhold publication of certain project information on the ACCU Scheme project register</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>